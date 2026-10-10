--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca2109b2a925e5a550f9f192cef7fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d54b62dd56857bf54a342d3f45e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699c4c0780dfc1cb3cb6046919f92b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b727f4b65f41f174ac9a1319847284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d38cab5f41dcea7ae7b6f51a24865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2174c14b64192457c7d4aad5671c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e20e4ac677045982f20e7c775f25a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cea7309f979e54acab1ffeb628aae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1c594951b2ec7abe033cf77df0e569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6a637ed4c1e1c206bad9918f5fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e1b420c0831883e794aae5b167f7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb111f9c9c627b7406cd490a528f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365f499df9352d347593836290babc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb53c61faedfd2d2f84ed25be5133714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e3c347cbf3e5bbbb69802d8d3133615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2860b2615f1b36761987d96b1dc0b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf92cffbd670b631a80be5972ef29eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c6bf9433c69fab6acf129c0bf4ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ee9f13bef176194e292819bc03f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4d701422ad606230b891038a1f7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb51d9272853543e3f720d4fe7fb3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0890c764b0e2590c2a0c5708e918822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021687cbc48f1005860b3dc08e683f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b4d67948e9f1e6f9dd9fcabcbc1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c2a3af62917baf963a69edb997b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c7f36d600efbb1841fd47cb01c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a8886547bd42929f897ac69bd198c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ee413aeb45f155ed5c470628c26128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f3af27ed8af037fbfeb4056900b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f46a45fd6fb541cd8cbe04c7f2303d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f53c75629f2ae9647fb16452b571f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5440ba234485ae58ea15d77df7841932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ab9bbdf2a1eb5878c73a79e04c38d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a110f34f1f7760c6bd635b2c2afa59334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f33a242ae75bdcd5fa9abb8b4837035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301358771c3ff78b7e916eb58b3650d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad7708b8d5ca58012763abeba3df537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe1ad47cb7efcc04e347858187a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240528f96b305a9e1d6ede74c6d3f8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf711463ee70c4e4a12fb6d25795740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ae107daa7ba9ccceafbbe7c5be67341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34611630f02aa544f6066ad994a25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dcfae535d34ceaa4fa91808ebf6a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c89c5cd8803d8608a0a4c800412c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe6ff3ac0745190e8a0c36438cc4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0a74b9119526b955c8ea386a14a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e8999f2669eebedfd2fc625f4df347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf52860c5513f328a1e624a98c82848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e82b4aa5940c8d044caf84b2cfe8c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a812d2db9cdea7bbeb1853000a6e5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e5938ab0e2f5970b3bada0bd71c8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d3aef4c81b076f385264c9f14d7c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a784b94b37500b39cd7d089beddb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e279041d411246e2d05fed6789c6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae77abafe5b83d7e494dbf05c9dc6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6391b5cfddea9e45e75fd3308d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d90b28f0a1bfc73623d0e191791ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c79014fc4405c822c46bb37c174c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f175dfc7d4e9e39a5a6c9b4f151259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f3a08c228d6e9a4f2fd5e4fd011160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4c632bfc008af8f736210780527e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cbc9892e8e0abb8ce098a074cf74662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c2a8d178de2087486e8ea307a35f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701630e37f5b615640593ad3af2469a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d6fd303af59b861ba0260afa7de365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b73e14c34e5d6ae67388d166cae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8019c134383e0afaf738f73b852667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb916ce46e838b787bf7cd9dbcbbec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76b1e3ecf50d64d0788a506bd9fb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d9b79d365161e44bc827ed995306270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c081ed3c9ce733de03d83d22bdf99b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6d0e03415b703a076d716dca34cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddf81fc6658c0053ecaa0a57e727573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79cc16c8ec2137e7de83b8a43058fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605964c7caccc4aed62e5e8fb3007c4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927101089a7fd1624be4de4624c9be8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165cc049c0a47bf212f2e2a861063f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b7c0f5e61f356b2e8a957d3df7a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e993544e71e2c086e99bff71f2d6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ec76719e1fb4ad06b7a2abdc381380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831a3640a5a240fa67f32f58fde10981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b8d8ec4340ad11c5140a7563d6e4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866bbc79759a4d0ac8c0a3eed45b48f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d6eb176cdf8a5796ecddc678074684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548b0485a9ab4da1bde840d11f12b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdeb0a79ed10dc1e980d7efa7de04586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f6e22c27c733f33aef85dea6d4cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f6bce3abfa852c8972bac40b1abe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2440f19cba6eb024ce8cd02371d38689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308883dd35f141695d264f32c453c98b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927c8fa89e9769afb33dfce21d76f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44549cd69058f3d22eca19df8221d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229757ccc57bfe3540428e61e0940b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351609bb233bb60ca2a3c4fbda7506294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789fe840e48cb27cb5a6bd0016e9ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be4a1fc7fcfdc5415c609dd9be416896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756245daabb63aaf464d2b57de70f8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae73ef1ab55974989e5c31b8868748b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff0568201e1fb07b27553578ba43f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b0592a2d4d1597dabd3aeb5ef8803100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08ecb5dd6017e4ff70b5ee83dd35f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbf196b0d9bf15758707ff385647a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e21f449784943fc7331b2c21c0c7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae49201c4e93d328654ac4c13501b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b21fb26123a02a095079d9d27aa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b06634565141d7edacd3888ac8326106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d31beb8ba3b198a6cbe3d6dacab1da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904594a82068c399514f124f26c7d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918963f5c8457d5bf3743a84efaa52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed8da6486d16a7d09a47ece8d31c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f766b3cc1bc1d422a327447c947393111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5170f354497d5c86db8c551adb173a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa4947ef024e617a2558fece738db2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ee88907730263b8de530ece5e09d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21328934efdfd3d47c381b436d2351115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362041cda2b485ce3d6d9bde980e87a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389635cc8d3c768138f8c2caba5005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5ce47f201e0c4a9a0f5842c8045d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda781cb092b1202bef63638093a408a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5f8a9362192719a2d9250fe2a067f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a25b3e9b242fc777c48a46ba09be73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25827f3b18c05ab1ab722e2dea4e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549807157a2748468ab0a549a3bcf8f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db8e2989c53944ebd27f44cb835df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e099bb3514914e25677db97f8813125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515337b7f3db593e1f6ad2222f32ab68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95cf3cc10d8a3db3489321d27697a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e229368561b33ab5be281e4781ac1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a7eaf6ebc5d7db76b17431168c07c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17b5f6fe67a24a90b16f0541b218b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3af0346228890db240dc5894bafae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc97eed83227fc9939114e0a342eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2592202672ad76cc4b18eade5f8a85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad22a80cd19941d059d1b19d8e7417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0885488bcd9bc148430017a871eac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecaeda667f973ac6da1177ae2c738a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e165c3a7f1e26f9eb5d3941079750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e099f5ac0af85bccb12b22ddcdd06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcd13bc6476b7735c0dde76dfa71d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762f3958ebedf23b99640265bb118c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6ec5a322b7e0424d4f32b5bc3895141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31225eeab66badb39fa3d35ee2a5ea32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70101d4d435584107cbfa3f1d8b9ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08bb338191a63304852a958febf1eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85463bc4830bc565c1a6a128a8e31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40268ee9688faa7d6f18bbd7145d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f4f29d520e1ed507351f0ebaa95a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3fc8cc4dc917cc923935da3c0349148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0694f81ccd5b44e7649e3b8bfc8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843621f47e922562387438b774bb170a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ae3d3dbfb8bb6b1a0f10b61c7ee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951580cc140ffc790916330e337379152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f2beff76024e60e5d436682f2780153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786cd7be55bd3335e8613c2c3d71e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dae8ef79cb904edb529045ba5c0fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cb427fe7085ba94c9fe413f92b13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcea727e0ee877df83e28ba9ae90b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f8ee16927ef046c0def83a911fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a109ea536284608474646ddf673ba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3024a6b98f021e31e70df2ecf4b3d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf5dd0c3e15b106dd9cc85bc25d919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4023b27ecc39fe62dc4aa5d11161cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd218ba8d21d0a911b3708a168b84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07ff74a587048438ada007ed3fdad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3853d98071fd0c6a1f141fd9c04c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e75e752a3dff0ec11bd2e9142a56b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a967b64c32aa47753c3292e44344d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe688876ae6441d566f07ed2340a663168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aafd243fdbca7c3811b07c7654f2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa288c1c087957fe03438aff58c0e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbb26f0e1a3435bede0e1ddcae2d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbbe729ee38d934fdea0382c68bc52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19724ca36559e73cf284b4c9083e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a39f30369fa67cd22c8a23d3a1019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e9849b16326c21c58c4fa41ef12b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878a23236dbfb06ace314a48fea495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc69c3062f66ac3a1d046f486be0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211eb852f05a39fe755b400c2cc003178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb67fc0811ff3b1e36b091a5ee367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1c44bd05e1c1fe4c6c0402e49be2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb14d830e0e947143f05f2cd9d909f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580d9ad3db1f8b16fc8bb36a0b3e47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c059c6e0797eb317cd609f276958a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90355aab551c74b52e3be200495a1a8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e37e1163f151e33279fc4a180b5226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332278cc41aff3f7993109293d73eea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa495a43418cdd39d7ac0bc1ebce2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4d896f137270a6d169fc19b4baca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa15c2775276f67182c593b17855e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3f98eb2237d1ecc6c10dad6b6bb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36af7b046caf0928295bbcc911199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd351ff214188b6547a059d9d8d50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f68a561350f8125fa3cd9863456b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e497e0a7347ee9141a00d93e0f8a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552a40c87f5801f63bb68b6d45c263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee857f91ff5f6baacb6ad9f8dd920196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e38c3282ba0d27768ada34403f5e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5bccfbc7ca1ba8152efd057ac1fc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad2bd5e42e8cb2aeeb865ede66d71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc96c8623121587c6770e086954c7c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b06e181537d12c8c7f6712ae4a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787fe92ba487b6ab5a8a2170b6b27d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b717c5006ac5216dc3c9b6467678f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6d325f446a1a89030a23c9f9c9ba6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f7fb771e18cccc2d7424fe18263d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8506b1563fa3d99143d638e825fad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053bcfeeaa5b367c2138784d82c718a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92020131087b483618671414180393a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5db75408f89f5b398e0fc3f3efbcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36f64b491e9cb942afa67ca241e55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d05390f643e7c68b05ec17b51709f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25df7ae2e28c033d989f1055490d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e255fa4ac0585275309fe1fe031c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9832e6f739daf8762e300373bad65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc112b6e96d4047ab6770d1eba6d9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236488cfc32427ae87926227d03e6488216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9e038bb28d0b8772c2411efe8153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788520dfb095e1dc2898a643cc0767218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec138e21617f31f301f9bd7754485c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ce32de43a6bf0038569ab16985ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6766fc9b68c27b0ec7a10d30fc82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bcd1696dc1df96fb4ca01d05c811d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215143735e033cdbda1ee2446a486f9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774f91dfd68f0ff051112a0ae61e576224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec9860d893dff826ce6df24a68ede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9d28ed019ff4f8fe235e4591713e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527bbb6122f8569468f4bd81564f320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf08b6c1116ccca99c34b8d7a798d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ecd72081349eb196f3c57bce8bdb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c318586f6f329341aef52b0bdbadc81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f175f2bd178b1fe73de544a573c7ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981382cfa3ba1b81dcb9435a363eda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170da504c26051bca5690733b6a2d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151266b91256be34feab411fddce6ca8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dcd2ad423a724b41044389639a670235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2ca16c6ef8d00fb4da9d86648ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb9af02f97d2bd03a4b928440b575237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4785d6ef2ab55596af2e7e24ba4996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affc52bbd5085fd514e37c0e8c7f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214e4654db0b176803c2bac28dc004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc3d7dfcdca20d24e554113f80dbb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1049a392850317894239edfb4944c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e62800be0bbbf8edc478f0c989aed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9deb9925900a68ba8264d11e18d53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4d63960f93e6194b5f3f857c50e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af40a41ba23e8153ceb80d83d2c2d50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1931ab068bc8dd7cf20bb3190fbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c87bf7332ce747711726ec2060684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19722901ca723055f52aa4f678251d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148aa0bfd065c9ab8f266210b9f6111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ea18c99a1cb24052a299a879221bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f558bb5af718fa90f77c2115c995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ad5ceff8f07d8f2aaeeaa1906bee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2bc08048e206dc8b5b4acd67bde7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71592dd54565ebd837aa3c6d66dfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9360cbdc67c6a66960c6cadbba39552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0738007d359441806d3cb4456363257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c8583795b6c880a3f63e04cc790f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a692401098ccd0b57b9f4cd354206259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805f7579f87716995bdbca2876f3e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887d3259150f689ab5139675aa33a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1daf6701d8897463291363bd70b1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a051a10bf2a993715c77d65467281263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53deddc4583cd543de49accb60cc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161265c0e1c2aa942433dc1c312371265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cb2c0ac5204a92e5aabf10acd5d29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a743316f6c197f46d03950ca0d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff039ac4b798ba73d57a22208cae7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd45bdf2d2e0788dec092d3fff960f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013e7b0bc38dc6c623f7a2da5cfdbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a3141b81a7a91289b79eec8effef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa83cd0db43a7dfc9ff394f4c44ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804967c9e74d3eeb0885a12d04a0752273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc80303d3b8cc34b6c09de46c5c8cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb7b7feafd0ba4c4b1b013cfee2a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219103b009cd8b3956e7d1ae1a2de0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539de5cedad3c20b51d485f93c90c63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0effdd72bf19284ab17991dc027c90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b9e8a3c48ec2262c7de495c60f63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f027cd68c2dfc668c695e98999615280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb58fbb72f7345b1992cca5d3a98d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5743ac623a071510b3e06d12e4e586282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd830348995044b4eebf11c3fc128bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ff2e8e2f2b0fb805a50247905c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878f2f29fcb8c2d035e05d3da3b408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188446c05cccd8a1d55d74c184928517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13abb6f3fa8c54c9e41a6dcdaee91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b33558581253d5962024ef4d713f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b600d660832eced7dfb5db48af9a104289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe4f6103394f156dae4882445727a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d71978653e86555f8d688e4e4362291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2cb8251677b9d50c5ee65097486d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed5b0d1151e810a4ab3616e19929dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6916f3cb2061b046eb6391a9fe6221294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06cd77d04be63320f8b9bd468854fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0098fc3018342d500b465ec7fd23bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0862f23cb2ac22bc884cf750bf90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf317dc594013ae4ea144646272329f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d4bc39a2666d2ceb6a517117cd5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74724efb47ddfc04df8037069bd8cf6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbfbb1a1dea2174fc9f888e4541a77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936b49b97122b41a118d1beeb6973b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dc4409eb5a7a5a2d0c9b2eda9304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215039b355204d2954edc711956eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cac404d78f4139868f9ed5bf7df70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2203ea60a77dbd44dfb66ea5ef6f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd1c883522b48363b25892c15a5d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0386f7d9cc8ccfa39e7d20fabfe6a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324f981785b36907bd867cecd23293e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb5f44fe92d041b9c21019edebc28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b853c1de2250e1606f3c56bc4d98f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee330819a2e0c34d203cb66caab54da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855878e15a527a7888fce06e95ccff64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c876de2d9d4f211be198c879941db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371e5f406c2e99546fcceff4ba3527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257adae2c84596ef1737e68a527fbb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baec9655bbeb96086930876377aa38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d67000ab56d8435a98ac44230f4d42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c657f212f3a9ddda17846b0449c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556bc4c932f7acd71cd9d881c10702320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea103937a20c31a78349aca5addd8a2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9eaafb6fff10d22849a660484258e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1feed5d30bbd79996c18b04e44ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0904dbc6e95e27a8808f8762ff7fa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb5e8dc6178dda3c2eb2f51aff06c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539bb6994584f08567d9c776bfa273b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc561f62a3bb0481e4e6d50532d7a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf5434aa3398408fd32d89fb22cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf046614fdfc36f2947e39a72f500329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b66271158a9d9ac503780fae669c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e8172d20b710e44c5fbf05f530054331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959939dca29b3a60caf70d99e8608a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070638a15bb83fd535a6211bf65a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5be6f3031cfcd43e293c79b7b5628334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4b7fe60c35738d29658b102066546335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b33d6a69edcb30888e361b6406c75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17093cd495ffa5bfc219cfa9bc7f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd971f2cf82a9e95a1421db20d773f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f2dd62d9da4250a525f4bfdbca7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2a1b1d893cd7d48353b86d3e9b3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d3ff0b92f2b945ea108e103649217341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775869343ea10b60d76a864c9f568e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d830eabc00b91654917d307544ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887913fb38e00bdc3f7bbe917182ac0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b542a4e5f1838bbb3750089f52a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490cd8312899c62355cfaa08841f7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa3e1b9dc39712977f65702b97f7dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd1ab46d33a3f1ca529e9017d465e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5952759f730dfb36bdfe6ec97594458349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73cb534720c77cc60e8bc7180f4d24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76078b1ded01a3b0d19d175f7b839dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b72ab59196e23065f70d501fa1788352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b36556c63bbd91509a7e57748b404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92986a4744d33f9241b6b6ba2e15704d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9856d81ceaf87b9a4338fd1e6e477355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b4e7c0992e142239f9443c892fab3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1e25ef392610cb018c97ff8910cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911a4f76ca51619de75139330b199e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f34e823696e8c71cbd9070a7e75d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293d1415a994f23971524b082a5855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529f221d080f24cda0f79829869b6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3022b780b0e9d1bab2aa9684cc89f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d70c67125431b72b4cc7deaf20229363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49235601cbfd8ce940efa6eade74d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc72babf80464839ad155d4ffbd5bee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414799159d5d4b7ba7b23c1f4235dbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc5eda386d64aefc6a7216a182a36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991765c9896e6a85164d9df515b6b0af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acfcc4ffd7da4862deeceef36a62e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb049305f40d90085260e81bd843bb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aab98c9927462e3ba14fc7f026279371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7866161261110987c8149c6b3b96d18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a243a263690fa23445babcdfb745373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15bb29d6f0047eacb90afac3730372374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250932baef215533ab56f071ccea076375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c5317489dcee169cdf2959ce730a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3548ec76f9051c320881a9dc468ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f4d2a0c1b91ab7772c7cc5030856378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27123df2d536e07ce020e31d308af99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e08acf6d604297b5427e2a9832f068380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb4c15fae01ee8890ab53dcb333c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6defacba550037caea71ae5b60e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e02db74da2181ab03f3035e7854fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca04658c2107531b54ca5749df533384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ed887c5ef1c68550b4ee874d4853385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab66781ec7894efa396fe97571dbe01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d98627f289eb67361a6465bd40325387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9cfeead3e0320773495cae39df26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c1d59bc7b5b14895b7f51262ebdb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c967537db0980ada84cbc53ad90c3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41154a88ab826115a4e28e0554422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb146a473df466fab6b49f1867b19d70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6770ddda5934ce9780192aca9d08565393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc3cee40d747da4f571b64805b28d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e6a82bea7ad05add77b1d654ed14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d126cdaacee1e863a9c8f04af36f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc737f92b126290d410c1ea7ce37b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31877c3f4ef8f0b310b991fe401ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ed1b2c3ce4f672029aa7edda162d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa458eaca5b45085e3ea45f443a38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794aadc0db5935a0c2fc7c274802469401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62020ce43640855bb9ad1b9f2639f5bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65353e7a21fb868a7a53b85c08ffa3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71ef423ea5ade918a5b693f16196b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417defaef1c58d5aaf73fdc3c654ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd15ea09de8804e1ad16f7557f557b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c60c3042a1ce39fcf791f331bbc577407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aa111fc77c2b65ca2f1a86523ac91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3a240161e207e01e3ed746a4e4b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d266111a77aba5d7bcb75f0347d6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712f9e753bc8bd823c40b5ae2136a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851242a2cd0638fd75499c76dd8efe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a9c941a39474bad2aa23bfee516f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357bd27756f5a044c2f2076b152b12a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bac21f93d0ac728ae5628faf15782415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f8566db233f11080e1d940e80b90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06871483496aa885fd57e340745cf63e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd67f4e3dc68af998191a17b1a9565418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7253cf18a9ae075e1ac35cc6ffd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea39d5034bff7f93dde0614d70074420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa849fb3f9a930df210f5d45b815457421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfcca1af245f287b083ae86b362e4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d25caf15a50676570aaf6ee9dcb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31900b0c99293ed84a2570ff3c7a12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165141a7087dd673f3a3b3913befb1c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256e34d3902ec752e5c9ad67598a55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94a3b00afaa7d54f813867bde5d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065c8732651c9c23625db441f22445428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342230916c40d20d6235d2064c6068e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5461a4cd42304fbf465f3fdcaeebcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607dbb23034ba9d99b1ad5c67955ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957226485059c55ee6038878749594c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec3f481b21cacb8e3be2bab2e8e57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ed1420e9c2b8fe41014c4bce07ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f054cae6f4ac5f7072f6f9e9e282435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce496a1cbe2536e265f4c7b06227a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02246f603e553dccbfed522b1ed7adb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef189f197ead846298af89cc399931438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d97020409142fc66ce3e921e0e96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ea210638fc26b66892b5e9ced0ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8343fdfadd78ff1252b9db370b1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20bc773ee464d5ef10c33ffd0333f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa25833f6a7079dc53eaedc4ed04c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7a4d09c69fbf023969f7883ee73e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b33ddde1731745e245a29fb7cd64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e92cf45ab4c77600bfd19b93443bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b657427c426a1072a0187c2b61c10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb122c4981907f2c4085b3a856173d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516575283492acddbfdfba93a500bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847409de71b8263a550afe4ac89b77c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc6d17ede9e4516827c5c9f7da31f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84dc60925926d13e285a33a90304eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6d8ae1b5cbbe26cedbbcbe0713696453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d865fa438c6a97a01eff7d2ebbef1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d6f3e95fc7b2d5e69b0cc2445aee3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d15d9c9c0e854816cf91c1b03ef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cbb918d03362c262a9d02c9d9eebc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b12b0728bc9a159b8f9f0e5a2ba6e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522789ee3203e3cea097ff00f9146a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835532a1c250e3be7edf74635d1c5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb41991e192e31ea627059236e37655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f42dd935e4230d177640541ecb7bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcbed0f3587617329bebe5a178b01e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065af4cca9a0d6c5adde98d6bbf6940464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef12682613c18cd81214c74fd2213465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca74f0766c6d2261d76b78527b3f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b30c3869521468e0ee720f117e4a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbc9755f91c67ba0970b367f7f4a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d131ebcd14e791cdc7a3fc1bf3bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f697f10396b16ac9a86086c0e893c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052964fad85434f12db7d38c3a83b3b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262324f45e0111ae683745fa8f74445472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a489024820c9bf57ac2c4caac95254473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908f32aae729e7bbc375054e6abbbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7261158f258431cc11c4b815b9f0d78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262026d54cd1b7217cddcd4dd584a4cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4869bcbc727b3164147ab5912decbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee940329802a457b6dc9e735fa5521478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6182657a6ba2d734d3d53735aa7238479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83dd0986c808c4951706225153c03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc013bf244f1b82c128e3172400f5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e0ee9632c3bb723ee57eeb9ef29f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00212a5ba652ec6fe14ef955a4e1af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d311b32ed5c264b2469123073e6c48e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76607b7855b128f244c5af92ef943bbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee57e18f683ccda83b5258715bb522486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29035a7e98a0ac457f84236e345b08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ccdb78525af59729fb4a9a7bd7fe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212fb57125118b8cb616dbb397814cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c073e5a7fc79a2b4bfcf61d2e29e82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a5362c715b669fed846ad183dc78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98338505c87bddfa6e1d3a360838fa09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63df119e3be10d7e3097a81be554ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5022a3bb7eadc63216061ffa501563494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44c7aa6f65e8084ddb2402d6958be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21947ee783edbf7de8121b7e2f2ed2bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9240fb23f30d229d383b91145ed2c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc88d44caeae194547134a922934b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427be44d7ccedfd7f53767d21d3f97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beedb1571fd066761db074c05212fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4b34fe427a52b7c50ef063067ee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7de5cceb2a7c5da6da94d635827e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8cbd93cc4629365b544bac699641e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23befa88339380f97a1871e8b1e2db0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88de8b84825a7486bbc7574e6df3bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eba2cdaff53ca37125f79d528e20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe084eb50b23c592f2c7b3af65d484507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e0da37e6e56be8efaf8e8e0c158c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71513b6c240ed2c830feb99d3ce0fe17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43adfd15503405c945ca4b7004fba7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd687cf6fa79ac79b044c675f03eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae486c031d5fdd70525cfcb2c35d46a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d23f62f3d673e77fa62638bb7eb2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d77df11f07a516db10c0ad8a006cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d880568751adc9c36c5de166bdb11d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9dc3bc36bef2d2ee7221e166993f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188977d38fb518b6ac9a86a0a08da23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5210936122f6e6279ec89302b802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d093467d4eee3b53d01125b518c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff471dd2480ee9456ab9fc6fdb74df52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da3dc763a20b684c590c82fcfa150521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c637623394a7c083e1f56169d1584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d519341072ff326ff77647ae316c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11b215d03ec0921a1af5395f09db0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b66e4a958dfd15fd6fe9ae6e44d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db971d9677ea402be8d03d82d81f4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c43f414f80a3423ab11644d7dd957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188bb221cff29ec9a74e3de377b966528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e949ee1be746bc2f7e5856a8c633a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f66d118862c188077b6bcf71878c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663a63ed1f2dd78c8e38851bd767c64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc29e344f3085109078105370f9dc57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cf7696eb251e15e41ceba6d63e745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22935f0ffb6de5b0334c7ac4c1f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ec0eb0aa742801513de2789e0973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1673d7a1b7a0dc0c1b2f241f17b6aea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510b481227564114c3c8978e1da5f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c60a404c6249d4fb145dba8fa4fff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2545400316045e3247bd90392b61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d496efdf8cf6fc9a2888cb59e1ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09631fddd9997e4698a0fcb2faa00908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6323e8d64ab22cf658977d1da584bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183eff9737c79bb71f5f2f276e956f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56623ace79be3b4969f7dfbe214f594544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf82f86a240c9516968f79724297e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281670a8be3b9ed35075db18252f10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe541c34c6244bbbb2dc39721a095547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc3b2ca2dd1df0bda593c0c4686f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6c46e3e6ea23f80f72bb3f6dc6de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4607b38b8f5d8af8c1d0dbd7dd19b48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322554711902a608405173a8a8571d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710759d37ab5ee066446364b9f7009552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9ef7ad3986a254317ddf3b5f06c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a477ecdbd0bf4c8af05ee6a28e4fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2525cddce8b7b5c220ad9221f312d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa6f742562938624a6616b721df65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca69b530de379be9c1502bcb56ab527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4e09ee280abdb7146d6a5d47a34a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922846ce89ed92393a0009463d4672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea9a3888aaf5df858c209fc7a9b9b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61db0e156472bbe4419c2f008754f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20b8277b85a8ba1982579aaeecfa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38493accb4445a734e945a4dad6ed3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4366f132311f300a03e8ff11f2af1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b41ce2d2ae8ed3797d4e43a88f9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354d4438f0949a909e46590c904387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3166953af8ac3cedfdbaee5e1a5f1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa7bf55fa794a2eed6ec225df80db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56258018e3a7120c24c5ddaaea4fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c9d6039c02c5b9fe56225b6b8502570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0208b3a65a60c8b4ade16fb68c6c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e0b515ff1f406ace22afc490d2bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f56d3de3b9732e89c381ab0449f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0582719470700d888b3c2ba3c6518574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe478dc5bb6f1b7c559bcc8f71167575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42046d1bf67320897572f3a64dc8f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d1adbbf030af086881313761f45c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f727d5201d9f97e58f61e413d1b3349578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c668d73ca212603486ec880b6737579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585beb8165651cd9eb5a99212f1b92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865fc8a220af3b0c13ee0323d70d65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396329f3f8a249d2511d98fd94a8831582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6cd40e6c6cdd72107715c4ea850cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462e4ad53f32af6662bead8ad8386d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42cd5d7329b497aa928bc7f2cf997a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5325b8ce5957ca40261e6ecbc0f028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d8fb29f5515604493db0c4f61ee0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d8454c9296974ba22fe5e4b47545588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a966553c3fa327123a7e891801e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099892080f27ea49eba18126cf0e72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa01e747cd0439954b3618d863e7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad74090959aa95759820b36704e0d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745799e51f70cb50e8ff5430dbede9b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb50be2435ed16d16c1b6183d4053594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301df8430abf1c45fb02ab77079e411595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4209b23f57bc0092d5da753b434e76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c57d4cee7c491ebb011c798ae7474d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c46c09944efa60ed773d037a1cb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa419d74eea220509fa3e47527ce16a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259d366df404308997913d9ad7dbfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb5a59a57a0edd9ad94d0bc02249b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7443509065572cdadfc7abdac30b23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8e17e96930faa457380faa14f5ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0ae271772fda999d1879182227f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e70fa7dfd9b4ccaf46cd32a401267605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f417530f1091605cb6eda6b954eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eaab0109a05495bdd136f82b63db1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b452c255d405275fa537b22dbc54d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c1fd7e8edc183e3975d690c8fcc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e20fc4ae5c7c0a834971f61b508b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c774fa080e4d263a00219e5b2a3455611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd2f8bd5199d7e491ed033479a1824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672102137468e445f987b827c427781c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f471ec13c46edce3cd8f35d300ab67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae2fffe36dc363014246b8c3823ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e28030e2b84cbb529d8e4945674d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41992831d833d30dd2b43d0b2af5718e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f592c0b628a7107e4f66741d39e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4ba4df03c17e28ebb53e943dd74ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0ece592a5fcf4c3602520ba55ca3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db6618a0330c39b370a11fe566194621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05521b8ddc14f22ad96c69ccd0fe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05104d2cf5d0b57d855167429a0376b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc1a041bcaf575b8ab155bfbfbb81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe15f726796af1dd4f406b45c63b77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca050e67e0ab193dcdbddd83c9fc304626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af13063f28bdf57f75f3c663dd11f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c6ee76650c7f78c71b20cca4aca5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263ba9f82af09f33d0ad1be05f8bda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b88bd7fd728baa8604c5d506ddf06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105013682b50038dc57b3ad674ffb5e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb7349c0d3ba516d166b3b65ca82c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49982d0ed0fdbd965f7b3cf5068a14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9028ee3a570b1f960dfd03ec9edf85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a4f2601b6a6fde7784d01a6840b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74041704862cd965fde85b7bb27c34f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe67e149899b52dae462c6d5a41975637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e478a30f5499efa7b01f2724ad8b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75c2a2c23988109610a32b310295d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dc395825f53b53e81bd70198a7f4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5f46fc38800f6fff1a1fe22dc0174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520881042e2cb2d9b4d5fe77e13a8f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ab60d54a1ae2316478b3340dc352643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1486e15b4d86ceb12ce43f86473c81f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed007722f73ba3dff4f6dc602b3b1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d9c2f76de41da43d55b8fba864c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd44fc6ff607e3469e7f6b06647bff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bbc35e985fb8219df5d9df3a21074648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6a3fe3a6438844548b54740f817b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92ff2d0536c1f8e5a32490f745788e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20956f36e148c00eba7d6a2ace174c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf09490ada76caa40d1a53b091b934652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a8cb96750ae38f99cd3511a7222b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe432127421e246f02940905500989e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5139180ab6d60bf3483257bb1b93cb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9077db051ca73adce72b5b94aa452656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3582fb3380308d8907ffd9f4deac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90822a6856e38faf414b26c4867ae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e09d4ffa324282a5d6e2fb22e782659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef144da2444bf7cb5ace9a72d8d1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f728b73abcde055c3c7a49a741d7c3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9c45ed7ca070359e92adbcff5d70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48cc47bd5f45fa484ff93c7f3115ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb3a28a45d9bd4736bf166c85cf20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae377e26055e96e42fae0f53fe53c39c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f9667d50e2af8949a71ca15a12f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668e8bcbd397ae80be164a90637913667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddbb22ce3953e09d3becc7ff412819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d2b814addcf3b074b0d8c80cb2658669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474b4e5a121f82a93975ebc9b94903670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb121412efc777bd702b1be3e128b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e91270d27b2f1345757a6e8eaa803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453121a5c579dbb4a127481d306ffa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e1d4740adee83e2c3dab177ee9519674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efcc685935bf13d71469d52d9dd01a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a213c5b0b771421129f090708179b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971746df36d2c9b5ede74b5a5d542097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8f8f1f9e341abb2140f21e4a7702678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177d898eab79e5dbaa66fd635caaaa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0045cf561e16a1e7533adbeff23986680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d91434c2800146cf45916180f944a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9a3fe37de7b86d315604d9c09738682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4c9375fcdbdb7c88df169626a2d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6efe204fba2e55009c2585adcd7f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc2f45e51388f597599f759729db4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f65587b8721ff8d600af1043a1e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7ad21f0c175a912b86c45a46ed55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21047a9f0e7855cf734311f46931b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add67bace27ef94e8092080b73c280c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e44aa066a480b1a427d6c614a90c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec05e0691040774c42c98b45350fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e835e79eb47549acfba2a10b7b2f2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f6eb86120e61b347cae8a388e8b64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf15c6734ee76cf0245cadcea5b73ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a7cc9fe290fdcd305e9bba7d3c9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa6d93ef54af61ad972af4adf29b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e61c15ab29512953e39c588582ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc404afab778ce0baf04a79256b136e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc043312f58152b02b646b8d97a95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219521a7b9cb4084627c64a7855f852a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3e023d6adf6bcdb1172b8b8a3cfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb7b75822946f82d16cdae68985b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568429fb056c725f1a5f717cdd9dabf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f598f2d746294ed3fd64f4fcf2482704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9440876d62732ed7d11e60669e844705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cafccf8dec611497f973fdaaeed40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc869bf87cbb40505e30f51ae2e896707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023ea611aa41341393de820993c824708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92334665625358145ba6405f2b641a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762e8e1b9028092eee7958e97b8ea2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfe078aafb5796ca3fa248997cfa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a0fb9a3a695c850be5714e819943712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc691b87f009de2a6aa6120fe6a12e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae454b82d24e7fa361d5a18c7f226714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2bb71e6a0432e6c6953945825db27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ac48f00ed3c870be2c61dd29f794716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16465393202cf1749851b76cedd394717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990fc806026072a58064b0799e0503b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d16d25872ce4395af2ccd30f3c071719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e0a1b169d0079ed1a7bc31404a56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955a798802ebde63dc627db1e387a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b346ddfde38a9d38f1cd6219c2120f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c7d5bb692ff4939c5a5020b852962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bea1f5692e8b5f163948ae83d89ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ffc84faf8fc2c6280e1816dc8f43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a7a18893f03f080f7fd46ef87d03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd88cfa5d81ad4dedb4bc94d583c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c25bd30084547b7e0ab8b8ec846ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e90f30aa4a3e5eb672c49c13bcd5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e307ca9424ae7f21960e2b20c5e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915edd4a494ddf24361127e45fb9bca3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f60780127e9aa7f747027056a70c0d732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c08def71cd3f3ecf3d15a35851292a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192271519d13aaaf8eca28e72096f4432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdb123a7eefd79e56d3987ce309d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31afcebec8824d46588925e85a50bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dff65ea4932c4aa08efd13bfcb3945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76736234748d1b76bb05392859ecd4776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd642890548921b496d3b328c1e0197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8936f927f11b26a7c613323ee3038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02818908e3c92a53283aec1deed132b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4866bea242638cdecbf7094a424f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00b1e44e37eccfb6e016f5226bc6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80269aca13b4b0f7f61900cbd839f3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62206f4857db672069bf473af8a721213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a713eef17bb0cbc6cf374144c050514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6df078b7c5d3b20a24280eace69115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ac83170f82c132f3fab6785ab88a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce05ff411749e28de512ea414470c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ba8e1aaaa9789391e597b900a8bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492e5bc554ec46f6037b1e1990b52419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1b84ec7fbd384eb8f254ed74d0c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7f5372863b1088f93b59f6d7a19f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89e32b5d6b38cf030277ad9db53ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750386035e2cdb31ce3d1c927bb79ff823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920552e4d96bc09991b659ac7a357ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032608327cf1dfd5924426cc283250725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b67d3bef25cbf5435e4fff9f81a6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a09195c122ab2ff32efc4d562901f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a88b4b38c75978eda9c6fb7e313bd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cc7f21f944e34674a14d6a20cf5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8622517f3a5627a0a0e3d955faf1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3650f8260eefde9dac8519072024b5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64385ef7a3f5b4a2f596122c6002d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc7f8998758bd2c6f3070f42617b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374add0fc4837c549fb70ec2d999f7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac18df6521967214680e5ee67093fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f40955d6398181be309707cd56245636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26920ad6a1dce63d6e5f0dd42eeb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b6e4363d1948215e9491fd4e8a4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb4472d3481dda8084260a138bbbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb851452442c6f1162c367e9d9911340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c05b9d8363763861853addf05df941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81643d55cdfb0eaff13283b798a6250c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f48c8f4b634ce47af689aad2bd76d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8763f6b8b856ad45af1fc860b05c8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01a108525e6d53437a8a54c469dc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088befea33cb54fb0f6dbb65b766691246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0869811914bf2450fcbfee8c63ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8499477eab2e216d604c99363496448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b69b9e9a612f739126d81a5fd43d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641f84ff456e90f508f7b8ffbd3d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebae9477bd7522795b7f6679cb4a9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7195c43420c95a8e99947067fbec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1bbb002a1dba7d0dff96b611ec7cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781a47e0033feb7ebf913d7ceb5e7dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48797b52c0bdd5f346f32db43415ecf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13dc73a20f2ca960a6ccd51b459fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbf4f014f3cb2ee2249354eb26e1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37f5e527b6660f8007d059b3e095c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6056b9772cb9eb9f60d69261e358159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc39ee4dd134561dba767884f6c37c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9149677b798f86de3977b09e69a2e6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214b03129116fa1b070f3fe4563a7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521fb788e3c4c44d93fd48f61da26563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ada43671ba75146d897bc76ed3d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b49924f4acd6e235c04b05f6b098465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee249b77a4b735cf3d5f27225f2d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db0f357c5f39f235a2c4ba22cbe7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109054a572486361009ab9d5e59d5e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28b5b5c3ca941c0e3c1fcd4772d9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcceba51cae71b5c8eecbdd24f66b3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c07bed959ad0228c02aee78a1e5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4325c737fdf3c2130ec0abd716ef39a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035feb5a434efc43ec7e09b6e16fea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dc35b58d5d93334d3054398f41f9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31121b3fd5f7e5eabb339405e20b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0f773a8f631a0e7815d4937014f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa8186857235372e36022fcd46f5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa38c4dcc2af11e849e53de822c413478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573827a473776d501970bce79be96f2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6c457c5922a865c940ae3ef6d34180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e13c2026f9de98bddba43a3337385181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2c36026ad30015f981a82463973d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a066dd0197f5251b24c0f35930e5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc5ca0ea0425026366844129e340584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c7da785c4d48e39e0c054123256785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9523b000a2263731a4e645a741de00886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d803c4d170af07c22530d00b3ae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f212d8aea935db77043f6e7c87cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108d2176b3892a811086a67b74b53d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18871395a397fc2c6ba60f2fa5c815090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff3428bba42a30d4efc7385ad7bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f9f3fcf1e5ad8dac2ea3146aac8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0c3b9050706bd35efe6f1786b48493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835d206120847b67a4c1bb06820fbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915197aa877d37d6298849ee03f6b6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7debf274c9439641e99c87e74af2c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1a2390b32e5a66bc7dada7e6b37097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab65d4d91b5be9606be97e1511b8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b8da5dcc77aee4239ad7c900847699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3430c03f390fbc3b7d6bd57059621100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166b88bcdfda45c206a788d99f00da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3b154825e607e93d77ab5039afe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b3bd8753649e1bafd1dc8c239770e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570e260ca6204226cbf417adc8b3a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a94ebc0bacec5a1340bf849cddf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b463e2a45f8c1c26541213481134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94484f57677e6aa4099646cd01ff324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd614fc8510e3c9772de011dc9d89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9af31a739562f4fd31bcdabe053a95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c877bf2d8684a7ceb43848920b5a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe090e004457a74d077d1474a27e3de4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea009ee67131298264a2f232bd4a73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf52d83b0896d70a963a2871ce88a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02df144af36a9133051c095e8a27206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490c75e9bddb1aaaa9e5daddc1f740115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd3097d201bd1ad814c45a8bb471d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b33e8b0ee8007665cb46ef19dea96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d36aebfcd02f024c12f3d119ffc01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9635f19c50147afa2df33f996dc804119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9fa93acb632c30cd55efed6ff68c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603fcce9c038e6a71f2fcdbbe3a824d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240f11ac540b2f529a5b208b2d601f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612f9f2e531f1e8a259991aae86ac6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ec7fe824f7f40efe8a90952d2eaac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d8f69bb3170d80367387ae7ac03b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3d982b703bf8f3d083a018debb68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20180b1a86a686e6d83c2464222039127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba8ceadd4c74e20c85f2ea7fe5961128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001a8b92c024b1248948f7f605dc6cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde50a1772259bcbffb1d472526d66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571740baf5804d4d71af62f1fc17cbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13592298ceed7b75920e18256aa4660a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882b6987d5813c31dfa81d1be19c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ba54c45b9dfe70b8ef949a551429134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14526f12883954847bb480085e1056135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79423fec4aca81046558f875dcd50e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4873bb9b7cf84d839d9d46c49e08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06487ed626cd65312fbe72e4e573885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69994ed2eee93eef0dabdc438c4b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff5a72d8541fc21187d3946830d362140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd59ed8624ac6ce575f0381fe8737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a86611676af0314cedb29b5bf60ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a3b9ca85107cb19113452a592363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315e3f0fce78bcc47f8d50c4964373144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288572f876a7aff994ffd200c9d3e14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da172328a5e4fe5ac5b7a344f5c8c34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87da7971bf9a2ec7b9f078900a7dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed18b5267dc8b719656eaef08ed18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2614f6dea741ef64a152e6ad77a078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8e537fdbd606ada82b13dde0f843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2face999f342ded6058c648a15a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa639f919271881ebc3feb3151fa3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383be667ae263f0cc3f8b5d05d59767153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683031638cf1e242423699e43f804d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb4256481021d65af93d8b56607ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2816f6925e51e101474062de1737e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d263f97bb6d29ab577bca4a3d4ffa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4372fa223092c674335552fb47ab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a4c2a08d86e96472610aae7b34c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a540fe234098b322f5c87ea1fb4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79605c0aadf29e9e2a236f5f08222435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92068de3e78a11a42ea61f700a2dfa0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909103b377a14b6914e0be876d4e61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f770902da53accfde0ac4f960ddcc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec749cb0e0af330804b375378710f59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b96329a1bdbbc2b2682dbd8c4520a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da046b9891f36812dfc75558417e78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2224a70f95e4d418bd365a4d8a9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd5bf0a8cc941a1d94ccbd1137d71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3cb6d846b35dfa3cde74174c383b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776fa333d89a28fb4671ebd98fa9c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389abb2c6841e4476d9d7f846fdb126172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1078b31af96ee98984b56996ddebfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e941a5b203b43520ec6f5d7fcc539174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ac7efd3b2af9e5d9eb8636ef5176175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b176c96bfb3278f1adc6e44f75c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7b2a21f88b1e008959baf581b5c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a17ee8ea774cc3bcfeba9ae605aec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea60cfd4c95f6125d67ab8f79b8143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129931bf101820d566b838d3324e3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053589538f9fa006ca8c61a0c348f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e55a0f21be1f1e1309fc102b07c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed534f10e00272849a22d30f3dadb09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc87fac584ee1e33c5896c3f1fa83d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd35d0c935104ad740aaeef65bb4c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498af0cdff6924e8f1943f05f015e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8293bd9e75a91f71afeabd94c1827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420df8790a009f48daa6df6791dca0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e00db09b99328a602ef0719765e9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db3ce89135047bd60b947f39f898c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3945d5948561d4f10cde3e8bcfe7ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8c643264ba80eea216d2fc27a885192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c07ffe02f0670ac8565a7fa16eb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eed067637528b9ff48992c255fd21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f181def3a3f7985ad41f70144d955195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310ee5bdfe51e416a3a34796fb3cae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf876ddb908bcfaafee2e365f22521197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb16c69b3fb76dec2bbb055db22570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc430a893049bf07e68a56d46daa3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3eb63cbafb80ab80077384ade4ddf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfa49fc13aa5979b5c95dd0addf7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3b547b99824d9278c142d88d30c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7567ceba120e165f466a77cd7d04e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f0a8d1c0e73fb68b26aa3e7054b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f16273597471c1ba1d9638533d462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8118d277c4c0877d385819cfdc4271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9dd4b989fdf44744b9e3c4240868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20441dbfb98297e9ef9ca0ca973096208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73ed43feeaca6ae4fb8fa584207f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e451a5a23c8deac64b713a46314e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268375b0f59384dc0bdc224d1fcbc1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674cd430ad550f5c4001e652ed6d2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc98a73f9146b97562f8e840a6093213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfafae57645bbf4675a6fcd5b25d3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b40ceba4d8c7c5eacfb0aa7e9b619215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9387dcb99be15b704463c7a1ecc17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffad7a4dc0fe24091d79eb49f7395217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8000f45b3e754f523ef541ec3e1298218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587b283fedf12135952c2a474f840bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac334f77d10f2def7f11b787f6ca403220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12be1958853d357a0551d9272f37d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24f48708674b0d5729948f6e46725222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad68192d4097451c254328cff102d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a00682de530969ab536eafbe2eff38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198bef9420403baee50405a1b4566a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d93d135999668508565852557542226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bde293287a65506238150eba59d50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d2d35558fb735bec9a57997c66c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a075437add1721b5e1592d547288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b520ba22f866d01f7786273c1f835230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e49f6a26d8ca3f4f394c4a4d9415231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185159f0c5c2e4f0228e98fa743d332232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d0c9305ad2bea08d5726b29eca60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794fd7dc5265f0fbc31911e78558fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcdc9a30c5627ed17155fb1efaf57a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b4f5306637e53884c0b02bfc3d962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0464cdb2ed2cb549e07344a7ace486237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5418580253fb25ae51501c502013d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bc521da21e26f59040a011ffd842239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61679a370964a873b7aee9eaa116ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca760c73a5390f2f9324dd6e6416b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546812bb0f491426b3797d1075abf8a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c9e0e22b239dce7df49156f77ddb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09289b82ba194bbf4ab61927f5da9c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e3586675e3b55bb9f1bc4b5e65e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be531727ddd5a7099cac61466f491246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7df67f051ea716c9012703fe8caa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb40040ea8c60f0080b6c52bb5c9f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f66c51c32ef9df4b2d241167d171249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914037ca9940bd45af1fa9e39ceedec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f608681df6c2cafc2ad36d59c1fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc402a6a9a58b48ef16690455db67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d9563bb3acad8057be60dcd4d6c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5445ee5bfbb596eae6c36c92fe15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd49be98b1c461a8f6aa21939c4cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a466804509d125d7c761a04fc0231a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e92a43b8d1ae63ff36e388501d438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb53b7a8d483787d44756f4f5e1bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ed114c2ffa68c422aec3cf00a9a3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a485ea219cf4d848d46a23e472bbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bca1857ce7d6bca1beb7ea5b4b6cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c6cdde9ed261d5337396d37a4e88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d595a2fa40d4391f2c6cd94e1873d51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fab5eb5ed9380c6f306c1563b8cc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc0ba4915e203110801a46331fb8fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c75f8e2b3d3e1065c4aa95a0a729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48435377433812e8c33bc920166e30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19832e4d2e2594a3af7aad755bf0f1d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122360cffc1b1a517e90d12cbe8100269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb460e21146638e585b370adeea67d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f075338ccb9f9a53465885f47b1a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041aebeecddb2b6bef171655150f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ea388823240e7ae62a93ce61c3b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8719edf2b4143cc0e4907af407b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a31efdec8e5c026d5e4bc0fbf3059275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45659dce98a1782b03be3fb27094d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733cc6d356de70d836178a9ccb8aa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39ed37a11c87615209c46005f35b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5cce198ed89f874626ae79676b30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e56178ccd219286d9d0360e8e6631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbde009845c1de89edb4bf9ab4d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f7cde3247630242a062c3d2f29c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f7a2f798ae00ef76349a8e57fa61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2345240150cd8634fff2881ac16da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1879ad07ac45c8ea27e31584d2d582a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6a65a78f76cb66910b756a3742e41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739fb0c75fecbc48eec3ea2100df63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712ab88aa51ddddfa4cb72d0e29c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7cf70df7a5bb4def7cb450525c9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43783c3dad5b8d17e325a57b5544e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147517628b135d653987cf484a921c19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e829ecbbdf4ab248d74103009cf18a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835714f2dc08a2c848f3796c0068f00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea1337176dd901a8ff424902b711c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae48aff1eb2db5b2a0c9b80b97e439295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6eb697b43938e9010d7efe0c3c75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee65c52f97384b041ebceffb78e1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612dacf4e6af20df8cbc6d6b093f2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d79b0fcb93c0f60158856f4a07230299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefec839002b5139a883ddd1b8e4450300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee7304fe55b5160414d568d7e3d8fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9adc4a98d6367ea7682071e63dd7a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d25684f1245bd2307421d2dbda024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814bfce8dbde488983b65ddb2cb051304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f33176940442a1baabb3c2d2ad0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd4cb9c1a55be7f7dd864c75e4602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c196041a4e765ec6fba75166205da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd77c956c590780c477d4ff2fd13bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd555346cba133e53db07bd19697e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b6a4c7e5f8a29eb8a8126160a28b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf76682c01076b156c75c928d3ab8d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc4e12a1a010c76200f145fd8a41c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff0b01b2d6a0a83b5a9b15a1ffde3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933978af4a4a3040c96baaaa4bc0c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cee8db2e768c53205dadcf2edc15c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9405731f0d70ec0077e42d4fe167cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd89d653632cecf14de977e2665f0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7bbb09fed77624ac4a1b50707466318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f182428ab43be216ac68a5b6c7540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc220abf2aa1a85aee8eb5219139bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443258f93f45bc5ede23ee1954c2f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986221ea88ddc860400f58543a0ca97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24017c877ddef99f3ac1b05ab7e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048cd04b3ad34a698c870c884f054d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3384c6b99f4fac404059e6d9bd2d59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f790045849a82978280eab20c03f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848999cf7b3c8750aba93be09671df4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbadbc81601b8dd13afbeb91e821c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9af91c3cb5d3671743f681c4af033329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2c60630f3d4fd9714245cb19c39a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc31a8ea2dd214dd9817a97e48d68b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d7af08e03ae450ab5af1fe395a624332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838c09814cf1de5d94dd3401f64c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456413a97506914f330b2125f165aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318553db650b9a7a8655e0903110ce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7e53037420b1a2f5b56b16462c7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90c37e75ef50693f93f9167403d7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a1c1ab763fa0f1afce31dcb22c834338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4af7df8e64e5ffad263f3e750bb69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cd1530486785ce016f46a773db3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b334d520ef168f6e817754e78b99d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eaffb250c9cc2d9cc382504dd50c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3583a3d516fb7dbe69173d448bcefc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96568fd1363f3bdccd17b14bc52a88d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eb5423e1dee5ee45d58327bcd033c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ca2cc6e63ac79157913040440ead346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d98558fdb04365fb82233fd76458347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43aa850add476e70e659d5764685dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c74467656d927b65f21ac3f1ba0968349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0c996f3ee53a04b102d9c5d17c80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fbe65ad8966bce63579d34e9380a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed210aa883bd98fc3a2308d2da409851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef1fe09f48d6335f4c967858c1068353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029edcb2027127d901a7346ba8a35db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979a1d7a539053ef887c515764460c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785e8ff9d5439bacb89cb911e0ad5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb42f5f1eeb59b367dd83594e0364cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e8fd096918f058b0e3078bc4ebad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9948d49881e98ca225c5de974f3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b5ec60627e69f64fdb4fbfdf8c19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcf70f8db8ca507f568bb51dfef4c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53fd58e5d016c9c9c1b6f09e8ecc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c847ce66442490928988921120ffd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ded8bd1d45a3980b346bed876c09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288519399bc6a56fb5c2131c6ae0033365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce368945c5c417ba639c1273cb48d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc442555a2e0178b394d0f4ecc8cf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605fb0a3a2f18f7fe4ee9311348f35e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef44676415dd2e98adf8fb497006df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b485736a87dc502ae302f245f5d96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f042929e2bc92589eb8eebcf3d96e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd986c79e12f6c2dc12b8176efe85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d2743f0afbd4e3c34ee17b647358373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee699e1bd5debc074f8070f6e3a1eeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a27b07c3a7c6d46c21cb3ca759f0e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64e69d5910eb0e6777986045a9006376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0bf03ecf4442baa7d89c22815e85f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089abc3c3543fdd2df66a96604f565378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ceb2e0b50751f6dcde417b46b5293379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ce3fd7b30bbe3f8baeda726373b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c62a1ce42f72d410958e9baaceddf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113efb5b7295f12704aeb1014866a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97aed52b064e18386271f737999a6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d3e60045a089cec75103ed4094de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f966e623fd35bca6b8e343cfdf5973385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748781c2b34c0df19cfb65e157c17044386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ca099ff582adcc2a304c32dd8db4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23aaf60e78aa9194c559221e407f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14858f514770a2b2ebd5d1e84d65eea9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dcb14020126519b907577e2c05933390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645474b8fead97c05ea952a76b9a6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3590b5806b0b7fa75dcb1ed02a07ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d59b72587a7b8bbfdac0c4d42904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6519e166afaf9ccefed9a94f037d82e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7e27ed49fad68f139dc6b307064d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f4634cc8c3be40965bae8771a7c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7646c460131ca5d7cf4baca7db47b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28775f230e1faa09c7ba20668f5dde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad6f599ebd119120993ea237d2ee9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03655a1137a9c8f00a8c28e815e8ab9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4139d4c1e1bdb629fe201dd6c9c67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502767c7f608da165201f2bbb53a896402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c563e19c85a4f5b922961b8d85d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146ff1e754d99fe0a7ffe7a93740e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479a1305200bf98dffab07b756b0ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b566c37b2190ef036fa1fda25f127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219fc926af795f8eb227c6ab7e6301407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272daa8bd62e453325aac75510bd7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3088788c2b33e08c95081096c579409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d63d5ef380544e46b25805d96416b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e892814c9241f98d79bb6d08b845a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7838208600d2dc7cebe0cfbae6f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4a298d5d555d6126a7405262b8be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eded2962bfdd4c4bfa3a5322cdbb41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea3e2b47e094a1f83826cdd27a5a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda3b1714e21363b8d0a2cf88ac77b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99b3ac95f51b88f6ec92ea479914c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e3c632006f1cd949d3f7621d9b46d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390babe2edb8f7d574910ab677671e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0022139021ed207e2c247cbfc30cf9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2a2366077a6655340654199e45d14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a437f465589e6777942dfa4a5935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee52516d6e689489ee2865f83050a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee0677b788e1031fa0e266c35048a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f5ef390e4fb433820bc44e1a3dcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c67c0cabf0f487893ff162279834426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28e5053ec6e443ce6fe6959be0475427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9580397268c0b37fceef847706bf67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39115800a8033fd1fe49400870202c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f478a18901b1a73d5d45e757dbda8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd056bd8b0444a3fcc5ba89552a96902431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8835b8dc5b90d996b933852508f40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68a4be20dce8fc1194d88fe6badd1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a3ff92c40686e8debab51f13c974434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d323e266505c8ded5cf872710be9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61bbf8b6484c6d36eea060587fa6ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b1513abdfc9731ab42e69b61e944437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeafd0bd298ce699813e00ae53ff32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5da6f0aa0af16269de718bf85de98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747516fd5e3fae7814cfd79f35321734440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222d4b4e17daf93273c3fd1be159f3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd089ad08eb5e0add55f945216af5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759894284e4ce9233549d9dfdb1110e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68623f18cbbfe893afb873d84f6c0a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24dd5e848567c5d27e0dcca4701ac8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3294bc14b8944ccac48e53ab8edee5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034aa4b07bc96295280aedd61868e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c0d5b820949155335e97565fbae3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578026c94721ab9a84936109071d94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2479c95e2091ecbe37c31a10e53ea4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b39634ebf0b5aef32b27b0ba7a60e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dec82e1b4aa28498aaded1a1f2afa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116443f6c219fc4c365c761a75d4e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4c65ee0bc65c84e17e03217b0cbfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156be17d88371d332c3cf267010b0f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f306924a89e04a3f4791cd30dd0079456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac65f382c4691f8fefff51259c710d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bc9c2842893c61305dd2247ccb6ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaafd2e474be04dc4c8546378ff24a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be0b04b089c7c8a53c586d9e8eb5ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84ca070181fa07e6a65c11e3c8ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcdc0aaf05e8b7e07527065c1a3a8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f1089f8f951f5f2d45cdb7374034463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c36e62a6ef2abade8833c31f2465464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d719b57036f600a3161f8ae1c24b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f399bb973e9170ccb7138a04dcd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baae4c8f060e2fbbe5fb7292bfe1c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051adc26a730af91ddf3f284c69205c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ab19f9d9e4b44a2f7e590296d2f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5028a39dfbbbf6f593a60ab0556a17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd00172db3da6443bb0c71872ae0f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6cc928dcbc4a322b565cf3b53ebb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef1043141583702a20d954fbc1832473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0797a21805a67182eeca4a4af2b895c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf59aa10ed3523548266874bd6fcea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c73d037af97286be559968116069b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26facef2eff3e78671bf3ad3a0c6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673917bb8aeb4682c1160b683c8d78c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92a181dfab52726bfd9021ecd7df95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40b3178914ccb166ce7ef1340cfd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1684a2cac096e0781a8ae2bb98c50b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd39ecd85077a21dc9f6ad67c52944482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0f828544e3699064cb49c15dac95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925378a3661cfa8621ac46bf3676b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3a28cff655c79c090b540b758067485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ceae7170502cdd02660906ebe4763486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5260766567bf56e56709ba29b516ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a590f2fd2add2601ac043f94bc69a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb035668d0672199e19caec7b3dd204489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79148fb89ba7366dd7c2e94b5892852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54789221f05564bb59094b737e975491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85cdfc80d016c53d9f855a6ea894a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ae8ac989313b6d541b69063c1c2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d64d8ef96607d038decab0e3c948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae15a61e6627f57310598e65e58f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e953c4cc11b247d61bb9770d7b599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929801e10df448df5869749300c820c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f7c7339ecbde139941bb265c9506d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631dc3a0116f7ae278c97e1212aae2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df4df07c9012e46f6a406a69d876d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4791edd52c1ed73f85dc1f8307994501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba10379415e0fd5de3d71b6115a10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abf9d2ef01eaadfbeac0e270b15d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b5cf512f8011a2171f772e37c8de4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473530ac87ca07aead4de3ddb0eef7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee285cd59fb6996868e45b81890a28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e465a153eaed49593cf3d85e4dc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d66eba8288e30588ed1f5962ee74a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909d80c2c09f41a2bb2c3a09c14998509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61aae57ef0a9f3c0d7026df2fe63c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a08329ebd5c4416cc97475c042a68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d863196367d38983334d48350fac8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8bd85d3a873d6cf799995c42037b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667849c86e827f8d5857d0402db65c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671dd36aad01635246870468203059515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860fdeea8b9b2d7d413c9e9158ee8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123550eaf23567cb54088419904ed6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7bcaf54b46a8e2084ff76ae7581b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456552c913f6ffe14b0657be0c04dcd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ac16ee07303e272bc01fcc911580520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e065997e9d5244469df6ee1596ddc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a11de16e160cdcd61e06887c69658a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7184d97636499c4d823343be1b950f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d13ff98a47996ece653835741100524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61219d2cc882d7b243dc2161a0ca2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506becff4763751048d5353c7467140d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d68754105c33046e430d2a67ca3d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d80c9f4aadaf97eeae062cb861262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e76b4270e792cc375e81419aa319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e58411aaebfadd7ce6d9f07b48e48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4635e15b5cbe67699ff6b584bbb9db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0025eb584b410db8fe15db8eebccc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e98718c5fe44761f93ee06272a58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48bf255cfca4628a0c9eb02d004d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148bd322cc5cee1118710b59beed48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231b5bf83f16d6bebc14c2fe32c0fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea806f47ac05527c0af809ca57ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777ddd0b813ef28d3b93e66265a8e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d461ae38fb39776adda48d74877e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986332dd5d04d258895a0febcbff1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869493adcf940a8c15f6d7a05e1542dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4df61e6c80df336915643a862f9f43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912c0859abe86ed38f5edf97bd47d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68946fbebc730f60a4533dfe2d1efb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f32bc1b7ab00a977c48d44152c518a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3e186a2ecdffcf2c386a05b23077c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9cbdac821b1e30a110c496f08285547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcefade3207888c30cab23e96d9eb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a5a249648ff667c2e4cb90b9b3d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c2df38541fa88facd6afb0ba0a91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a8cf72853a4416a6a4ebf4a14d469551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ffc0917db0538998310737aad1b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167d667fee0e6cdb772947261df597553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea355ac27ff0e0c800a627eec68ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58bb3a20602f463866b3cf9b39088a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254613447312016e54351138afdc8d5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3cea86ea0249ef6b7ee7cf62022ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4da4b360c049a1ed9040636134a08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dfb78429bbe77f18d274de8ce9b9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8168ee77daa93d7b8fc02b0a7874ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb57d9aa6ed1b5a639d0d483fe4ee8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9408e57ee52a98c59fb7b9e0c75420562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b445fcaf8d9ac6e6bc4c0d298a42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02531d1252b761fb10d9d8aafa320564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb1d4d09eb5c59d74f28fb0c4dfc62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162147ddfcbd8d37d0f33f817516ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa46e1dcdd640770792f532ed19eeff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ebe93167b8514d23e0ef015de40e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de4066abdc410dc75f490223a70e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091e9aa6f6587bfad9b098eaeab702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104e754af1a918d9154baf651e2c31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d53331d077c58c22d4c8d1e0cf5057572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1acd4bd9c2227d3c40687c1e8bf98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8583568e85a11df3bb9b2e5e3038d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c364f7a56e5dfc6d1d6fafc30e4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195362ffee4480955caf6edd8652b03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f15db250c634cce26235592fb767f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf760550ad53e3dca9449755d174481578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc0edc22157a32b7d8e29faf51cb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf7db7c3e3185b8b50af1c98b42ee4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d717ef04a6dbeeb069adc5077a5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c0dc3b7692ff555416238fd600f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145575696c28be0967c380bd22ea4b42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae505e58a91329eb2e8af4c829388584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329cb60d4a20ce0587b8f2124f80245585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bb09a246d6e203c6a85037361f04e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb9282a006740d1366c8dcfd6bcf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b6301c84dfeb460a31df0131d840b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330979eab6cc4f8674d6263173a16035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df65c1f3b5f633b467e5f4708b39e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565018f0bdb3297aa5a8fdf412630e87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76a774927cf1831a2e749df2ec576592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c1dcac2f67e4302c11c93f423954593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3297b0b7a479d0d2ff74994e00d4e97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd96dca3fd94d7d1e5ee09e193a77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d5dd1058a090d28c7a47409aeb66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddbb971197714d289a0a9051a9706597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1313d741a7b995268d80897e1be4b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce2d3a0eae5f984501f55f4b3516a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81445172ae0f57ef321793ec093a8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5f10a14e20adcac45712f42b19631601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa808e6abc13a0cfd06fc906d57425c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c83e6c19c2a7c6a488c205a1bf94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd1038846b2263e211a9fff93520f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8f1c469191412b4e219d2b10cf3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4172bde67525be193658ba4264d3d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c21e0c7df2fb223af47c6432abac0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0abb400fc3bb9d3b1d0a51b63c64a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7514992c7d373ffb86df6e86da99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf30dc20ced346c50b1fc18519de6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506cf99c5c6c5d7eed9e7d3ad5fb2db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682a998c44d669675d73e715d8f5f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2edc23c2aa993c4bc1adc584d31fa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7a5a8aae37f2089b2331fcf24d69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc01957fa907f49ad0b4ad1f98019a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a9c64518fb443a23b43831d78804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed137a65ae3344a48c7389b65677ac9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc77ccbf3ec15d100024ee90c211e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e997c9a9b586381dd289c0c05fb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5210ba51e39bf040f287678df7325f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbec27194f73132dbeb6e985c5c3c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b6f6d89d73c85b4215470d8f1acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b549d4554396f77809d55bdecd49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b91cb186d9051dfea7df08d8414f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad522de8c32a8989ac021b13c79e040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f3315b592db79cde7b5c3e546f5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f46cab49a83f4ed88e01307401fda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f480d8d28c3bacbe6a889f35a36f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44173d481376fe62b8e0a94cf5a951e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce334a798927bb520eb7581fce50e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45279c78a1b4cdccdfa2b182ea90d71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3031d1cc15c611399494a6f518dbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fea0c3f2c54006afbde28e3e9e1e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f632dda199c5391df8f3a51beb772d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7659a5567296a22e087b6545942f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0b64d053128fdfac0b0efbe5a9dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696711a805b956cc1fdd7b9519fbd59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478794fb851e46969cff12de66b49f85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079a80f3e20544f53bc4f8c25ad5acc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549436ec2c41701d5f10cd3e7368332f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aecd119b75118c35559a4914673fe0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed48c4c0027710fe16d892a7b969fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2758010836020f20724d128f2dd5425643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684a0b952ccdc6ac8e9f0e35057891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc1407dd85db5e07a83d587013888645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3caa4f759a8c5b264c4ca66919df3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bfd2684c7db1126cfaa6edf2cfbec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77928466bcaabe25f669d6bcbdfcd521648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6318efc706e0e36bda3b8fd547c2db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84feb8054ddbc39e1fa15796b3999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeafa815360542a3344dbe8c3db4812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaeb5997ef30eb33165a7ae6dc4099652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e16fc89e2e787b7485057236e402653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17251a38e09f59fe4ea411f5c7af5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee867872028b2298704fff45fc8dbdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcdfc24dfde1dabe62b839dafc5b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ba7776e491e51efcd134ae773a409657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed33b1f8f698d9cd7b0998316ec052658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761744fead401cb82d3bfe609ec01e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517198d53bd70fcaa52575a9b5235e37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f6d6e23d85a0336bd979cc60e823661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b9ed920f6a38a161d56894796ed6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777a26a228b32f02aa118ca64fd067663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f66dae7a81fa7ae94e5a3ff178a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c988c2933dc448feb75ad002ce24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6599e291c693120a5173943c29bc8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09b7b4c895dd679a7db1f4bebf862667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26870414eb4c818c11d338587d75c121668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd556378333fe5ed209f18a71b3e39f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228516ae2ed9e18a7de50c96f3fac9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ff78f6c872c4c0c00227bb6f5499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e96c2b80f6fdd3c4b49a80c8161dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06045ebbac65555f81a6148218b713f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de58e890f20b8a6e54ee859d80768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961dfab643c98535e428936928306fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cea7a6d699fbd3a426baff1e27c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769354c164907d7bbe440eccf86a48d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4995866fbb9b0beaa1af015dd4b6b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>