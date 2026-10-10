--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f2b92c98b549e3597986de9717851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952931f4de4ab4119c20c42b5ca6afa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb858f3b0086183788636337b8622cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f133e64d030a14deedac4711d5fa73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855d39c324a40162f684990f38ae8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99807e33f1ae8515ef78bdd002cd1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f379b667e4d8685c6a1c704653fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9903289d1798f7c7590053c79f5438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b091af9b198184383a7e07a6f48a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd83fb66948f89b8071dbbd526b2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b073fcec4ebdf94b36265636dd7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52374eb5427d0d9f01aef927730e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede643a289ecd54dd00b7b173991a4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65eaf49642cd9ca75fb691775181a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d0083a5b665669e8d8c0a206f35a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da9597cb85b4cfea9067d42cabbafe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c67a0147ea7714672e32a0f6bf5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629a54d85520b65f485c7f98a1233b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625abd5a4b2498f512058e353783ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4c90a3ace1978d3e911c8f1b766b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e70bf7afeca0bc9f718af6760e6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e4ccae8535c0eb9d698ed6e22c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a64be166f733aa96662f72cda0254b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63b9f63d6ee958712807613c4f769124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c31d52f1d36f3fbb2388b1b8c613325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c728b73535c3b89dc848502d234e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d1b2ee45bc8a447c992c1bf0169027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850dd52bbbf0bfc7b92a5471563aab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193c5f62005c51ec19692b7c6cf4ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5ea484921aada3c03138aaa348e1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427c1c1d182a33b4e7fdbac20e8de331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20d21a1a4acba8782460bb75b1aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea55bac952493efa8281834b0e192933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63eb22d141c6db7ff26d3d3d5027334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafc2e437bcda64a8928a66146310035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dd7d7744039c4bd72b7f5494d97ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9447d5c28c75353f151eed4667d6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c183bfba119ad7c54b5b95306183f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fb054b7085e32b3acb80e9afbc1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ac2f0903fc261ff344ac56a4d43440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85599b49fd21fe2c30137b042a1c5b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e3272a00d4068370aa6ba2492ebe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9786219e1f718a9a55891a17ad21b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e5faa6583621d645a0a831a2769ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7196954a293605c805fcf8baaf022245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe397a6ba3f208cadd7e29f04453e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab548f37ccb374712738a407085bd5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ee76b529c36be2b5ade2ca63973db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c28ef9fd2b1fc22d61188f0afbcfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ef2d46b00f251b8ad35c29a1c45050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27700bf70201ee98ce4e4ba081a8457051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47e35c4166477248ab4ff9f49f59c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13e1bdf7eed4e1d075324f6986a9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72034139a8096e01ef8ea07866724754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e6721c4656c5629eed9d59d2084a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d90cfa6245ea7812a668412d458056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93df4497fcdaad665695afd37f5f6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6e0bc3abf16b4ffbc2216c27698058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc563ed8c0c6bf671eb0db00c22c06f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd94da8e25f63174b21da3ff2a8df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bbd3183ce9998cf6e8805bd18bc6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173862b1b61b61471bee419bbf52354c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d229e124178089116526a329f25fc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da303efc4723f3a209a7a5585a38f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68698cda567d03690f794faf6b2ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03417bbdebfc0fa2f46ff07d55ad203366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589213b24dcfb0967d68fd4ad0d2430067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69dd04b4728c3cffc2c7e345f4e3d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae85f4d444b0b3526bc7a36211ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd59ba243effa99ce7e71c713188a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd87a6168b62609b241ae4cf4d65e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3148f9314f6f0f565e42139ceeb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd368a11f6a35e2317bdf038b70255f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299ab7af8c4c86ee130c2ad81a6395574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a989bd54bd6160cc19f575d2379f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edfbf03ebf6193105e36305049bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114cd0a28a7f78bc79db23ec93135bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f1f5b9643a50b6d22604b984772b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585de61cad96810017dcaa6c702b0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1eb24facbe46e4c4f156874dc4a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560bbe517a182ee576edf2920a3bc7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd18edc4c1ee30a2a2698d186cd52d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba944b8f0c52511a6b6b562e036caacc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7017606b627be269bb9608394cf15d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805bfe4ea15f148454c34b7811619985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3664dc20f6c83fc2fbd9dd086dc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e0a2973c0dc57e8a839c353dc49287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3576cd53ce8dc35ccfd49924acfed488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fa21e8d5f3a77ec03a1d628f138389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf93fff15c4aeac831deed3dfccf3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20d089fe680be545462f7847adff591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb7dcc3d6a9a8cd79736aae2cb7d7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67498b0eddce256f495c51d7a195793893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc29a1240aa0236aa93023026502a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c44d26e3ac0e4253a693b3b7e1d5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebeee13bed30d2b61c5d80729fb10196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a8a336508fbb99a8534c806baede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03c07ceb500e9063f4bf7a5eeade898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf309f996c77e39b80405ae4889ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f34bc80c3559a470633beaf9fafa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b667b5c428969901607bfe2477bbf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38026d8cea69ddf8e502c36c08846b64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb127e8c287894f656687db3f034cd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eeab9f8c8ea49c46caa5ecc278229104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6399603eaf8fe29fffec4e56f291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157398b00dc8e572a3eb1082f431afa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9e0eb9515eb73bc8d88e11a048b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654998a0692e60a7817cd404ff9831108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eff07b6a66baf01a0ee5dbc23d9df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7d4c00a3dda1fbd2daae1cf026f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8882442ada9afa5b54dc3009f48a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875e6527e72cb9706820aee2e4c80c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65c54335fc129e80e790ae6f5a3542113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515feeadd2d09d0952353d52df64799b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f341e7caa608fcf01e6c1eeedae2fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa26511ee8261867528748f52a8f24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fbb037de54437759eebf93607531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e535575a2cb62225c097fde5f28e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae661783c86073b9174b04fad7b979119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd0b080210997b807a7d462d50a7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a655e60f84356261b8324b0a8e1a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe92bee84053e1e4ef323af2e193ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4745f5b5b899d7e3b84928f4f73df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1315dccc87007dae02e04300b5e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d4b6cc830d49fff73d1927e45072125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90227960e578aea317e82c807303c0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f11af41dd9ec546494d24bec3b06c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860a2a2d2df027cbe3cdb2cb3019b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf35c8229f6e72f0e79fa64cc9d616129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c00bd2e7d0d68075ad02f90ba2be9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675ab1c1ec077d0173a003a8b10439131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea978b6c744ab4e48b1a76a68d7c9d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438a81d1592abbf7653d993eead1686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4edecd26c72c80068467b189294a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd886814b0251b020eb1a4050d90ef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf0baafa012d3cb7386feddcc3733e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74641d7986b9df189ba560e560c848f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb3e8eeb82b00d8c520c06418cee00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f1c1174fc908de6e7c148f324142139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73bb868f05f174584b9146a540b2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf1b439839d9ef98bed8ff03e09c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14cbb618cf4a904a0801995b7e7d9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d767c97b6fe06086105ad41c1fb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152bc2af0b1063df742634a31db1c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebc5cefe7e665251afb9aa12e7553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce9955d1d0d7b2d202fddf58ea7f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07816813d5c7bfa8aed579a0ef462a05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449466863e106d5668746e7c7274fc74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01719a7f34be3d7f9b884113b162a8dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb83f6280c988b6f14d96d630e597150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b121167406d330a2cdc0807de88d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d05a23c075659430706c2714233c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888dcbef482630091689eec48ce3c80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7809d87410ad7769bc6fb736b6c87c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f40151af0dbcae4e1d042c9627cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e14a193eec0c74646da09f6a4164156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8a85389594def7324e4a201c2b6fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559078e73c6bae18489a73b998cdfda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b0526fdc21af1341606bc9a3d728d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b726a737b48b1fe6cc5cc67dbcb9353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29615e2f2e4ddfc057cdeb29103f265a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70cc30f0dfc70ef09d26a9302dfc95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cfc4fa0e2c1eb2f67a99a7b93fd4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914a5be3a2f085cb0419881f8592cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc9be55b01e4b49243603b47d4ce80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6dbaa2114944f2f6871f22d799881166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd1ca2c0a36589763a3b7039d6695167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79be10dae3873d5fce089373e7466168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853954c44e01762316eedf724f37af5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598bb110661fbad2ff56a3d88bc4284170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ba18bdd1e407490385ca4f9bb93c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8feb38bf539ca9e7b46da835a36443172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a93bf52731e937910f86718ce812a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfab7b911e0f39a166f6faa9418b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e26d33a272609ed3976e98583dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc370d43fbcef6738b6fa967c28fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd010a8e90624c1a0ce86ad8bec1173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdda58294b0dffc66964926827dee5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fdae060740588b1a999c57a9bc736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90940ed44e91d58710605434204a2c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ce1e56176b598c3cba7b2feeb6fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3237dd34d4df653dba8ee85bc85c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805d67989199f6252288868d7903f6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ae6daccd829ef2e17dc04753a295184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f783229153650599ebe9a733a7f30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392d46b8634616abec82bc382432de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94514cf71980501b97a714d0bdb35542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b309d3340e643ca658af20f7f9160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4411f5b6abb8abe2abb70cd1fdec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8b68098fd97d482044793d0f4f39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbcacd0639ea29907355679da38d27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08c87bf7adb72cf3d0a2584360c1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358de2042c49cbee021153e5b805dce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed9016592132cd36cd5f8e4803183b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28383084a5b7abc996571615905be3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f96dd7a3fa2830f6c322a335751713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d7048f166721f5a95238b0aecd506197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9826b922132996596df51c8b606475198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfc56d2ca5bacda4b2364f94cd51f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57abc8d3c1a2fcc59b52080b161ad03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9e0135e8dd655ff7e475791b2410c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9779b77c636caac947a40fcfbc9fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd72a27f495caf630c5fd5ebd974761203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4586b0192f554458006d53e7bcab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbac99a1efdee1ee3267dffdd8b195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae775871f5b20645591a495dd41b08c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df8fc25b8acdde40aa50e0e6874e67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6521795275b41f2bf528202240bda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4911c91c051b07c38e36d9004502209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7851f8954ede202b3bf2fc199ca740210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0065c56ff783b019620c55eede767b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c743877b6c34d81bef1749f22fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c5d5c777a338e860d1de87463cfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c9f4702b92532c59191a778e4acf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e078bc99997d05a3bc65ea9dc359f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19aebd1742a55ca578239223b6094216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655b05dcac85e404e575ff33a6e3af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238f2e19114399053d677221bbf47b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600526fd6fd90de7c6cd197050119ee7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805fe4c37b3e7499e3b856f5a32649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71d38f7ecd314ff147b51ee949dc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f305d3db4194e1b7a71714bd1572b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116576c55ab3f2e94011ef62c4573d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebb5140ec6945d163490af3411760b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47ec59c41ba3c2429a8096b98ce47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6de408f7c3ac4202e0feff3554fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1d372b772c469ae8ac9cf0294626227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa23063602cbf113d9d2ae6af98c99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9647b3784641f16fd74dda3691e63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d1ebb77681d7d465f0811bd71e08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d3c511e5f3015d91362127a7f698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32bdd3a5040e241f94c962360f8c38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c529a80852d274d2d65e93c6fed60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b4df658ab74e3342e3b02830d2e79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf986bc694a22206bbcca96fdd180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5e73fd748fe6505c2e1a8506f853236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e3a6dec85a8341473acc9954a418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d93fe2b6cced16e55ea0f9545906238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670dbb8d0a5279fb37686257525b69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4617132cb8287bf78b4e8df511cea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13192db05f08df8b37df334da1a902ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d910e722cd8bcc135319a9709921d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca0c99238a1fa805caaab24393ae3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25509a6a87af1701b2c20671cfb084e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aecbbccc78ebd29eec9919925f137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a930a3152b2c18ba7609c8e277195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc701f892ec4f1028f2b6cbd1ccee19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be5a8900a56c0aa0563fde9589851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5476513850e2a59c24c243d61880249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dce4d007f1c7d89b0d822733cdf0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03523a96d716f277b417e205f91a55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a842467f9c13ce9c0363edf7e1251252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e29c7d055e2a1a998fe9a752d4345253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d81f45ef08b11a12db7f254e7a16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02042cf648ded2c0f0c79e5ee698bd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c4637966938d36e029134f6de7a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f987278c69420a9a07d8d43aea0f71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7504253bc8138ffb6be5b9ff52689258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac7eb8c03465089903fb92b6e39f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9ce196778ffb06cbf8732cd1660e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a7a9cdb5be0fc344cc0ec67db8e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c0450ea85312d6544102c93c62de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c54a546f6dbeacc0003da94d5be8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66de21e4e70c38ba2abba9d82b564264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc354efb07d6f5955c173b29d67ab4ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb92346c8cfde1701812b9635d7f5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27158e87c61018cd119648070f105267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba89044752e0bb158f7dc31331d4a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab4ced73a267fad0a11b9da385948269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3990544b5aa76f52f5cbf47c32557270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d9b10d59d8abc42b00335b1f8551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874ab601f684211ba6e867245d28c4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcff650d91ac844c7610fde5548faf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40579e751a2d7520a5c713198f9ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd82bfa6136e0873d525a7eff6c18d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbb9da6fb53bb3e77cd56b40e6fd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315de5f22797e3772da926e2c7e4c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fbc7264c243f410a19f63c774b32f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0729a94ff9cc4d951ed802765eeedd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9721c9e51681d37cf4569272450a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a2b697b3e1c6d7cd3c7bd5947967281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fd38fdf84f463af1a2631723af16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fa7b57417f95793c4c35e7f71d49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a062b6a4421ac3e331ca13eb6cd4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd56408df2b4bb0e4f2a10c8ebd4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c0f2a4fa8ade71128df3b10a53ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc065e8df93ac069752429f0f67da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b49c43ddae7bc5b7dac50d8ca3cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723d1df2bcc9127b29aae16f534faf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1715845fc98c40d8ed292aaed137290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d0c6acc0bf5a7b69352968403322291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916b9583b81b2a698cd8c8d3f60099292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f52e7bd22ecfcc2cb231f91be3bee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810f5dae86a3fbaddbf208c538a1c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2d1c705e8d9f4eb3528e2dc4711e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6fbdef01323c9a7141d30fa2246e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3e665241fc85d92f26ba65b48d19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b76c6aaafa0b0d9f928b5bec99003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26e15b258708c2a1bb7e3c745cbf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717846da8bca1867f23e6ece78291e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ca0365187dcbf34b451e24a0c7f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb428ecfbb6bbeddb39c5f4080332971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3c1e30416b5eed25ee336739078f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb821368595239e907e018bda33daf56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585bfa29538465054050da86373e22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149fa3bcba3dc755c022559bb2942e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482a0a8329875e9874e0c69ad9d19e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf80f236b8f307025d88eefdc3cbd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26745c637dd1e4538d759b2d59e31b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f3bc207ac18e9b499d54a4d426b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9fe825d74aa97222c2dc51483158311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae6ca913c5124a28e6f5598bfd316312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711657c1e4f8ed6fa389eb8b6bedea96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31075bc52cbc65e98dd20fab93aff13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4cdac1e7bb6adbd61fef5beefa0f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd000c36c875fd4f0cb7069d92ad5b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e1b6de30806309514c8c0979128aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad407f7b66d92f6f7312a183e05ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176954cc4ede3322a6152e7ada9944f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773212324177d32f1dc0876d657e24c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c945b7a6317b6301e4eb4cdd3c075321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b2921716b26fbec3957195a870d35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7035690df150baf51d0e3e49eba82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f792ab7566454aad1d1184006be5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e524628f029ddc5cc2f7b716297bce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be340683b1a067d2716bb13957bb730a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48cda7dfa2042c984717288c0d62b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9a3171c9b974ea53fbffad00eed1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c81b1ace10b55cdf0c082c51c498329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b25768d03c5748e98c7b26836d3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd50cde8b1f6ea1ec8ee462571d66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808ad6848517156dc3e7c4f907a90e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6ede8e6448cd0e8e5be548c66bae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af925a804391553136859f48daa4e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4deb222a632716317c22a94b6dd82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b71b22397faf1fde2219eda671e447336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331146a21c1075bbffe29c213a9f2aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee685335dc270fe6d3f79a12df610a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf62ffd94f9196eae345130194148c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e584992497a069643ac8e8951423340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c90a5cba80e8196e691ec6f45364d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b33181b8523d7b3382c1f8a26c9c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ccae788763e6ef98c9564b9525ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069581d28c189606bdb443d44979cb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b88b627d018eaa60479085becdc384345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b7dc293c1c54446371c55e316fbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f7a9b0e226e4135ab0ba64b2ae86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62843732bbf349207fc90f4c653b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb771ca30a34d5d5b8b023e8e542994349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a93c1a4b3178156a96c4b2e0dc138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bcb9a47cf4241b5b3da91d3f33715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb67957804f8f11279dd9069261109352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce8718bd65c8a5527257255b666cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb419c6f5a13b3d4ef216276e862b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ed490425dd475ea57850dbf46bdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940bf8def30c46d10cfea0edb2ff287356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c85c24fc6d79c55419639cf3172c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1052b965bc1692a1d0b23c7688b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5e4c2d1dd7b483cfc666357b8e6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a80be0f8349e6aeb9c4da1e423a66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d19f066444245b79e5e470fb88bf8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fcc1ca90bda06fc7335d0cee07fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff256c400bbb511f0db7cb0724ceb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d124172307f740144f78feff6d10c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e24f7bbeac6d2abe3836b415b71c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c57af926e1ef9a242ba0fe82f6de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25501bac0c2ded1c74987064ed99d4e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa1f18eecb581dceceb896e1cd25a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175198a2f0e4439366a90b42c919d0f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca76d530ae63b7c0351d52462cbaec9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253332a91b088fce5cc72627de73a08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728a69c178b95f85fe766c7a9c2cea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9e6b7a9982eb6b9067b1b5d41a2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1d387f1e3202486796c7aadb06515374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734969bcf6e5ebe40c704edbe9d8bc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ff2e169ca029493bf752ed4c5cdfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa58357db53e6915f3e5646c8f7262377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd79b07b9f0c9bde31410ee0eee10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663977f2f3196af3e1e1291ee09e23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50310355302c565effe7d0d1ba9f818380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc23bcc2ea2c6e4d526fd68dbbe30a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e883c91462593a7b39db5820dc72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b6eb7b60ea17fc0f544460e95d8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d53e4ef326f338c831b17b757eec3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e66082f4fab0632b32e86a92a6ec4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d44b094b41b1c776fde6da82e75a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416460d15a5ce4bb8dfa7f058167c4f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e1a97d6f271215f6168160185f40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671716675ae25cfd5c01e4770e4b5282389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a49d47cdcc1d44404acd4eee131a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c6390691f1d044621647bf42bc92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c365ca81d53a9dd051dba39b963896392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b831c59774f8e77a0ac503e67d946e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284345f55b8a4f72887141b329a58ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b166cee6f0bea3c06944cd23cd1b98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ea4162a7ad20c9625265e646ba45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256410e1b8edad96dad85e00f504a85b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd8df67369f3f0f5b3edbb70c0445398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1902f2f02e69c61cfe9e4c1aa7f98d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16aa82c6b9f19527158ba405858fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7dc0667997c3692f678d097f9914401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086677e9bf7e6abf4d9492274d4e23ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3168b2fea0171b87a259c478704c13b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d53c13c5be9feeaa6fb1906bcecba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc8a786ee2429a83dd264416efb53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042450d283cf5b5e19676e3a1a080878406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099945f99dc1639483181318c27dd239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f09157e2e081db68d28448766cbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd0f61021eddb1d37ba7f20eaecf6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a884baeb721d373966abc5823a180410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d98227b6e8ca27fd0dc451373f1df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654912d162f12031e18e210edbf756e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7cac419110d481ce7a90330e6c5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab85e77ab095269de00ca31576125414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834157100650414b40c20d971086432415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6752830329d9a90924ff03b1f941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ca5cb548d4264003348aa3d311453417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0923ce85c152bc7cecc88922631741418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402852f8f0aa008f27a731c251f0381a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f3f2f7d490ffdd6ef2b16c5d6765420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d6ee3303e00c37b12bc11c9ab7fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7cca4cb6251531e8492aec1bedb6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec1fcb9c43e4eacb7a5c1ea37cb9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604f2635d634c4db6e9dca80dff5ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad3d092be283a00b90a38ae30b774425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb2e96b8d30c6c281ff1075f00e536426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51a0314e04dcb57a00faee7d60abb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f96eb91611f9e5fe945cb920f3da5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042a10dcdbd126ca0a7cbc435fcdf2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c0ac2d6cc025577bbc303d0e41a23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb57d6ed36847797b3050f6d46082431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55da98a167cfa5b611dacc60a79998432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cdfbfd67f9f999c80d24108ffaee6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e76368457d5da5a535be45b5668e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc158d938c1c177e8a9b04902d8bd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e2776d7bda5cb2aaec4a89d0dbd9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a51b3a9f42e3609d38861dbe7276437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d110fc357daa0e30b64175103ca3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312064a1e7051cf228c0cb05e96193439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceda3a56c1ac9f27204a8856a4e331440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ed3abc332f27dd88e81815967fa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49abbaeed8d812b289cde30515ada0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9338868b6c0110a26a0556013da9cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d92afd4fad0fd76d49fe9744ca86e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c3c174508f0a2aba5e72b3e3bd49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fcec40d32761d47e351e66f13f8cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ea09d7d7fd8ac5e39744e4705fcb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa112af2807c89f48227cf0cfe1cd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19365f470653691c4dbb8f68855fdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008630ad00fbcbab83ee98ae90e39f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a25645ec456c276fa6a7bcd08ac7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618d2221d28f17771ea7f9bc2f0f0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec702b27956244b17824c13c10796a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c34003c7dd73035e46be540042355454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa540d507ece6c6650b5dc0b3c2d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160598a0029957b6be109ff4f6486a34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3b2257648d5001615fea00a70d37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45d39d90f46bc9ca3370c05b87447458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a653fb29cb81c3f98a5a01c033b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7733dd2da235b0c17b5fdf72871202460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a07de0519709737a21eddcb3c9bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5effc56cf3ea58f82b057db1d439d20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942be09ae695b428754c3139d382623463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f0e025b351b6b2e128972403f9d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8d52445578b95457761e8ef98038465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d4923ed8123c1fb3f8a6db2beb12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f40847265f2f899f21c7eef18c022467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df7c72111c77a859b4b647f15b2fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96f7c0e06fb2b27a3fcd05a2ce023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d50a06c20ec6a2faad5e9325b35e2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a46679a2384f9585e3683fb8fbd30d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f490cccc2e0509433de9fbb08d232472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d383a988f625d51366e96d2ef02a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e9be606278165e88f27859d93086474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bf04cb73e9da320232d0a0b9e1f11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2927eee3199996c0bb6d50de93294ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424186430643e6c8eaec90e40137a92c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546453d0aa190e1dd444ff53752119478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679979ad5cf7200be0491b68f33acfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157feb0b7d94c83bca0bb794f3d4566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafedb9fa96321759c1885b6c2f10a78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe451197d47fadc58118e70a9f0466482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d38caf07ed589bb050038a5ca094d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b36da31916b8314146ffe6da36b68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d76e9f3a2c03dbfa03b224a9d9907485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c4c36151c0dbb46fd15542f35e452486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b668c7a04afea5e952f7e0b5e633015487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302d1f34f023a39f7ef5bb89a6a7257488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bcdd30c4063a124db0797053a2f93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b77b35c1ce66be4456829a8039306490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be8f2829e09065cfb002ad9b49cc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c9d1cfa39363f0dbbf09e4e75bc0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a217e68c7042b600cdcd6c597ddbf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474281be39e53944a2640cf4fea636f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b578265563d47211502fdcd1b031f93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b32e9839b62ade4378a22dffeda5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05da513e82af10b1b691112d43d33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f2f1d8b28f270f021851f4d10ddc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeeffebde2812d74def17e405c099e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f58583868cb79b05a14069ef2a451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a0665eae5916d0183b4bebb6939c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38d538ddb99b9e6d0cb0e3245ed69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f47c400f7ae1d1763b6220f566f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c082682bfefaf4aae638162edc1fa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a54517a099aafdb4a0fde0ee2aac3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2bfbfa669e4607a8cce2431f0ef7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad510cdda53c5aa486de0e3238936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c43f97d1af9059f23ddbe959941b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ac2b7f9667db4af3233a9e809933509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ffdc0859f18f90153fa3b75001a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903491d4f45a56ae0581bdc3d9bf5e4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467b7b3fb41c8c27aa563962500989512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993441de2e187a929f4860fd79de4176513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8ac42d40893137904885a16ba62db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225951cc9d21502b46ec29dcfa2ff253515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e30bce77f112b8d3864aed0dea00a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d990d2eab6119d49672331419ea7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f803aedba4657ed8352c5ef981789518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e9ca693da0725407735cd07c7ed46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944fe6cc937b3cb0d8b2f68e4af024e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2c1f9953c4682882a4c1aa3f62585521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8a451ab0367b5e5f7bf497d12f15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696143f9ed7f7d95fad01289ac8a0b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bfe0d8122277700b75e8a8cfe73c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad8317f3608805238f8c28677b4ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554bfff5ab2096f170c33add2b2431c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf77db1cc7cb7d9f9c637c7e4cb9fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc8e07bd4cf1c56a1559f91169c15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ce437b6075ee3f962e32d7b6d2b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5b9fa86e9c360e78ad88eae3641e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76caaf9acf566f7488c402029766ba5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb757d235adcb0aa5ae10a48ac58cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b9210087d83fb00150b0353c7eeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1907e520052560fa5842e5799824ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a09d103c7b982a5da48bdae0b201e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a57c9adc8fe8b35070985ccb9c039536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac9ff3bd0522ea90ca0610724554e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dd52aedd00699b47aeb78b84a3306538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be686ad947574ad4f49ce2a2ba3888539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7750c86e546aea7d42e25baadc6a47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528192e16553ab4a38c1b24b83c5e6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4645ca51a068ec1fd11e65a1ab9da0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0676df1e745bd859a2d2c2e407d7cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b703db7eeae58d077d377209f559f69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0101d8396129e1b57a897d69e87bfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba27ba4f4166558521b7c53950974d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcec5f87d7b32bbbdb4cbf7e99a2d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc6caf4d3ac044ddd50387a77fb27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d90d5b01a32e127d8c1106c2ca55d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26c104dd1ce215ecfc45814d629b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fbd6a6f42e1f85165c58914465bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca20d0c71dd308038267d0f378b6bb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f494d6019e90203be074e2e78048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20583f10100b1c423e83fcec6b72b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec000a31c1c94f4136bd3e41e122aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde546354860df8c86cdd63801cc864e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb8723afebda5f84abd970b3223ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6bd3d7b2ce0f09ef81fea824cdf9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de1bd3d5fb20dbc4088db08c5590c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea5c601ce9ea820336803dd71899f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f66acd7c772ee1f8173f20874037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac0131d32665bab4776942b32c454a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddce573294d6879d68c2b784f7e26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596c21686cef36a3217917abe61931564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e03cc4368306cee2bbde75f2589d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6fb5e38db162ab08ead9be28dc68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eadeddbeadfcfc7586fc64b493599567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc976cd9addac1f737f258bd821fd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e9b5f7411febe56b3bdbc90e7824569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331828c125f9efc0d4e1e237d150c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b60c94b5e14c8828ef5afaad5cd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce49d5d98a75215d99d67ea917176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0039b6a6141b8bc3bba1f134ed72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dec4878229879b387be268d97ca72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc06770198686dcd9651c71e0115bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230c1f80929f205e128a57bbc163aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc762e3e9802f0b243e7ebf872a2623577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dffef3a5f66da10c619290811997e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02645a1971f59d3800b6aa9a06d840f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e163c4d21666b5898a56f260b4f3b65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa01f0659100fe7b1bbe6afd2cde85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c44ee15cfd3a3e50c1e5b8032196582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60b83af2bc8c4ad2dec4328c1671f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e8d045835f43c2404f1bb517d4898584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d8acfccaf103390294d1bead8407585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed5060681f6c163c1c0941a443e4a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76877d34606254f64d5f5e5c1a026d40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e050fe3644d70054dab0a86bd49012588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17a12dab61b5c5c402edc61020ced589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707367c826cf24212262569b8d4c9dda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b66af20c570c78865dc90996411640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74fdf7677f6cc1bb44c2ac582b7d72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88d0121c807a67bfaae79d13ba2b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d355cc39b89ee3a241a4efeff0ea5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829387a32984e08e68455496a10834a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589baefd4769e8147635720bd7fde832596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471446142e1ce50b47516f440c60096d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299da69320428019e1714b95c7c287a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214b8bc8b2c030f5f433142448eb34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4813f4fab1d2d17b308d0f7a1471764600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2c9b199516ea4b4b05b7dc721c65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8390ef71ab3e9b9e77d3a30c1fb97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2e098bb017ff3c8fb172d58a1abd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3211b632457b8c3036894afb20a01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2d04c380aeeb6153fb81134a7395605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6466e7234883836521c5728e42f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ff763a2fea8a191e054bf1a3cd00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd90eabd16efb14cc8148dfa4a5b7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a3e67ffe4a7dfcefeeb0480a32dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21d03bf8748977d70d29a2d753d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d4d6b699bfb4c971db2100edc814611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636dd378814b1414a37346df26d3445612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d2a64caf8b9582e34eebf0d9496c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6c6c2fc93ce09508f6fdbe4bde68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64c88503fb80d4c0b368ee41094a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2738c785c170d52a921a78ba4766d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214e1471ede901eb5c4d2e032a8f2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406352acf64db1e278c08cdcc2e49fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b34e27abd42bef729b34ab3d8b940619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655218fd72db92c439e5c5d3f182d334620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eff7dc6473499561ea4e04df63960621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604aea96168f49ec1e586e5575f95a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469692a2938983b95fd0be92d059454623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fee2ce344b731de87262c9767fe6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc858d23676d3ed4843c7187f0da8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec9ebcab89f190af1c7a469d96e6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef3e908dbe4c754cf511e6d4f32913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd67eff4f94a7e89b85ddab420e19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507b1c197aa3e221aa93e9910cd6295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb468c7885f9aca79391bafe23b26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea81536500fc921d0176b22932f970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542faad5e38f4ca0531607ad27b9251632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb6f6cd63e28694ee78b3d3bbcfd30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c03063795270c5a63ec6148c0dfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688c57206c510355122dabf8de9479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c42b8ddf85acc52b01bcf04741270e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7ba47e68409ab817449af8d47ff19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d2420e3dbd0ebe3756dc0642f504638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f908bafea6715dc7f966b6e163cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8a0ebb17792edb7b0e24ac67259cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781e1baca38f31257c6d15919a96d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6f3613efeb45ba4ca7c63847bb77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b55f93bb196e9f71327ef3e757d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4322bf3eb6bd3de2688278af6ba5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa41539f6991473f2f42057cbbc302645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a9e8140284830ed30ce1109e8e44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0014b516f35da597661e5e5a8e34d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b24e02446431208a46d23cb56e93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557c06608be76117a7de479942a5bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607f77159535ffb442cf7ba8d8bae2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9700a71717f4d1699e324e46707e669651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e894db640b5a34073fe73b73e23fd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e25660292fd78a821927909033454a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d61145bdb3e25f383f9ee907c183654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5aecb486c3e4c10b77eab96e08aeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056924d50913affcc604c29e813cc2a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ca557106bc397ad63dc1fdaf03e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6f85a4fc0f0be2406e904f43023ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cad7079e4eadd12a1ca01de0ba835659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33cd59f53ffcd6c0b33afb73b646ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857411dddb653bc8e6348c5836cf0cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedcc9fded59b28e1b7a520f682f1bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767d21145019fcb7754e853cda2b2c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687023dd1375196c021e9377baa1733664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e57d9fffb8dfbae8aef18baf686d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209385e06ec85e88ba6763f84eede7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e5079f80a60d45f77feb198e170e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df628d48db25d08a83e9249f05430b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e523647758cd78a1517c28631e8283669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f560412d8299b1755005e63e59d044670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492143d81dbe20449b771c71833abe82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2218197faf65586a7159ac9167e8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4eb2f9491c1deeb3f62795a70d221673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1bf3cada1562e2bed15fe39b705c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb69a82470ec59c9d1baf71dc951a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed23ebca3cdf3dd2adaf8399160feb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0903dc880ff907436555c600072b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c9aab5ac665197a4e625e806d319678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcce0d6b5ec033bd331dab1f5df2d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee4a76f01fc15650cb1f9d586c05c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f9ac3156ca8390725e67059c80a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adee03fe02733f20f5d28e1fbb2fab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27f476c24e932bb5b126a69d9d5f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60432fb88a270e6fafe0bc12ffa4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaaa864d4c943e33876f53f85da43d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9465728f7582eeb7d11752a7dd39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35568c18d02c326ad4c87d5cfade4ac7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e07083aec6159bd8c3ddcfb323058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efcd4a3e9cd0638480b7a51bd2baa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159d6a40ac47fea89bc4f0c73f9283690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e3a157c1e307b37f926be8f8f71a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2050442555d2e0cfe23476937c35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706713998dd53d8375f6fe66e5c68464693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955fa3b80991b98e77803dc20222e23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce448eb17da5e8136e09d348821a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97af1c0ae270fe512a86fc7030a9e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21636362fe034913723b5ae935378f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a458ca865d255391f361e59617142698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea2952b364c380e7341ea4270eb9bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610593cb7979c6741d9b3d750d27b1da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ad5089fbcb08016043b31746b5e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c098e885a187bc6fe6fbe68dc1712702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d19c47571f11cf786e32444b1fec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241290b5bf2cbe4146fda9f4ad710e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425a82b6247606e3362583cd901113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f0a78508f597ec718f682a1d3fff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0047803a7cefa6378e2943b7fb1a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c5b7dfba85674479a48cdbdfd3a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c747b662db5f05d6206a008fc3f961709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c15f22a1c343885de8494c9eb20c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47864afe465290aaf4192516ed6b7f60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b7c4c650d16b2fbbaa8fcc4af218712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283eb10d14eb1c335b38bff4e248fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7236b31be6d6437e53db47dc3a01c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ed1d45de8ff8d745ace979a4afc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceafb43e487139a16726e3cc013ac614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ec16fc7420cd39369dde3da7349c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a275d2f1e3ddbeac3bcf3424858b676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abe9cf384e550ba91cd5a1b8f860b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e4b6d52e9a812b5c2c2dc771308138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0916d9d2c6b8ea0e155d77e0e8f1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1732cd07b2594659a8506a8f2925710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d2a9206501b3eb11714c24bb17ed311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7545cf8dcf1ed800f65538237b9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51f25a303dee3b8ca92d0ca37d66413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9dedf5e1e56b7f316df1f9aa2ed3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9fcbccb48d82aa8e4ab9c0e1372615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b6cffe69fd1ff24bb2f571dc484216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a5af3c2a28b81498b3c321696baf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807d168eb3594ad9d5204f519e91bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a7edde553d3730ebf93e1748525ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c8783e86705b2a7446bcdde8fb3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d90b79437a23fda2bf93ce76bfb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17bd2402d038e07e9807d97bb968e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fdb0eb5fce71e3470fee635aaafb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e9b758976694424ff942445a5f6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71593b9b8c2e15ea17fed1d3c36983a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edde0d6ef51babbdd978615c37a34726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbace431c98728021ca5fe8cf21ba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc5852bf5033d42943a8c166aa49b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288b3f430f5c827b634abc13ab9cbdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78623d59588c8de7c4cd5dc9ce69a98530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2491544edaf7d54df5e744bb3c9ec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3d31ca7d0e6fc29a2a0809675a4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a1de016d9f532c4d6ef9dbca692b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226f657a728041b69c8bf1169bd425e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9c609e46edfc9b1b0c2760d4ba4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6df247e2ca3fe2e898f1f1bf656ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a527695a589641a1fac80f128a006937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5ad50b41558431013fb4fed20f4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c98c234526e6e422aca5b76e301db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec961eb58857b88a70171786594b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e011bedc4e9dbd1ca6da27c96258c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164221968ca95172aa4052d8c2b2a84c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a22a578dc118908c2b9ee1d43664b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4001c6a9ea0a880508d9a0ae4c30744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a054e7f1c9ef633c48f1ccf3eada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06418c4eeea45a77e46b7aee5dcb0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bbef137a15b0b6cbad36ad918b3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c7377bd54339be41a4b5bfb52f19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77441c604ea30e882155560509835349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e02e081612a13823edfcb7e51cf0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0493708ef8885546df5e46ae5a8f1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884faa8fd917f54716e6887bcb4e9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a422a26727c6c30bb8cfdc0ffc227d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009328994f5587ddc5380240a721b73854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d39381dcf7b01395431f51df550555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a6ffcfe3b9b756c23f9db5ef83b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a3d219fceb73fed8ba1d75f564b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e08cd67e671370e3b3db9e3b0a87b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef02c1d756d4f75f7ae79ba82c2a1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5b078a2fabcd0fc4fc4c48a86fb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce692daeba80594140f33ceb4920bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf551c3cb97230edd6f007d74ed9cfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d6beed63d2237bae4d310eb4647363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1faaeca5dfbaf67ac270c2e3ae1a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29caaafec9e9ee90c0748d9960358365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2697b6ffd7139336df3b4174c6c1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac44d9c7128c0d701181ce7b6fe941467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b3f6ce4b3c1742089ce5d0f5d3a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900939ed4f5362997384d5238080b70669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8766eb66052f662c85ed1a66b9aadb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9f64d520339bf84105dcf3bacf7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb57c6bf12c760f7eab3e384002c5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff0561b4b6365a3a9af52a15e2afd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b885324dab2d65166efd6425b0f4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708c275e77c508148347958cdb4b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d637300071d3cc2377094c7932db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188340b0cd2d495b791d8df3f4bd1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f4dbf9cf32da469aa126214ab9c8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4674134403b30364024411cae80b9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc9dd051cf33a9c9dc007f1a5829c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e1db05dd7759c067374c74c411ced81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623c3be03fc474fd8245122c4cd17d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708796b65cc64858b4f5645eefab8d5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dfa851ac379b717d5c9149c3a7a0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f75b423d2e11b59d69d444df3ef5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80c8f17f7381410faa3137a782d4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eefb904b4de134be9d037ff5dc91a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb0482f981fadc43c703cd6efc5ce288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679395c5f3857ef81e28d96c8b759b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d721fbd376ee96aae66f8d3ba9958e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3a4484150604d58f6790ca862e8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48039fa196e2e1db026c8b5380660e4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61454b9d4d2a0380ad4acf5f6a1b7b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6935bd6b9d6856173c481f365ec8e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ed7c99386a33264f9f4be6075bff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ee54c3083f736a4d14957600c807996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0064f6964b7ce82908a1e2570733197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d72ddd0bf45f58f929e4129c0d98e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320906b165583df3ea8cd4d00dfc4c1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929f42e9d55ef70072d5dd4c3b9d00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41502d6e0b7ec5899a2334b7bee7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec25db1685dac2a4d33fafebcf98c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa76b63d3a282570d3b5ca0086861a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4798113ee2235366e0e86446c2db6f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d371a0b7e2b41683e093651d93bc543105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cdd778739b38af43cc0ccdce6788b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f23cc896be2337d57fab7ef8ef588107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e0ed59e9cb8b4a2a52dadcc01761108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca0db8cdb23b7e45ac2bf9f6bc08d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4723a8ae9b717e2e8300508740242110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f422e4b55c9f72909bf8dd6dbb9d7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e791f8caff03ac6999e23d611bea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad2e286b0ffdeb3fe88ce62cef01c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537312775ed535f59b455969f28e99b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bffde44cccbb157f83ddeb07e9fffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cc411a07ba930ba314abea5dd2ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710db0d6c4ae71acf0c8d70459c1aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb77f0243e686992bf6e1a483ae56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be7622bc49c18e4795eec2288d416119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c803309e2d9dd6cd1908ac5836ef5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a129bd4278b288b911b47394c7c004121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b0676f263509a884a53c3d39abf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b33c0fc25f07101a9b30a043d1c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51067c46c209374740fda573350c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d400d524af1feda92f8129641ee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834de47c96ed6e679251a83759cf62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97fcce37e8a89086bd388cc52aaa7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535e83e4ae01d8adc377ddbeddb2224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072de51228d51770e995253e05dad49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c770d0d644ae4b0ecbc76c148a47bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02ecc5bfe03ae10338fcaee06903cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b291e5d1ca89aa02469ce7dccd156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46409b19a751253b801384d85dfaf0c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c273d3196f421ac3e09a92640de4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc660fb40a6f228423e175388a8ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a2a17aeb85550974a6f93c570bee5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a3b552981538d2b34f06df8bbf8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b97e30cc5027742e1f028e88491e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a254ba0f6e7f6dd0c1879c275dd4b7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7712415f787ae6ae9b2729f1c633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50209a36cd1b230c8267b428191e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20bbf97cd16d15d9f701f934368c1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ca4f3ccbe406016dd2b2fc15c6af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae400041ddb0dc1823898e4c58955144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33abb171e95807e10bd0c949574f59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a76bfe5fcfd456ce97c1d8120388e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051163ac7053de06196c017df25ed245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3ba443cb37f40346f032faaa78d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf3b684fbae5e0594a00a23afe99e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5da6e7c1c723ac9ad72a4956dae3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d2e0e63bf8a7ac1cc773743e0530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bfac09006b0032353b480963080a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab27d04c12ddb2d42bbe3f9460a83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b12f3f3ee1eb8f2a70f5f63587150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c243c036aa0ac54c4a7916a8b3fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415abd3a5fc8267c4e6f38681f808b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460908cda16e224bbec9201c6498fe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcd1e1ec4a30d03e5c3bd07611ef90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4060714b9e1b9a869f1507416867c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c023681ab06218ae0ab5e7fe96ceac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9573aa4a25e17dea54ec07b2b5a5c13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4acab966ba53fdd240197be4bd33b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af59ad324a55955bd2d6af3664dd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17495fdd844b708ef01e11a31cd6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e94f1e434be325fa1cbb89d57cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863693bafdb7f622ed781109c23d95b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5671625c9ab19d344dd14d3eb79d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9563ebaefedb63071e1a03a88dd5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a113682b89104fe9ccc3a45ef431d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e6d95eed3ab9f4128017c3dccbdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684c1d8ceafa1f1e79eb127494b02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8a3f36018fe8cf5bf6dc022469a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c076924dbac6ce351268745208e17b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7822640c6bffdab6afba94beb7bb47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df1ae2acfae59f095983f60f3c070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7968b1f689f840f15f2a85165dbcce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27b9f9a1d968cfb3238343e92d6aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac3ba31db0a374a2a297bc79a5c64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614375a5338073681761f96f4b21d4b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72279546df3d10e233d96b89bd32f21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d82c0df398e1883a37344701b3a17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5dbe8cd13402e2d64439e0594aab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a550a4741f14ec0424b336a8f7159f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7aad575d90549ef1935e720de9371184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d129e0ef55180e9dc384ba4f91497185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42c4414b16d6798a52979db56a4d9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642e5924403db77ad21c3f5224536c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55195537beaa7014c38c1d31cc0ae13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c927d84acead0dfc7f6769f5f4925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a12035b9a525b8980c2dae7e33e80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a0e72e992847c9f4307bda578184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79f303137db8828980c441946c0f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d888bff475de6d11483b71dc5705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d7e88f16f025dcfb54d774ea8302b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6eb70b458d4755b1aafb30af06d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388234e075783a85cbdc48d9c62ae03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29ed9fb0f7ece6719f24ce7434eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f4f97f5fe5969912437c9eb8a1c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b01197b9ea10344ec3409406c1031199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1093b49ab569acbffcf854a3348d67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02923199c3de9f759c73290ed0d57f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4832168f0212c496a4260831229583202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dda68d3513fbe5bc96d6642cdc8f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c4bab7e07c9d97178ca8f0863dbab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130c5aebb145badddeee1998cc38bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d66828bf062e0b34ba84b43e17d68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228055e3371b5b6c6c9095d4817c7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d652423475e92848852736efcdea8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9132ac14a8d78175c22258442f06672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092b5d9198bf13c122d56037532f9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed8fc6c61ee945989c1c7089f8b61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7399b56b5bda74a2877bef97763d373212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c26f25cf1632d949d22723a05da2e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d18f0c57280b3d685a56d4c7b7b132214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48f44c19617e81d266f07d8092b85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2df6e09e2a91849e5bd15e058fb8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220deadfcdcca0242d739e9ca389113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f3289dcd5cf93dae231e29507862218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941b9ae04c5c471e97afc54d781d7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864290d3dad639493864f8d5d687686220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428110f3bd5977885ba723ad31ea1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537bda49d773fe655b4a670bd0b7f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52a50b119aab9e7fce76cbe8e5030223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e12797493dd3d5d82c911475efc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b70db97b0e0f9469a2d38ffa1bc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e136dfde33afd6d97b5cd4b8335a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc5776e786d4ceb1a75879898ec9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5855a9f885d19ce4a3a955b72d72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6ed40c33606b4abd5a17c0adc9bb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993e5887f82f0309d162613da94ee3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f8c4610621ff8838ddfb18719812231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08730c7219db6e8c93b85f6d4db5397232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00236892f57c74f7a799b8a6041a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aebd529ccd79758b0eb7c2d07d6924234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b7153450833b6d83cf1b00ca8e43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341775edddd049229f5db56d443ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28c779c70fbcb947d38c4ed54d98a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d51ac286b93fdb86bac6cce1e741f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922c19e83224916b1ac468459d6bd91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e394200cb2e4ab6e7fceb54a8844240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f62353ecc74908228c64e7d4c4d0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5f00beaf5156d1bfe63b4e0a25d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf8d7671083ed8d664ca394a17478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada6a00991cbd572e51ae5412e78de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cec739d36c9b45bc5781ef2f39fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093282985eb8442b8c489924bb9204c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03d12d5fae97f8aa0b8567bd402eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f1228a3ee7d669aa36152d8a4b53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da1d8b5ac01c5aa69c84388051defd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6266a801c5b050fded1df8bceb43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e3db121d42197bc6d6c27043792c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5065958df25718422098e0ab82c845252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef13bfa3890e214c78e7101709d29e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce67466415d5570508c77126ddf8e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a532065588d6b8101878cd96e42780255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65381b2b82205af1b3fa49f4016e79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602ddde1606c0f1c5f010d093e45c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b93235d3a6d38a232e0f07c72cdce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c0c06bcee01b884f70448c8d84c51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19cdc57aca53f6f241410d49db30e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048363826c6cd117697737dbed7d4cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b951dd432988167eff92c72a8c077262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f0f4556fd4fc92f31e9792bedfea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd934428a360fbfcc1a2e2a797d57b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc053386fe2d169f0ebd28938c2c32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50a8ea391ff861a8e730fb662eec7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950e96a4d4912612559cfdefc46279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f2049e197f10c90e82dedd208963268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee0c15d849e2c65f3b0cfbe50d720269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32222737b3d4a3d2221abd05982a31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421bac094e82174ccdd4bb934e253df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db3b86b7efd467e9e54756e951bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a76c100c3400f420071968c0085a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc82c3b9e1731376190e609b4604d23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1483e17a5949707ad3515b23d054d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c49144428a53ce83033cf4106a973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46608044b3e6b5781a877db1ed65be34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576c7b8b5b4345e88b485061e35641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fcc13b8c47debfd104fc740c5a6cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408172bcba0e695643b9877f414eae1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eaafba9c49f14780cc186ac1d102e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef99ae4cf797a54a19886c5a02a2a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05905b62f971d1fd4e4b3b3b28e1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdaa730b70b33238204e5e11a7a968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c2b19ecd833af9fc77d7a36918edc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257564d0540e456aaae75c659057b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca8b8d4ed6e6baaa6248defe556fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e694af283133a5f88cbca466d27cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a4f09c8873f61b27275dc59eeb66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ef74b43793b02b7620fe579ff636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6604b53d680cd20e43dd06bb9f1ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4adc699981abbd60d7fcb863a312292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aebfbb9672d023570155b4407e392293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9263c8716fab9ae6a6f3fc3ead634294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95872fddd81caf09c4584867db19f58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb5781c4488930495c72633ac43d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6cdd9b63f9ae90ac1500bd7e8cc0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2880a025d41f7b81a516835fa7e8c09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60a9298a6b56c04ed864595cfe81b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ec9feb02278d8c2793e702381ade4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e945f8b72f1cdb50fb5ef7b230351e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87782bf1d52bd4b1eb499bd6066805c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0cbf2dc657399876dd3c0d286113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b7199ce41fa3c495ff8e916115cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5067e714f11f8ad7fe6360f86d9697305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd592421e569ea26673ef6516a83db0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1656a91079e9a88641713f7a69b967307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af17adde3166ba212aad4b5074c5fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f455120bebaa020f3ee784ea77d2b87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a26cb3987f9b4d9d8b1545cc1c64c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701c00b9c9096e8eb48e012cd922737311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e94cacecf033483d243baa64b350312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6534d1df4b9b811b96499fb7320f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933175cd5c6b29f82689e7c92f63ba9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248a3d3a89975bb78e137459bec262315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59188dda12071d6fce00c8cb7fbcb257316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee05bf2c39ee8f039977f6dd20b9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff5c602ec5f407e1b952af8309dff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c42b7b0ee3b023cc00737ab727756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483b7648a44f57f08de1ce54dc50ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbc48e341fd8437aac085e32b7203321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867b84ac3da1ca3254d64dfec63c38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b3ec22476966680c22d64fa0bca5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7a91b4e70cd53814d7c20dc144ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9de5d4187c7b723caf4995bbf9c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3331f5d64d329e31024dea91cd4e7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d51c6713d96d13e75c9f59602d2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe8d49f53f3eb46fe041e14e04145328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576550e8cf583ead3c11a5ec9a8c514d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb8529049a4aba87eafc5fb0514ccb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ca581bffa790075d46be48da2865331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fc8f7f0e05b10d4de9df1ac6b840332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19fea304e217607cbe0eeea1686208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b4d8b16ddf71ba4949a5b9cd13b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8621c1c7825d5417e11b80d93808335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c63dbe2e063568796aab1e4e03b95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4bbeeff4f3200f31d1fbc5d209bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac84cdc62004a0cff549b4c68708b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022670d18cb7438cc31916466229ea21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65d6240ccfd330df3ca63d07cec0dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98fe24ec91886e15c2a5590c36db50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74ba2e89d2f565822207830a06326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67e1060f19e49414517e92ef6978b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08343ad84ec6a2a4fb7341dc99cfeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eafd20d2d73e49fda7fa1b31af2a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885c14e812c455f41f8d5e8a13841c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50974c066097ebde3e57cc94808e7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2889ec32243bc5c238f78c32c26c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3601be9bf67a4585976e1a6c834b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f719646e9180f728258d8d3697c957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d630d8609abd0a827028e1128b6e12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e40a264d9a89fac6caeb2a191853a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef68beaa1a5bb7b2dabb4498727fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c17af1dbf4ed4a8c0d1a1c5666d68b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49aeed93f5ff0eec070dce5e819dd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f664c08e1a24660c1dbe57f45d338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc6e4973436d6b79e41cd60a5cb01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b043d592a0e2b3ac6d64f8fd4a8647358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6161c1635f0769a2c224c51cb016359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b841ddf5db32bc8ef6f0c2c997e23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788f20b67b259cdba05ce603ec986d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd7992ab96d42da65bf76d134d0ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a5660e84c06e5a914ef81d92cc1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f4416d77217e2f0e65528d9c3013364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e513d358025519152e5be3705eb66b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d2fccad68a4bf6bd32c31a5f949d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3fec97f5a709856c619785ea5b277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861fb6dda57376148e17c50ae910dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676befaa34978014a2aeaa5eb50124d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa77d2c13a1f9e84ae4059609c9efe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135552a05690f0756a5deb0ff939fbf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d0bad9d16f22123cb3175f5a075e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d63e956eff396f60a7819cbcc7d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5047a564387f41073d9427d18cee4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea5a9713b6b8dc35de3da499124df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb2cb4a931c261c5e6515549c9f7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2fd7875bcebe945b05fd2421f484377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946b9b6b26eb1f4dc0e651508aeced4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c6184b0c83718779b02e7e54c21ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc9fa8ae0acfab3c099791449e1d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb6a5d831c93bc36e3b0a7a167246381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a097e97e0f49d028c4961574cfd73b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8322374e7f5fc69e91a1d8921333c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bbaee81d1441752db83773af3e4a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ccc5ab8f444f8ba62311b8332002385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92c921169337c19d7837720d43ce0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d353948746d143f1cd2d74293752387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4bdfafd5d1ba37773336d9b5e1cc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732274ff1ddb4dd28caaf85d26440a55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c686e41164c2063fdeb0975ed9cec1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dcd813fad5c41352d94bd44e06ecd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353ee241db7d4ce96edbefa7738e25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5dc254e4ed0c7626f15b10b8e2b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbff62d0ffb8d8209658b79aaa4fe31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f06a38624a56563bd224d177801d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d99824a897b4665f6b63172b257f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e7d968940e24b76ec51d17ae73f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c877acdcee1da92e8b0eb0d4961003398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af141957773353a984c247659be4760399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b06cd1d9f52262440b1f86eb1d8457400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e573b1a157e893eaee89be88ab38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10dc3755aa1c77f53d9c4c1d21b57c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae874e739c1f3f6e24110438853b130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bd9207d7b9ab5b5a7f7c139f4866a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b67ef65b0e8965879a16ae8a1af6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ca42389b5db86a7d42681603c2d42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a22b598c37964115cce3d714a9c73b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d6a099dd76587405a865ac39b1b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c72a0e2e6ac4dfc09c38d06aa7977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b06b67fb965452d7d54d673f2f2e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f48cd4243e3b62b4f07939a1d9012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918b0f2026d051c01fcdebd293171d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a77b39955dc5daa41f1a303c38293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46cd970aaaa2fe45518fe11ad7f7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99700a9f788aed79999689eb78471bf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f165474e418c591cf1987d8831bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3ea38d72ef03870b8ce33fa2d1e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232add478bc451806ed8e5dd8785dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c5a1df78d9a8cbad75923b710d10c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe167f37d44c69b787b88fed39a22d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525a3866ed9874aba28731870703d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c8ef1a2dff33be936f8dd5b19d31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda61f92cf0aac4a0e4c3d095393e94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a846b54a9dfe59b18c101b885d8b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c1ca9875c4a9186925e401cbd845425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e016cc4d79fe9f41acf8ba12694ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2abd2e11e1121753132e409bcf697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414bf520e70a34c12d4aad975a1d0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac298922f3d38c7d9265ed033bd9288429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebfc4bd3637752588504a165cd8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f87765d3df416866e5ebb8d86f700431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b2437e0b669df9bed4e5142bd6de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18692674033f3fe3550c05d96dba320433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598a012ec03f0ec312e46cfa04557da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c1083755bf8b673d4d65fe3c3449435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7e52cb1521ce6eec6ed6a34c73f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cfaa4bc36ec6770328f99de5ecc08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c6541ac2928440707a13a12761d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229077a20c8afcd17724697e8a6ab2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898f3d5b33693c53f5dff28471921b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00752dc32c795d4847dcc180472db62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20a2d6ca8a1685d73c63a596642a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1488fd76996844383b126a00a707443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6a18fec66256fb3a869cb0a2ef56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dbe58f02e49c37f31d7098fccafe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9ca0db5f57a8d90b051f353dce10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba82182c98b7e547c9aad7e70b05c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f72d5b5cdde22fc12ef16b50ba20f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543f7234f6b1d45aa8250d989aaefc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360ef81e1f11510217129026ee3220450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8a9d7342ef8413a8bfa17a18c00b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9c4ce7ac69099593b13add64aaec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30aabeca4ae59a06f1bfafe53283e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033075d6951f74764747b01884eecf19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb025403da80b3f2319746e993394455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826e58ae70fa200701870c67d1368f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e0ae3e136517a4028e1913e5327f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737954498a3300f5e0575c7f2d4a5dd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fffe5e0abfc839ffea89fde5abc24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c290dfceeb8032224320c267c862c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5fa76f48062d55055c50370bdf24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2018efec698201e90f160925d96b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f3496e23a0cc9fe5e733bf71d1cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb54f8db0038d9d9bec39aac6d437d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13401df83eee5dfd8b5b57a0624b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca88231eed45b346c12a1b56a0592466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b1d4c5d9b11b0e4394ee7ca668770467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e2e9f41c6ca9165e675db74784323468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932cfd49a1c8487f12cf4c1d31947e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50afaea634a0357ca0186e0fcb58df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64001315254ce95ddd4b74a5efb6f8bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970488b39a694ac3274f8105a64cf5f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927df28795f6c6a921574d0cb61b96e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d6c67c60b9c57ffac6a256144f276474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8ae49bad2b0df650e68cb7692781475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dcaaaba46f9fcc1e75910d33d604f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cecff8044333d02d823e7f0d4c30e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba855ac5e0e6aa4f2334e03660f1249478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409518000abcb976eda6ada8ef5278479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8970c02955fc1a58a98aad83649cc4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aebf49f953056c4603497bbc12f67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13fe906a6bfac146d847a07098d5a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed8b764a5833133f68a492b903eab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d35de2f7671752530e396393451fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e73a1b3e486d2a1f4d27e1ba9633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf87e97469b4b1dd83e1ab83151b60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110553e25ab27d5578ba500368f55ef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3432c68862b023b9350890cbd99dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe17a52c6fb111ae35e4c84c2bdcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530581d635931279aa505f1624fbed5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ce98417cf65bbc019063327ebfd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc4dc86e793f5bbd4e031452009f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f15f29ffc0be8c842397904fdd57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d12868adbb3a417eb643f183b31f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d98f7e67e825dd03817121621d74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bf46502c63ff826daa94c08a1399496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba121c50caacb442c7502f94ccfad0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70e9be70976396b1c2f9227b746374498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e52dd3d1946bcdd8ff7f0e2bbf2db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ee8ecb68ca945fc2371f352026e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e025ebba117164d1c4432b2b98a4d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9131bc8be290e6e7c7c0806133e65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547086b72168da6bde658e4bb0c556503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1792419508ff31a84c866a53b44f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df806d1181c457090065e4d2f61398505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685db4dbff91ac1dac0f369453fc80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf1583a6400d942149502df348c2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbe4c375940c93728ce8e5a905e81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07944772e41d872cbf9c76340e15d4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e214a773b1d1a0bb7731fa0b2299510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc10152a1095883c295204a6ae11d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8ae50f223c3d7afa10e6ccee8b530512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c7366f4e54f31fe3ab8847d44efd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0b2024bf4cc4a34ef3a1714a00ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c3bd8d2854f4af960dfec0b799c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f710342d38126c11fabcbdc71eeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6871446124ab7d53fadaa89ecbc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac6a8a9fff3875262baeebbaae9ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ea249d0c265bde719fb96ae6ad41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8cf35841442da5612d5e7b91ebfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64802b45ef718a3e04c3c67b674356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a02a7fc3aef3cdaf6987308e4569e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e3943f27ee7ea3c459ea7e05fc56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59340f2309485d443f8a458c339b3053524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940705d46b16ee6b32ce1b952ff8b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b08d4aa0be63b1bcba976608e799526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fd3b8fa887fb64cc81e9c3be71ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e33ba9c9e6b465b7ae61a84b8dd880528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41d80402813801c7c4fb1673c35144529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a58360205c6da8a1b2bffec05ab943530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884c407c00a8edf2802d22704eb2d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d91b26b2e03c2bf82c677b7bd55f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3485d41415d08413ff1b1a01f71aa0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128880de1db8b28c68d8daf489e1fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b5015df9c779e1b56779145257b33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463237ca8313cd40757abd6d347bfad7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2d91a3097284fb968d599070c076537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14663a6b7bda90c531ff2e8d436779d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef090cb857f05e9a1211c3c2d5565e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f41d199dc0937ef7a1e61d6fe9f9ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a1589991af96f3c2c0ff35251e77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f9053459f2f7a0504b6c40fd8f8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ce220fa852bf52e58d21d618b253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b24db84e57375f0ac4fe2395b3b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f50f2c03e0efbf1496c837215497545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176561b57a70caa2de5716535b10be1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc436cb4103533f2c417903f85fd90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621da206c8c088522cd5aaec669c0c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c012e5a373c0c291f745533db89c46a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ecff0f9e953be3280c355fb04a23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0590cf1739b781084a8f5aa43db76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f2257b4c0f886b2d805a2a67c495552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed458ffd2855ed6d7a9c3a8d3144523553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74233569b13bf6aea6d80c87ebef9cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1a0793ba2e95e126bc53613e39351555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc28e11ba38184dff578a99748b53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d300a0c3957fc957e6d8a98413165d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acaea396d4f63d8dbc8a7714569d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b61ee3bf5286a33e807e84932dc5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0b05cee340938d9b9196469833ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a04dab9542e1495b8e0c67aee47f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca6867ae80ab96aadd30d89c6f9a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d86adf091e603978ad235c46e04a56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd29d6abe3d4e5494593104f8999399564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41254f545ecdfa71f834e69c246a5962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c218aac0cc6b0533ef2bbbdf8fa47d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8921d612eb26e953b11ac2736c80de9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6811f58be7816eec64cffa6725eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7d7fed8f55078e01f008b0df5ea7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ff38f6676455c1ca4820177aecdfa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e7ac20f004578b0452aa322db759571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7bcbb63e9fec92535e13b965cb558572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305bb5904daf8bec346785cbeeb9e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284307ce2275f577d6af91479d367e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e392b3531c67ea42f59d32e4f2eba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e7229797aec0c277cf96297c2565576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebbb4ce8cbf224d3e6afca88d1d3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431afdb6c6a7540c05720e4481aae39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635fc90e4589469d06e095e85e72b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3951ec56cb21d1f583acaf00fb116580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e4c41db6d7672dd6b450e469af9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d220f9a23059c60824f55f70b9c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd308b6216874f67e19758abf11e2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09eace1218c0048e55d7c5d242d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b3402f262f68f35c2e1e8a24665e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07c7765aba7d8051c4c3cc7920a4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a36a7a03dc73b5fd072ff20b8fcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6d024141e56fdc49d83b15c0d5323588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d201462ec1f75c0bf86d7f3865a83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed7450244be10935c4f1dc2eae4d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b9897757b4eaa169dd864c7a4498591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ed04c2324baf708dc14c4c947907592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b740d2ee12601e8eafd0c1e2c3e2e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf94dcd1e52f7ba23e35a5214d538e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746926733356efb912c2fcb161d4069595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e55f923a7f246c57b20faec7168d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6adf726bcdec157873ef875170d04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf26fb87071618733c9b2384b0dd0c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977107d1321446bda3dd05aeda3d262599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e1c9e902f28d8a3ce7c18194c483600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf135400d37942559595fbe86eef5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ebb56120971f29f4e41b6f442b342602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c347a2d904a26f12209a75c97bcf54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b69b571d41ddf6fe869172314b4b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463143d78b967c23fa8fb73e84bcba9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57627079fb2d2ecea7a8ae0f45d62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda32333dae85d3addd1d298341cb537607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babbfad06959d8e6bf7e351cc0fc0d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d758b2b154ee83e7631eff04d3f99f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eee9d24ebf99410d9561afbe9495d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603a35158237847ee40eda6bd9c45d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada49dc7c4dbb282acdd42131302c35a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498eeedac12c1c8dd01f6e4fb3467f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2fe83d7675d7b8749790098c4fc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f653425c3af2f02370df32bbee867a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0950f9305996b4ec272260fd035d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb29f04cae2b89f577d458861c0274617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37be91ff740e78d5c78c525f66753d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe80cb8900e970abb1434c841e08b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601f5c92bfbda940c4b97783942ef73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8fc00824254593592ad74b95d830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f22c607141177682f172db35531a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c2db728edb841082805e246422b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a550512a5af069c090e28579f14b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169fd5d7679582a07e5fde97c734568625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fe952ed1084f36b8d49c494adaa2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056adc5c123124d597ae0a90d07b60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a5fbc0670ab233efeadcc4ae51b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f36ee119990e8d35cb816eff17161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cca868db86b4b204e7ce6aefd21d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995aaceafe7465cc1fcbaf3fdf1e4dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab117d95a5aa717eca4d05e0b0b91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448db500cbe7b216a5f9fd042e9c2c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae7cb489e2c0c54fe9147d0e16224d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6647622b6af2a67afe4270f525c47d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb605fd3197dc7bb29ce7b9445af35e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f12ef21b452863b1e405a8e63c8f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452395be8b5e7e6bd695875c47f3322638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53bf9d38f48378dba25d0446b22032639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32727ad8a7d301520edc00a0a56024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843b053f0e8b2ff4b5c3b7b7bf3f1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588334d78caca91f0c78674b519256642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616ff8b69bd7236df7102e146780e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28ad73eb6e2510b159652db9663742644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ab4a5302d8e39c7c7cb3417d8da6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af5decfaded487ae9d5b6ebc88983646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667913a378a93105f9d07e58bef8d42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c760261cd752df1909ee04f83b6532648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc1df08e86fe8382fd874271cffde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868638a0e9f3ba000be08c58b871abf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b07aae80ce85fdd3950b6a305339d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3ab9bb23e109f787a7c284cc41ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e0460d2a768a284378e5ba4cda0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb69504bbd6af15b052318cc9f81c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377b11af1b88615b15985723efa98a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb839657b1967006c534b30a7560c463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b87b4e337fdbdd9f4dd0e7b1d979c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eaae2b7b3406d13463b71d1a38092658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551124dc8de14d6d1998f4acdd656bdb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b562b57c2402d4a526c4889e66588c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad473a84f7d5b2d1cc491d190a62af1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63d28471ff54310355fb785878509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f08e952cc188f08c7fed2373b338663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d46d8638ba20a5b36de6ed57d0855e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ca15e0577697d5020f7b80c0bd3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc076d9855d56208b5bed26370663666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ca958bac25e9ea470cf97a8798cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a330e130b268ef72b99301f2f4595668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c986615e583065b2976848abe6c9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c62fedaf0c7382a0cf1408a42c8afa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b93d158f4caa79c1d113e2781c87fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971beaf12ced37f9b408f0ab3e8fbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693921c9ed4b76c5a0b259852d80ce4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe969918644c41cc558b09ab63b1f40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d437b98342f3d73ecaee8626c8c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94ad7d325742c1bd15ef3b9bbe15c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7325f90e4c50087aebf6d41f1de6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197f82737603140463c9728deaca15678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>