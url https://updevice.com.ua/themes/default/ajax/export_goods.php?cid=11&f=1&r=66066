--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f348d85a50131c47c44671f9e298f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023699997872a7077b6b616d5d9a2712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55034e893551cf85eb684ad4bc78251c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb0d0a7be9684464a4d597022db124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935577e57719d1afa31105b07d1ef75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ac5a69f11728ac33835b2c6478cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3462b2fc1f0cb8fa1d4161b2cf3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811005123c79e44b6a0dadaa7821a0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e9cef04d0fcf0190d7dba18cef7569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77877d563395c9aaac2b48b0a387c47a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93aee747c1633f747d66417265fb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa94b03be5360d25612782c8bc2df812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53839531313e96cb0fb9b26ea985b46613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff35deb9e226920a348b7cc8e82fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab12a23cdc0070adec7e57124f0d8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f492f62aaa744d057a794a9b62e9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7759df147af7d986e501b4c6231717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042609845052c4229fac5da70912284718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff165594744cc17ca046d8f08792931c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a088e4d3893e6adefb8d6a29b0646d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a981e899c23e70c857df35ef0cae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063a3f640ec76cb7fe6d267951188b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286072a6d5b7a72eb408a59f4dc5b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe486740e0da113c76a4dd0bd28d1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854dbc71bfafb4a7d97e4e2b1dc050325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bdfce0d4d4efd33b61b8cbdacb54426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6b10a008dccb72a19319a5ec8ffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe137d6dbc8940be00f17ef221e8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0efe1bdc2378b3fa04afe1784241ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9917c9a39387de401ed8ccecb76fb2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3fc63a4474ca61d03afaf9e3c95f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de693a79dd13d42fe206a9a1d31befb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173f82eca497dc1ef38ab2ae70fe9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac5ba0e1e4620f276f857b1d2192534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeecd831c9d0e9002f308dc2368e99c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6119d6a8d1868c63044b27669683b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4674282449887573d9207cc5649237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d25c05b1ea5c5f5b5ba5a40c7370638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ff3910fdfe74a8607dbed4917f3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec39dce767f41043858a2b89d9a15140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468161a43ffbc3cae029ad2184f543a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4080a03500e5180272884a9c5e26e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4c703da0268439e699ce80927a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129ee07b86b59d590ab675556bfa6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effff2054c5a1b95cae5a50f293b1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da57c7e578c420eb885538ad41f437d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c574d4b073bf7575b2f0e8ea53d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9b3c561f7bb6af092e61c251fcf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326bb719b0c6eb6d685487adc6cf6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a15550f3818c65187134dd5d3017d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec74049f18f15920a44a8adaae2754251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d80c3e38689128bab8c2cb89efc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5df1ac6237f7d93af1b449d9eceee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ecbd1a5ee6242e388ea7153cfec5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9faeed2c8ab28433abfde6400830255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c826032e1a533b0e8838eae41425756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e5d095556accb1ee7b2fd5e0367057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a175685c4c8cdb33ef0f8b906daab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891c22972af17d40559515ddd9e3d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9b92ddccde3507f6d05ca909731c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714dcc2acfb7e6558bfec006d2c461761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735cea088085ba60d5550be33ab8b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5859537faa9194a28f2e1737ab672663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fcd2b69e754aba6d8c3123690a20e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659c1744fa1c6c47fe396f5c4d5cbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7780b3c36fae774a8c9b06fd411bf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0512bd2d62699b450edba7548d088f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52d41887e247734f0084602b3694e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff89fa041509f536d80b3d58e022b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a14ae83f34ef4b0f8a5588cdf3e56170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22be2b762d2395384b916e5c29f96071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ebb5fa773d32cbc336d186ea07fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49b96a18c00f8c59c8ffe0674b90873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad24232b085a18087d439b4994eb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd14ddf282a5a29a576a30619cdc3c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d731de34925bdf8ffa967c75d0fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c14f4f5aa06aaf024596c4447b2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087592f9f84fd5d188cbce941c76fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd887f50d4eb3faeae05dad8a6af5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f6ad42b12aac05e9cef034a7794380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac6f95ead207fd39a59a36373f837981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c948e122627c05016a812c7f50561a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58dac15052bd8e136338c1c47e8af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415695ef21f7e77d3b0039ba9821ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c1f0762a2df4463244f6f731531d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393efcecae9de11baa52caf0007a6c4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff75412b3bcf0e3e216208066f4085a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b78ab9348cda93916823d843c1e3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801980c12f55815d602ce0f26cdba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f454af3e922e45f9d34ddc3cf7e3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a4d274ae2fd3a6429688323c842891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61692875c488936e100b9497a7bd0d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b906d15d4db80cd9b66bb4e250644693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ead66025ce623323c372a451f0e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b0c6b7389ff9fb5a3d245acc135c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3e2af45a5515d980624cb20b934996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293bdc35d437064fa4672bc38b1cb1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f8e8a5a550d20fb494419a4fd24b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426aa49a09300b1031372be7a10d0cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e99a40d1fffd9c874cfed29309ad6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afd54abe2be41e6d4acfddbedcfb4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec8101e6b01d87b6791f7da66e4eb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d772644856273cfd1076191b6501103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4915909100792038bd080c03a1faac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72fcd60da15a8b4b7aaeb2b29c59a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f5d44686d7d948e79b8d92ce65a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f44b9f95331f51cfd092d256fb531107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf56ef5aa183f0654d42356c387e4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7b9be07101876dbd4d5644460fc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb6a050a2d14fa0e25c3c8da00fda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c87e608974cb48c8c2bf56969a854111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c5942f430eb4719f8cda941216b8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809638af3df2937543004fcdccd3321113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3e8418d3e42cff1f3836ee59844d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084425a41c8153bb85189903d652a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099cc3fa5a0e61d52f2364f7bf2e96a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80632fff21263695e1467241b07c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5759cfd71f0bd5c5593904da6b07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fb3eb55144c9c55aee6740898a4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668fd1c313bdc59c690618f6ab91c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c410148bc680e8ea60ef225cb09ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510924d638567d47fe7e94b99458f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4be65aaf55532e7dc7eabc9877de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6fa9b630cd89e0b173723afd2bdf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621391596818967584c29357d83da23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8e072c1082a9f69a3102785a4868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28416faf7847f697638c3838d1c92c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c4283d720d04294a14598370ef83a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f496d773e79688af1d07cf068e8c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722cda76e4df401f6a631dae543503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2a36258d5148fc125ca366d73d48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39bcb3350b652c850ad0daef86681132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d89e44ca5b47184fd8c6e16cf83795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f72f61c385e2fe99df7b682b6b9c7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126acb0b379160452df14a8cf73f95af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16826a12a41913b5ec4e749cda7f48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaae76a6a079ae2cf0cf08ba0790d59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa0f167104ae801d5778aaf448587c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da12aa06a962556d7997456098597a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa9523713378182759e2d5a2d18c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1063a8ccd978ee3423a7154791eb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88ff8839ada681e24986b0a125c50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57584742007a09d64a820c90fe0b5d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82191a6388e5aea830c8683f283ea0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80f79b7174743116dc387554abd0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e231135ab42b2fef67872459897940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ffa0ab99521486d8e2c4f86ed9b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125ef3b64f280cc7ae52f3d225c1c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9245e437d50c6cd047d97f5408222149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b89e8808fe087afa59acec3e8503b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad82569e2ff7e55c0d88d95aa7b697151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24449878678e4c75854c47d1558b42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fff98c44009f4ce0664d563deb842153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1059912d884c1a164d8bc828accf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b867deb181d96e25f00a0d7fc700fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e935339da33ee52564160871b8bd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e562d81faead209b0b7188a962c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb1d56c6fd2c9e7de9af3d08b68b8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e078d8ec4032afd4e3790104189a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c721811a3b62de3ddcd9cbbc215c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362c1bd8d4fb5598143a2b2847947e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165dfa01ad64a6979c0381e0c20bcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a957d8197e7aecd3df96614bd94c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d378ed02fad16bad30b740b0ecd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219ccd36f5343dfd9d875d6f6e311bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423194a8cbed8fc043201d196913ecf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47275ce655f89cc536ce72b109869bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb5c64d332a0da3f94a48067cf9e10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a247573823c449e27fd0b9ab3d229169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699c695214e5caacc4149cf3b555f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03aff7f60854935e93062faf6f4f3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6459bf1208df28600839dde436f7146172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912aec5896ee29fad662440922a0640173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffdcdb6e9ce6d2f8e47bbb59c83e03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b27248779973647f3a8c5031cfa96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfbd2d6d95ebbd16c05908f7288679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c867753e3bd2310563ebb52ec861a4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454a6da4152f02ff7d2936d6a50dc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c1ddea02b185052fe5e7f8020f2a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2473454eb646725d4793a915f2b00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de688dc4d9d22d596215765486a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16931d4da7f4d57dd7fe21d122c176d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca558bdcc70ebfa2d13bbe0f524d2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501df0c9b92bc24fddebd06d74c3b04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8cfbe2edd6adfcd7761f6874714ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1b8a2ef296eec46193a2a4797e39d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b03fdf4c85118c139bc8631ba2ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c96bcd6ba2cc4b27fa0160e695ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f586411385f76b3389793d627dc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2a659e39d80f3a8fc928ba44bfad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303149c39e264664111de313aca3bd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d554cfba82ac7e4dbe7144a22b4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325f1ee34c5f3108cfb4e08a77c271c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987b63e4db37d3623b0b0578c4f0ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc547875ea0d19f805305dcfce591c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ea4b287fdda3afbc52c07ce587b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17877afc4155575716c9e41adef984197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc6905f25af396aac87769a4eb75d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5b41360a2ecb72a77d5c6dde4b21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe89bc7ff1789d2268e19dae59d9bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b600a5277d99411bd71c01cb4d245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcbad5f725a9d3ecb7c826d8aea218202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db5e8fe50ef3301d867a51606fea8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5062e7006d5f0495e46c36e15fa13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2966ac44a6f55135dbe91bf9d378624205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1673607925ad3cd51d838d7b6beb6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0107bb7f84aa9fe74cb7e83a071d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece07d3c25cc0077fd9287e1a1de378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeb7b1ac4ab9ed70d6b58f4a046300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeab6f1e3d14ab6c7157204e5ab7ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a115c0052ed6029b9a62f7a068858211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e75ee75809d1ae4b6f9c263671872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52501ac3a8be6be277da405c896789213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159ef3229277992cf0b50b0f0569e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c78aa6b0f6a7e3470db7c3b25961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed334d7bc528f2ff7beea95ecf117d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78a9871d2648c570b9a8e6c2015d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a311872cf0dfdbd15438674485d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029e853e99ec91c948d963bc3a334d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a5e382d9244f69e97c2c9f077c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b71bdd00e26d299f048b2d58e0171221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32ada29a02181f5d14a542175d695222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584371751bce173ddfc87aa0523f160c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390cb23cd0a4ea8a25ee588534e49c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b347b6c6cbc4dd50c531da9cd364b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b922ccfdda8472701085cd325d5827226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea520c56c8ae812dc29cb842634f23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252466afaab3803965f9cadbfe23dd8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1570bab7ed0e390ef07a34893add229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7231cd9618797652cb07c5eb605d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729fe9528e79d8c1f46afebaf602473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54936bb5b43fb8459ffb1f557237d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f901b27a8dadd47851cbdcf33c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17a5ec7aa526715661186fd0c02aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7738906304f577a5c5e3e27fae17f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20c0799c2531ba73cf6aa84d07440c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fa63a6508e62f9e2dd8b664c6675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5eae286dc533af27cd33aab7de553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb2ac5ec2de473c276157d75a2c113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d71ea484db0200bcce24a0cc22af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9617891fc764008aad3a07596d7caf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a722e78593d0c12374274cc889e11d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c776b749f753bd3251f216a3dbd05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c5bd3a0b920eff63677402950475244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e95c203e5625796105bd91feb6e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b1185718bcc8da0835afc5d7413d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadea00a3e3ccb30cfb4cb5524f22de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67f68572c8ea7e35cd1935709e66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914b3ff1707d7fcfde0935f4d423ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eddd62250fff6b5ef8ec9e1c5b014a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8774b9b11e05c4b63ee585aff1c259a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff3abd6a35961a7d48858ae997a26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa69f3a701da567e97516dfcadb5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de8549285242398107060718c8044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2f2b6f160980b5843ae34fd9c669c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a212a3fbb22a88943c21955cfb3551256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a62cce5c3905afb13b6559011cb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d80c22eca631a79ba4ca320c553fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399122c459e1a16692108cc2212a3f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1ad223a32da26ff7e35a9a8f1b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c61579feade5f98447fdbdbdc4b8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d4a1a3e674b94fbc48fa068d65cf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c1eee5863f657c8795acccbc3ea5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91317715c932d70d1c5a148e2eabcf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8a0de91beca80923a4f0bcf6b671265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d3ba8a4d064e6c82ac36f819856a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585e8cc1e95f91de42c8b6d1283ba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072adae8808a1df9ea54c7b6b6804c25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526e8201379ad2c0444aafe3074a17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d1d375ff3f71a6ad58a282d20eda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0867606ea0bc34fe735c7dfa30649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a87989fb61f601a9dac0a8a2d018272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884e5edc727daaee5630737289921b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b902828dc7d023a0f1bd7b77b7f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c20fa0ee9250c8dac1176b09ba8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017b9a5aadc2073eb6da33682df8a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb9a27e1b60149119f94a1db656b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e52886b7be51f262f2b99b482811f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e989199239bd45dbd437e5db65605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65cb277a477d14a25486d6d52398c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227e46fcd6b50690a2dcea15ed0555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc201817b5f8c82d587c885ea191de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173556cbb0d0bd7bf266d4ce1b63061283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa269423b2aead0bfb5a09b533f1d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e7110abb5865f44daf59633b6091285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a12c035b955348e6aa73f8516a2104286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55af9057dd2a1d9679afd7a2046abb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9971d1a6b719f15aa5331d63a896288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cea7c952a24c1b03a9d28c9274bb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7e2b23fe723ccf26b8f5afbdbc3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9dbded50a9d98b3ddd90dc7a6bf99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f27229766a245761f2a1949402bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c44ddcb39c5023678681b787393d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e5904ab5666e915ed315a24b5f7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf05ced305cde07289ce4d723e6974295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c83034f9295c7f4522b4c8ef8b49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2606d92feb5e977b548007dd7aa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4e76642e4d275fc70122b694237c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69c641363c53ffebb6c33ec0e429b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e049f5ed389159d25b58e5d75e0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f7d774214d2fec0e85c1e434f67b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edae79dc3c05cbf6d884f8dc648f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d6ca2a4d222f31bbb24ba51dc2f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40eb1f82f791b965bc32e21cacc5d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455afd03f315b6c3e7361d195ee5a2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9355b970d1a2e4da7b76daad1037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159d09df3d25049b26620abe8f9e20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c19b03487e647bff0693cf2c5d6e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed46d3a99160bfa2f566bc0feca8f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7455cf2b8a2363584fcada716216310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc3f209ec6b9b8bb75aa044d4fb68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cb032cf2aafdb516dc108b0f3eb80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5916d21ebce129cc8a002e02090692313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe12e016c3cb546c1287e0c315a010314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9bc9c21fee9d14d57d4d229a5a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692129d77a748c5d0c165c71db4038316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786954463e06483132d06d19f5e9e788317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cac4e70e78d3516c4568be54a88f3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283b05a5988a879f0fbafce6f0f5b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d27550408bb1dd2244255d88bc4d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cefd97dde10232b6dfb42cdb6984f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6774bdbfdcd7eb3e4de1a5e615900322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa107dd44d0b2e084079176c9f535e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3305b93b2d80b7099c666d537050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f32094cc35a96f514a49e5b86b812b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3f26f9fda8d4b747789f1444b600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ec2bb161e805ac74cc52d10ea53a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ad8277a864a26bb1647653518bb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944832590b1a0fb71a43d08265d1d7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f583dad2045ba02b5cd8c81b1f17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f4373eb78fec02f5e8d7a2a0f494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ce2540dcbd1576932b898d8f03ac8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7c058aeb1a072cdb19864e1c356b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391e18e11038885aece3ad02d72f89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6240c62108dd8dbfaa2e022fc474e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26c0fe01c6e9a7c3576ffbf31ae879336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab2099407fddbab640835a877d8e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc269cbf51df111f33e0b558b36f429338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3a58c2a89c86bffa7a55c6455f6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99aeedd3c29762ecd50aa3592263cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d851acc07f0193ce224cc5b3c366341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcadd2ab3d3e272247fc96a58893e41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99bb196adea380722af90bb6f56efb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892f94e4badd638a08054b3f9b3d7b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b5f9b7ba03fd44d02b7def3decf49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0d6f70866d8d2e3efd43e05310f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d946532021396bbe84b8e0591675347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c54ff3d0029140ea9b62bb1f96fb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dacab7736a6032e82db596a203a3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8027ff9f7635f5e643d577ee4821350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57046c37ff0345ff29cfe6744141ce7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f6cdb21553244c56057c6d1fe490352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fa14315df30d6aeddbcb7c5c0ef0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae5cdff759cef8de4c8f46e246440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230866eacab2fa30899d904fb9ccf1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf26c3fc38d1901da1e8f265e10a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f032865744098eb25b5517c09d90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95597d5d81b0c34f2039ce6d7e6358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a793460f6ab5b39400687d2660fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b059460b42b6d819207a1253a5ff43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ed2c2a0097ff282e7fcd0f187459361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205a224ed4db7dc9929dd8666e57c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196dc3197ecefa92d2d0e7d0b5a3a9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a2be6d3d4fcb924595966ed351d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065ae068c0d68b91ca15a578d93b81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2e46bbc6bb6f20a0d43dd6a6a4d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e48685366f420a4895fe09359a5b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766322bdc139f935c57e8132cd5de9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bffacad7950ea6511350807cb4af4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b964875b1f384499dcfe8bedc7882f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba2a8570de1d27a9f5768c87758088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad12be75f2ea6d2c665e294cce4381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b66bf48d30594ca01a51ab938e9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7363c007d0995c170e7cf20483429374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778739f5ce34a7e3fe6591a94183c2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd067e83948bc4edc61719fedd59b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3c00097db3eec420698e7c725ec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d41122aa028f1ef75c6d572c02779378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1db87376893675e5497ddf874a748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ef0095e46a89c8b3a99ba8450588380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1466cbd8933a213190644674c70f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc5b1bd57a079ce1b3b0fe314c7b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c437d0638e496c72d4238baca325d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f66243494ad81fae108308f65eba9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c7a571059b213eccecda5179d9b20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ced7c269309a97f490adf5c68fb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff86d34115e3a6877b251f0c734bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1056201cae05b1d5b16b7c250185b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114e0ca8b183eacb6231afff0929ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b7f76ded6f32503df336d7e39f1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1178a88a38e845bcf8ba38286ebfae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3d9c8be365734e9d62f6be562439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ac0a7de1568c8d78ccf714dca339393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8add8bfa02dbc3742cc61cb23031394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a8dffdcff846ddf4c830798ab3a2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c553c963856bef8da7bdfb09aa99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac9dba7f78695e611e99dbc7c2d4a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f46b2f59a81b365b70a71cb4d35e5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f747a89fe7936d520f49d51470c103d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884eb2ceef3d203d32b6066b87f59b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec325eb80e185fc866630b29796aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788675cd349a00bb25f6f8ac60968c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3de8b9c6b417ee5ed7d1abe4eebf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a385274d91ceb391fdcc036f5372c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae6b8d5881aa590970b75d7cd0554405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a253cf893244cf6a59543195c064fa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b13708dad99af77f0507067544020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5258193167fb0c3336ad9146eb499408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d318a3d4245ed0b9946e15dab89db29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc855840da5d937ecd3031b7015cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81559c4628cb8dddd6cf8cd281ff31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a98b927fb3fe155adf474a0633e65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d37a43df293d7e5e82d6b74d804d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697925d05743712e2efada25a39e92ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea7952d468e47c0cfed3e56b39165415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64816fe59b8b00aaedd480cb44eaa30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223f496a89e8dff6dde3741524778e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564268c0e6d5a7a9b7f9f1d312b25ad0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f713e3462909fc4eb99c7c02fc81a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2c26d183612f436c8bcc68ae232c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25abe31291b6f2100444ddd635208421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146adca5e052e722a72201697bbf05f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4c1a05e4bf95109c34ce4b75891e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f621df11bf9d8d26668a06af4afd87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17cfaf58927c913c5036b64747a4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f370406ae549473f6658dbfcc7a017426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4cd74c66507dedd22bcf3d012e63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c72e534ef416ee9acfe4ccfe221e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c28aa7676785718a04127d7f8ca82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6cb744929a1abb8776e4e3c3743fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b722661e25c4ed0f42b1fa324f956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b256a16b8278c10eed9f9324d1c4cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbddadd53143213bd91de9cfa365659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098752266646e0d8420ea18e4eedb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0bdc1e9a13aa921a128deda807be2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4fc97a45b6b5433f9b857617efee6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b37da9ea923e164aa4f40f4f1d5ec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18682dad8a1aedfb1104d663f34b03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd80e5a6d9b653439ab1414b1b268cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea4e12408af34ae02961dc8143d09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b217aa99705fadb5241671fbc6c0ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81eba1db1d5d6e9dc4fbbbebfcc0d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bcafbbf15a09f00faae9e5b5f0c5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef28e6f18b21bc1ad57904d65ae6f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273bb16c7e28a2d2095cc50e47a2cff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176163f850e31c765e642064c93d7512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5cd03fdcacd8ee1c10df7034662bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9b490bd803e1b6f6723ac882d57d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f35bb43e433bca7eaa554b87cea8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a3bef2558097a0ae4dce9abe79119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db530ca1a805020a5398047e49f59d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee25196d49ada52c9a5306f2b2635452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e337687a832628273f90a24925c06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536a7b24cefa92ced7409e058e1699454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852ea43240e96da87c98d7fab97a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75ed6bf865e69c44af0a101b41772456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e78a1d771fd024a0ce6f5c869d86f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ddc57fe44d4cc6b9aa74c33cd39f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a50037a3df2023e750fad401dcc80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ae94e19af84132cf5e673981cafb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d88706350d328643d7a592f8404e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba18e9bbd0849760cca761d91062dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c995549e39e28e74f41276c9aff95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6a2d5ead3decccc32fd85ba4025c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0f9800a690529a89103b35d918a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adcaa1092985bf2ce4246da642fb26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a1af94a25b106d8346d1f472ca05c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4802ed716ac5397f47b27ad46c0d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb89e4ae435c42bfd2fe25bf49455f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46e35b77a7d1da4c366e8e829f252470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e000c4c0e81f51215ad7ef1f7b528e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2d22b3ac436dcfd194eabfba9f2b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cff6312b2f0ba27e8249b338ef3cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058dc7d958c03bad03b54815a3ceef7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961c7e03214bcd3d40acce82a9b391475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad58e11601abb1e6065d0f9d9e0dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99905a1b3cb5bc65181f7b7d64a360477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514cfd403c89e3d5a8b18f39a5af01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a8406b635f3b9854600732aaaab0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa80c6b375ff7a7390526cf7b4d54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b8017a88ed5d01cc36e4222900b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff8f01024c38bc5a2ad9c8d8fccab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13026ef7457cd5784d9f98ec0158b7ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e7d9245c75635fda647a5726e3db4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d873405f68fcde24a1ba80c274e93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719fd851dc951d540299617a70b3e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6cd77b88c21dd3a8590296bfe56c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44d30d5df26e2614bd13ec603f152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca019094ef21eb3fba69e387c5a619b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c16730cc34ed8ecc306f2a84deb665490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cbe883b1a159f9e8ceae27ac7d26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a256bce1f9eed1d3555d3c580070f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8fcad354eac6ddca3c489f0fe3ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a078b9db74cf93efafa823e9f350494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a28742098e9fb48ba0e63ee2e05445495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e34bc52fc6e1aa264d8d446e6f91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e7ff66801ff9883913bf95d13f1b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a180978863c6eb5d100440b934eab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca48ee57c7846d6462893a4e1a479499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f07deaf3e6eda212a45fd0f75f7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb9c501c495b701148ef55a428ee0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70f9348dc2812f15785ad42801984502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02f3886eaf615cf1a4815209d64678503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f685d94b15b72714d5e5972c5d37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e65aa166390c98897c11cb4c9149505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb90ab08618d7a4899b74acbf7dc81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1f45e953c142f84ddae4e6bf99c3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fd999b4bef721f3042c22b2bafec3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e96a2420feaa684a2feb799aaa578a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccb07958cd571c89c00a8374bb46b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf9fb5513e77b95046c6f9fd87d65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c95529db3be434afc9dd90ada6c02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476012ca6ad0b335283cddf7386b6715513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca34958180fb839063ecec061792e1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c043470d19e672339485133cedf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569658327c54630dadb79cb8efc0ebe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd58a4ad798ca0ab5e9d1809410808517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f6deb412918e54d7946c0a991f99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ebdd8dddbc38d7ba39a0326cc1763519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c1880f19bf16ba8367e60be4e27e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0701a7e8ab54e3b33ab2c8f9b671a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539dd2a460058e37ce20459b30e338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c835dad6936268ef0b18878f49f236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd544f7d3899af09c05ad32e5a93e51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891536433432b96d625d20f19146505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b3b43bee02de5621bd7889a589ddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf842d29de5fad8e8f597df278187e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0a00b3138685c3e3f7a35ae8dbf2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7887a9a35c6e388ff8b7f19a181695529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d05618ac6d639e0b6751f1ab0a3c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811c475f6dac19c31967514581113d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb98f95be835c3f1a79157843432b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f61f875a0a8b0da1da607adf112d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a609cd17296d6a2e87a1d0c9c1055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3880592ce7318561079f42f52ac32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072b96896a2ba7e0b9d008533e7569536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97f07c7c5c2aa8049eae06a83aae6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d67e5f6790d9c8eb771d9f14b958a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52f36ee37246804378a93353f9dc5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbafcd98c10f9ebc089e95b570e2e63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56743e111859beace4e8e89c2ff0e47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a6ccc6f0542bcf21c418b4548229542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027340f6577ca0faad7364ce8341ed6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f8acd1b26898f8cd44e80758b3c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624cee2d0b5966f5eb878dfdb62bca3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e86244e960f7588d97adb7dcc0b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105cd621c916a43ffa5287d3c6e1f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a376ccbbd55bdc6ca5de6178e8be10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a233cecb6e310cfd9af513cc98d61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec8e74124005ba2537098740e2f36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ca28e3deac870996c023903f7e6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e1f1ec24a1719b200c72d6aca941552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846903a33c089874ac51c560fa95a721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f717cc4922b88e3dd4da00db380bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd55d744b0a398b62da1f30b39c37d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82757cc86838745a911730490f18925556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98e2de0b687bec6cfc7d918bb4617b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7774fcdfb0e21a3d2df4cc28ca4ff4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa732740938cb49a907ddd5eee004a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe35db8b359b8bb5b8bb763916e453560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d99c93afe4974aa39563cc725e1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d4612a2599f3870eb4da42fd6826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486df642239a3d90fa83a91a7e34f1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc42d15710b1e815ab8ecd6491281a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448fec3815ff29819a1bf2c31c551c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803111e722286089e0d8828c2fcd6795566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7c8828174ac9b60e57633fc0ad1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2715b6ae3fecd48c54757c8968919e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36297563d9b35eb6cb55d7131430e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8827588ceadcdd498851a17ad86af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656262462a56981a8908d6da773f923b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f9d33ef7d08adca597acbc5e8fa67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a78e90a656f69e7fb97590c13d2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1db1760aaa0bbbf4d8d9aeda407f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcfe0c9ec1e34b501eae73b4a3f712575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97877f622f13567ca09066552020ec24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24723115b0cb11f514796d34138738577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f7dedaa5b6e41e8f29f9b03c06ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f784814620b52d2f6c7bd5b77e4318579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b8b32bf4c229afa6c394acad4c38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b2b6d8a364b521972d9f816b59ad6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f5a4d97e1a7cec19f8e740ca6f32b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad1dd93614ff3b31831bacd92816e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710525bfe7c644e1a063b31c03fce7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94982e8387723535a97f9d33bbedc60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4711bbcba6a0435ad400fb43c9da14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f4d8eaa56cc5474fb76ff8e31fe5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1f4be1669845359084d5d1efd0f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7b17627baeb8c5db91efd3e3530a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a9dc55cd2bb712942542f81ce1bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f06e2629ed79ecc9074704c6d5d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e15bc1a6eb821dc0e736270098f7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f520d6018973b706a3e697582a0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ebe6afa4f7e100e308d5e4573cc46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154255a3376fe9b1143a75bfa4743b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b0b17ddceace8a1df3f0e17799d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d53172f40fed80e86f2a507779109597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a3692f3f889890fe8427683d7c0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa17af5a8f10382fd7fa17c0be49b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e6d7b832559aa763a062116501a3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2af0faea88c969070af8627a9c03b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab8120d9b053a48975bfa6eaa4b53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903387e65b8e484696a4a130b443824603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4db3309bde64a8c72a3e8fa7a4df46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63caf000361f2fc074f8dab939f07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5d40cce2e1c8993ae1bb8fe4f71b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e28c8d3f2d8499f4c8e3fbe8f086fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f66cd0761fab0685a7ce6809ad2bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ff55fc1e88ee7ec5f10af62d3f78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad02e508db6dea47dbceb0115b274610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe818b27d18b8f8c64988a628b55914611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428edb8cad273d595cf8899292913d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ca9e8ea5c9529ac3ee72ea5aa5f8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033428bdd036a9e2c260d387cff0f4f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699b4ba1035bd5af3806c51085fec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e367378935fcb6b39067bc3e951986616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21808b993984a74dd905332539a4698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d7ef04fcdf95e7c7cf61a27e1be1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475a3a38a2c4cb4ce1c2be4737a494c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477f92ad753d9ad2140d436eee7cb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed9611f97e8f0a76390de64a534e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bd4031ffb61eb47eccb59777bee5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360176eaa266f884c33ec0184e7479aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58187cf9de5f8310696f55fefde5a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960037886a569281aedecf597dfaa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6676a65b32c1cd26deb0da41b7428626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6b06e4391ed2f25d266f159516de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ae701181aeb542c9c4458db38fd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aa6eb44850095d58153261b1304e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27abf97a99c7e8b7ebb4f09ab5c14f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5d5c308a6dd836cd593b5ea3acee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e26340dc2143043e055fb7fe9643e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7bbc4d12432b381fcf57bfb740e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc6a773d544e85d45b4ddcd4c9b72c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c1cbacea1941d11f8a116082cd0fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3494bf69a312a7e8ac8325a11b6dc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5295dbf5bbb527c2d0069c889c2eb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4f351d76d1db5945ba06db156aff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17a730b80e091fd917cd4819a74eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccf174c19fe750b4c51ea99a93acc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d2e579be59f450b70e34c08e6cf1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e06234a407185322ac6d0a730a905b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064465f05e27f3e53ef7bba58d590ddc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e5e15f6da23792f02ccbc09b0b0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5a8906f2ccb4d9394785a66bde05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae75f58782a48b846da76dd053e05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a03090032ee125c76fa3941d5d229647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb97b928437d7fc0dc730a0744d494648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e3b6e53b589069a417e6774691a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c4f981be9bb3b8a30b8b8dc15747650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1a5849f7cf83088d557baf8b53f52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c61b3695f707cc17553cb9062afb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad1c4966d67edc3c3d8c444cfe6bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b78f4a67a60738b6b6a4799fb492654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd25d9ef4f2ffb863cd54b43f4890a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f65afa458078c2bd8040cd787a96e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035526d8dcd8bbac2c865e7b3b48dbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9231cd01a06391d1364862e9d5ebb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc8321a32db399755544ecd1be904659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c1558578142397e14ee5077b3dea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a4ab9b8c3a11a5bd09254cc97606f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4320708f010c88d19b6f2df01e2554662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc36b48c0e797d8329866fee9d9ebf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e322923adbd19e54a89f72815e1ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ca9813b425914f5314c3e92a5fa3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4227f60c0256b9d4c94c2404a17b07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5d67111354f5200be28a80592035667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f12d696c1a03e089ba02b6ba73ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1c93c04ea0a9163fdce5a043727e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9fc33596721f13b73b8d3b19d6ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188952bd4dcd235dfb3fe9b12d44c8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a91364b0266ec60295ae76a6c52f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e1dc58799df5e3124147b49536a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a42b27df75b30646bd368bd2ad10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6cf4324f95f896157e565eeea40d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a409f2ec804397b8cb2cf1d41b3f62a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef71074ec597c85cf2d8879de032f2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfe27acb3495b509163d91ce44249678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf09f49be310ae0a6087f6f0893cb5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a838f7d7e2bea216fc1ef42c88e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf69a90724dd7b6b46cc07c31334ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1c3bdcfc73bee4ce618be61906ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9da561b0044d6e30c4170b3c02e64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432410b6fbb4a0529ea014d93384ae9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52155e13a2f4b2dc8c6e6b48589cd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419669dd88b53c52aab98a781168919f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259fa01ff1f5d96803a56755ba649bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1388bf9ea70ca8f5698123e39764c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d34b69ca07eb27172ec0863d8917689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4003d11240ee9d92e3319dd9b8166690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710146c8cb80e32493342e5936b0d455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296653c3c5cb81cb082ab614a3e44bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05e43e81795bbe6e3cab4fa2d9e92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3bc26f856d90fccee18e4d7581088694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7b002e8b46a192affef3f2430a6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9f9db2bec4df04f8c38b9362d980696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8544408a549b29da18d88c5a194df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6a636785273d8ed925524eb82aaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051162366f28ad5639c2b12f0b3fb862699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fab072ab78888435b2ed54cf44c59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447adfd109868125815edfcb537a391701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94c1271a9ce57f5ab18ae9ea5873d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a69112fff43bae4dedcd9184c7ad49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480454a456f4689e6567748e4963c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474019f9f35204032d5cda9219d872a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e2544080d99dac034c1237e5f30e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cd557378dc14cec4735a218ee657707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56861b2a79906111f9547a009ea06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b0b3764d14fffaffec31a12ad338709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023170b920b0fc00218778597aeae0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26cafd1264153ac304b41952bc50d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460d1df065e95683396b702bb1fcc7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dda5e64b90f986a547d76cd5fd3451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477e08b83e0970d3beb7d406b8d48d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97b3c400df75f8c977ae628bd7ef93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc6eab0b5d517c816f3b9d190b39994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1376336a5445597bf9001c7ec408a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf2e4be226accdec7270083caa2e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8c14c59a8ee82d333cc91979ceca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95721cbaba459760da9f66448fa7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d91a9c1eedc35df658bc023353409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d02f8bdeac250ca062470752b62bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296214a6f9c61a5392d1801c71c5214f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f021162606c48ca3086c6d6b5fdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709e25a40274ba73927465c860868f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d331801f4221de73c68c75511050d5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5efbb3b395539f47c2f923b1d65d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280bda18041c290e1088ea892e16bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b0ba2f6be7aac824a20c40eee32f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe72d7f7f6617e220bd2c915de4a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b245ed3ffbe1bf4d4750f788a105c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9378334eb33adb85b686619ebc4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a55e8ba3ecce53e0b62c209ac92b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a54de43ad2c56f33474ca445cb38822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30504a4a65c1c073d134b3b3fe78861d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc461c2024dcd5208d1b9dd993930724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49547dda6c59141f7c397dd8261b1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08620b5ecc9e4027819d8ba80f3550426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d465f9021d066ee09b6a09d2a3d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59215d90b17a95e3538d491d136d616a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74581dcaf87a4f2e26df4b04465e4c8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2e34e8389d00a1a4f76d4e9afaaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49f4dbd787e014aca2b63a2fde3bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca21c373bf0e66c29a5ceb6be0f37632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbee1884f15f880d563319e3aa065d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b7f34488dfaa4ffaba6fe20d4bc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662905cd00539a5e9d2533b2bfa7757b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecda750f6f58472df7a83627d1755136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8787d5020032550e01a5aff77b326b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde1704c67260bed7bf7b5032d877db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7f594097657836bcb0cd5effcee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966195363833e547693b571c1e100a7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f958b885096d1bbc9303f3e5ac2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934781c8f82d228619b6d09ecf28ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc9ab105d6ff465631f147a3edd7fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b9c0e287d53eb4bccfa8bcd10683b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3129a707d9877fa870f47be1dcb4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9a20baaa81552b7852476b3cab7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b834bac452c8b0e77c6c66d0ef2d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c55501a6780270dca17c6b9d22d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98655c6f558314227a6785c1af4b8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8935decd43a46f72c79ac4e719831850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dcf76920be23af8ac202879215df251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43928e8f32e74988f49cd8094e92c76c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27b4c18b59fb463c10d97e60619bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72fecf182b586c5252709a178f21954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7c7479d4aade29fe066eadc65d7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ce0b59c9a42940572130bf1bf49156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d1a78bf639cb75897bf54fe07d9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b40978c85e078fe9cedcdbff038958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73f0e461eacc9ecbaac5214e514dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefed9e8a106ec624373feffa76d71160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5edfbc6e741f9abe0a3c5eb8f97cc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd509c11d7a2d61455fba5d4f977a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6464340b5f5ba5688afb106e383963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1ba102e87f1dac543891fffa34ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eec5ceabf4bbf2c62ec2b48603061665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db45bd740b585f706a9a23d7dfa1f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffdd0f541cee301c32d4bf1f9173a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60edf09d0be89c558e436f29abc0e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1de7c9138770f47a46a9562725d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779310dd64a7c1d074fe9d48fd00aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705213224909efc12f98370c248308b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb819ea961b590cc71706e4b3612972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c620829cff2bb51e41d456375a0f4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d7677650e152417f2eb80f3f121f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9637b3bfbbf0bbb12d25d9bdebd82f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b868758be79ef2206b5d432bde5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be80bf123be0878eea62ab8014802277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90d2107627ff04d88efa6d7657f6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bfa37167a366775b36266bb2ae7f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1c6b620617f6531fd5ec5f987234380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b8b1fa5d88f2c7050c9cb68b9e5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e9a17f86ca922f538a3a17bfa5f1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdadc7d2af4e1b678d2b5cc6776fe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943dbbb2abc374471624fdf92fea33c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e4de2efa0069038720e8779a79f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b98d69bff3867ca97dfb62754d9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d986c2facd26697c51e9393360fbcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19447b043b8c71540986c740f597a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a0f17415cbec3d8a0604da6acc5e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04e80360cd8a4bfedbf39686b7d4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020442ecad69a7dd5098afc7b5e4dd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e0650425f6fe95253cd96353b05092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34549840ae7918d3df0a02ff5004ae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e4302cb20334768b0d05fa34281b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580e9f95c23f03d58a75f5e556e30395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5283640a6882cf22349c9a2b1ec2c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4199bb152f2c733765cb167568335597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66869714f7020fdd7804104a916fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a714a4cd41138c33ef71548a85fda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188d0f291232891997f1e4ad7d588c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a970140220aec6184860e3228a5ab3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a476eb0a647fa445f9b4a50e39fc054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44696d7aed0987a7a57a5d32f84e07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5718594bc9c7a654d014f339e209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5a0a0a52e67b160ff59cd9f18f18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2194dd229488b7efe11098d777e12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d97c1a4eb3f2c1c6c792aba6a268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eaa1078785e4914761d50c5026034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad04aa9ed005cf01f58b1539bb66a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb280b8e9c51f3f122c0e30aa5eb88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb8aa3e34fc6bccac27e7383c3822111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dcd09d0cb24506a05997f621d3c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a984fbe84f666f8812f6c3b6f5887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687dc2ccb2ce1c6ae3df68f78e183b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bdabb1dff30b175d83349eb085c65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87118916a7a6c29e148dd4b004ebcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25572d123d16779bb42a26f9f1bfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e8aa74e3ffd7164f1b2e5dbf14212118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff8d51b52d10ab87b1552bdcc37116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80769d737fd74cacbe7b1bfafa2c0c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d0c971bd4b268eb77170a9c1535e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119595ed1567c0af7420bce86b55527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec108bbb26a69c266deb9c88a53023123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a1acf24d399d33e1a7b3848c1450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe15406ca3c02c3975a541c059b67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd837245ab53f52cc648589fa5d85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc950e812b86ef0bcd2652b6cd8219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37851c6f48bd9d7ba9ca8250ce9406b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbe4790631e5c6af3069ca35baec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283686d528975b7c41d7a14e29ccfe5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d120b411d0b565f7dc665e54e889131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e489b26d0532160de6a77735d034132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342ff6c82f1bbc6755c8a25b8e9c39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa442fb80f7785b6252dcafd7c899f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643c6653b9c5cd0f9738a9bf6394e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4daf35313f1cada6996faa85f64acd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71fd0fe2750c39991bf3ea1917ceae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1029df658f916c9c7dd46076dfa1fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93400eca13ed560e0532c7a22e67547139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b3d4feef7ba34bd76bd93de9a7b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af1d06172bc2735bee9c34bc46da2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8c9ecb92a260076644074f594f54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d551740f638e9f8c3d80795d7bc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae77432ccbdbd4b41738432112fea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6e8203b7139dcec34b8ba9d04724145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a306981959e708367479d6cdf34dd85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd743ead89dc98602c482599c099c41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eef763f4f482e57a4f1098eaf9729148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3d98935e260611c39c0976cb7ed2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339fec20a1d7b1daee19351a9052f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d30352dbcb76599dc20f12ff987e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d193c7a4509fc449da0683f6f4fd19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3455289b82bc7d458af1687a543d8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944766d738a7e6d39ce5228c560f2bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f5b1fd99506c7a70a78035343f6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57d70aa0f71f084f27a8f0435baa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976047697d3bd4f023501e7fb34282b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a1472543490988f6edb1953f755cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb2bfffa9f99d44a68fa89520812fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a328d9b528a925c4d7f6834438c94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7912aca66ae1af5147aa8eaffb0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1be3765d87c0914a1c8ebacd32da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf1ccdce59918e049c7a618f29c8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4589f418b1c7577694c84336324ed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce803a4bb1cc1e06713aab1c9ae33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a98e180af0528945a265fa3fb689d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc7c71803acdea8a3c8f0c9d48f34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce941e5db6c96ce0e65d9daf73a6af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10e047b88d24c5bcd2b87ebf37e24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1708007a5b1c36959bab8963a70ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1133144e344a6924333c69b966d8b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515477757567a7592c515bc03296c54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8129a134c73697ad114ea69da209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5cdf5bea93f420641ffa17fd8ea8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eaa3a38dd5d775a9de1d19927145d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6767e9cfe74e79e9c009373cb86a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf321a0296b4c3f577d1461e4d175f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b472cfe0d414168202c5270164f3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec51c64faeb6d641b945a4d2466af0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1b51e55cab43c8410e906f95dfd42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f08a555b481e34c1169e0323f6ca3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7da901a602e680f5d6e2e1e1dc18d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117aa3147673dcf6e843c14a4311583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab6ab7767906af852e0785e4db837184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553475aa0ec88c6bc6dea32ee11c8db6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9bd9c78b5bfbe6130921a62be0bd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944631255590349390915766a382902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a420ff0eab3e5de6c91dfc3ebc5ff4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037663b899f5de2ff16fc29f69988884189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fcea5446c4b28386e583b6a12e53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da30607cba43c6c5473e90ecc52dcf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8f5e0ead1e618a8245c91d92784e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc8434432a981d4b06a7612ff7e11b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b5fac953c5df352967096184c865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebc89ec596260afcfbd4b40a42934195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de7a744e759194f898ca6cd8838d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eaeb33dada42d651c5d1b3aba6d27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d3a3662abd22d0d9cefd37200986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19680121c5a588990c426a181fcb08c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57b6c8cae0a271715f3a4e7def5fb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12417621c85c60639bf056253f7face201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec17302de5fa125125bb8e4e75f25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa43596b234136d53deb109f620858203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c958d54bb8d3e321ff8fceb50ba0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0964168b668f6ce93145cdd0d7f73a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5c48852e8c98fd951ab3c9c81f4fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786734adf7ec7d7cc8ad48bc4aa10bb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69872883b3891e9de832d5b8b3e4812f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15acc96273c544c539271f896afcd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a9cab152139c489d9b554f286e58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf889998752317fba68577312b0f07f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0850808ef008db12b4a5c9f300282212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650b689812d4116a19458607add1d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4112b4f6935b5f66dafcf59673c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af32efa10bffb7cf97b883c597f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0269aee6d97c179755489054fa2de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1a4442d41813cfa2908779f2b494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d27156c44e983e468ea60235501d82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007a8cef5b6a70b59f9f5b8cd3e211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627bd5f949f78fc2b29011038f9577e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdd2d96b055a443d19e0d212305c97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11656670f929303ef00b278325ad2a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f88e87aba78c5871d070cdee88b7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5a2e135a0687a6fa39abe6048488224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761fa8e70de245ef88db54f152b4018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af9949657f2bdb39d1eced783a67b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1856920959cd5e1daddf46013133fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24c4244e67b3abd49d6eb840246ec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba00b632efaca32cf5b144fad630e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e573a94d386e901e4adf3cbeb42c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fab249583b6d95895e1db14821cd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f4ac399b89bcc4956ad1955e8ba6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97617658fd80fa3ab297b3779915eaaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af1b5e104a33e4d65bb10e2ac3582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c6a0e8bafd320568134a76f95544235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f8ece3aa4eff3a38d35acb9bc292236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf180c13efbe779d2f6784a36ffacb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da06d30066147dc4f190cf1a84a2e1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50db66fcef28a63876ade8d1df2e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f78f2e929d7a60f41bddbb9dd81f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191bb9cdbc77c15bda434e963089fbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789bc3e2521bdb9f57e8f51adc6f12f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9d7ce99224801d4dfadf1842328b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804e678d5850165c25ef543140774a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c80643fb5e32c0536d7bb8f85e39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39c9b67b2563bba4877fe9565dc8c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb964fc40100fe6751f4eb095e8555f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc70ede8c62e48eeaa4efb38eaadf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc0da0731f13f978fa36e5d753914249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb50595b63c5fc100d1235ab12ae43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f931f91f019007f49323219717bc78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d11f5ba4b13c198ae73cedb4da60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f866847ad020849a9915b2f237cf47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc726518e9d54a751d37fca804ff2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d723dd0af383be325390de3aca79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d2366b8bbf3f23102c1aad08dbac6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535233c57fe66f271252305d66d6c05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b425a6b3136f07c71ace3eb7ce149258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689fd110ee96ebbc7c7f49782f4beb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b2d3870a7c69f824d97371751407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76233d841bc2ffa73af81b7b64304eee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4212fb0a890064508442577d42316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62670f803f6707022da302dd5279f04c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa17b203c9ec28f0705bc18959208f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3af9bd41571468742988aa23bcdfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08190c16613182d36a3109d7d7edc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e2dcba5cf8ac0993678da9acd11e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0df3b80a779bf3ad256b20665a05d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a8db5d5eccc6824f5c845d76ef45a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2641480b82c74caa8fecf916b744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20e8d520a05c4083e8a28cf46042a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296734ce35afa3002ab3bf2eb6c0f646272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b178fcf153b0693e683ad7f4dd522273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f907cbf45d63691c5db463ee5824274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1509d6c59f2a8033bb6cd3943a055f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aec09aa7721cdafeb865d679200d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aeb5787f688ebd01203ef9c8cc3ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f40265de68ef36dfece78d7d0d33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e5ba763c94ebe6240a77a275e57c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19daca470b8c9d7446550d47a2b2b77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418c6d88b03abc5e49ba8aea26b242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ca03c6e509f74e7476efd6e8b34c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c90d8a2d379b5ce5436d9804f47e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7fac649172abe566515adbb20db3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a983213a35a1a65da432b788e8c2d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80f51a045847b15a96ee5816aed8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f63a7de97cda6005af148dcd9d5e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d0c8a42ace65925c8a321d4b3816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dce807faacb133df9ae780ff5e615289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512314d9466df113cb2b33512eeab90d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e228592a219cf39137aa9284ccf838291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370f2652d987fc770cc502c35370d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d37d3cc1d0a44341c41bc1efb5525293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60b591fd47a07ee42ae0abe8bc37a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4f4ffc2722462fcc0e9e51c0e9e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f1acd8c2e36f5a2d40c28d11dee05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363e7d59a78409e90c094bd328775d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a106a5318826f8afa0605155f75ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d06c96b03ce371fddf3c9d4b3af63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d43f24397c918a6f36218094de91d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f86e5741fa7e51b5e456134a81f66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb4e311dc3a1675754172af1c9a3e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a071d77b4942f5c511a3479b61e9f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffbd1aceb78e0a18c0da8c4c2618c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c9947011482e4aacdb15c99ab485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05f1d0a8f8de3b8053e05dcf29494306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf742da4da48c10f81a75477db4fdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d606f5ad2f202b29a0aa2e84f0afada308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb1656e0ab21f24072778a5a3649b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a13d9b611904f09a53bddd077ad8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f13dab728e8879b121a4a76eec5ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d248bb1b829ca68802a23b1d7c73d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01796a5aabec4f2de2cb62b15e67a11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03230faafda85df867750fda3076c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b05b3ac406319667dabe6370ecb75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dcc5be2c4a1dd201de4bedc5c837a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a04d3fe97a2172e2b9823188d9b0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8acfe3800cd27c780f4a5a6691140318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704db094770a40e7890e69e6450da9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78ce3f592af252e22eb17b46174a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05477fcfd02a2c2541ba702fc0c9829b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f0b8ae4a6884c49397364744df6e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03368607c8f4af3a450ae756cf0dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31792faa65f5b3a84a6b745aa35b619324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e62fdce46dbd1f97b531ae02f25b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94105a45f6845956547f98a81eaf1d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11caac6eb40aa30864ae639bf08e5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe0f74b07d0cc0bed4553997d1702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b3b2815218b6e2fd1bf0853a27ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb993c2afa691733bfa4a2fe64f3e5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f941c0eae822ab1b9f92f05fc77b22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda875848605c803b0446d4a545cf2e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a83ab5d0d5d364e1010849bf2fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3a889d71468d9db3729bdf6892ced334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84bf2878ae111b0eb79192009d4de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3a2690bf1e7a944f9832d76d9b4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ded6bfcd6b9d013724708af33bdc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd666f1f08115692a3ad0475e6811338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a6caf7c675fb756f0805f1556c0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992d40c849739172540e5479df6a21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b058ac1c35d48dc9e68c3745c54e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20399f5322e9f64bb610ea8eb47399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b9ba27f62d3e34cf9ddd82a741768343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9bcb9766f2551dc2212dbf9d04444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69213e044a817bed60f19a6760b4849345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159fff72dac1d1697dd34c3140fba7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0bfa8ee9ca11bb1d5ffc0dbb37da1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35157dc989e19ce1c224c7b977a399d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ef85184942217994578834730004349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb94ad09573493ce0c9c36a31da42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118570e31ae9784aa4cd073f15f9f827351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72730a964fba970971797826a54b48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9b20a0507bd5525564733a77ea31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc77a63c6bbc07424382a6107377e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111dcc3b0a6d43f8901ad3781e661c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbccdda90bfd6b342169fc3947e5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb84e1e4e2fab58aca77027c480ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bdbd2b37f0848c2a97378569f5351358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79243cf18f93ee197d28b6ef944f399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df7ae3670bacadc1a9f3325f504f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06425679448baf2b0a59001ff1a34dde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b94eaa930ee05729ca43940ba4c47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585673b5069047853e0e843425ab80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b275b1d4f152131896ac898bb21fd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191922a4fa962e32294cd64a9815107365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53c5f20aa9eb2cbabc00d1ac0c418366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e6a11f602dd8c1b9cf71e4db563b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9441e702fe2ad22fce525da74214368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8302d7826dfa94e1b943fbaf23d28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792d05985c175c24db82ca8b3cf48de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50aef51ce2c22f65f133f915194506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ecf15b11746e3a14d3c44451864b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b153a27ec073137ddddaa092514ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e8d9482dbd2587173669e8e63ff0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202849f8def216245624335c36ec81f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbef3b46bc21e8a21d4b595ee444b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d53432784abc5f190edbb84198d4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d039e0a3684ef1edb87c85d7ee627378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37821231800c0f862fd4904af463ac9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d600686f6c2766562c4154ded4169380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53904a9c78fd8e8fb4f664c6c2fe06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60386d15a5985adde0cbc40b4d369382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65246b347ca12a0b2ec3b50992775765383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb8992aed0d0cae3dbb8fd9f16a3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6bcd953f743bb4d9407d511417192385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1421ff43874044dae41d461829486386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2479c890af0559793712ef9f51dd4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa7be79986174b21bd80284ed6c5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d41c74c7322b2649b2fae8248aca9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988f2de6c93088c80a56278ca4c460390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf64eacaff1627e03bf1a3a3641a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a01ce5d7c9eaa35d72dc05c543a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839a59afa8723703cd4cbd9cf8d026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6658a0d7e7bc7dc0c5b4cf22cbfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184052508f75fa79537874ee683adc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e3ee7ebef5247d1496f0ec022412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640ca13df6b80f108f9e4c658d1495397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436726ef63298764b18bb49d269f6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2ecf5abce324f93a3af46cd49033399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b8ffaaa618582a4d9388d928d26f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f335134bc653b9093ebfb21cda7ec4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a31133593ffd5797503f8bea9a950402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c0475e86595c5fc03d88d7e23eaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18eab16677e14f45cd295959febb97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821217dd7ceb1a5ab2fcd3ed0605ee2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e476e9b7b2830e71b3faf5e733e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92bf782adeabfca4ac5b98ee68e56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825992fed193ef1f6bbc2be7d6abbd7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f2d72dd3a8dc6e078eefe28c840db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b82d3ba19d34de859139507ea7a3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf492a05911e35bd6a40869de7065411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7c33dfeeb51b1e3b472d128b1c00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35fb1d6d078d04f8c54219cdc10d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a26bac35b7be8633268d5a25ab1dc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30884df3a7925b73098bcfcb40b87fa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61890dc03c8dfa2acdf6c0db7ed90913416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4fbd6ca8dced180678c502260f0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930d17378afcb4af5b1e1e024f29f7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e026f98f3656fd9b15166cf2c2f4d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedf1858c15addab24fd487933e0a8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b26fb47583f938e101f558c6abed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24381a9ef3d8f8daaf370dd94050146422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081a5ac492d22a519eb9e48233072d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c9d4d738aa3e21d84bea35150cff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c1f2f3cbd6f92a21787fec27c7b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386c97027d49d72356fe703342f2c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e28cb9cecf69e21cb39991bb7c9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eab8f735ec707c5559295498114bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622bd6c2b1ba9225ead10362362a446429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845ed25423a32c0a18ae828480f357430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a3771484968eff5b004333c6b4a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5cf0bf18e7e1309fd216a5a174579432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bedb399affdb658ea101a1106e413f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f0842379c1186990747e1008a087434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9642b8596747947a593d89916a17bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a0f418bcc4eb4c2f9aa8867670c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f60e1fe9f2a3f6aaf533d9f7d9acd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e36c67b11b360778664d3cc3fe7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccef1d92e1a4853f4437618caebc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255421a81abe55ee31bebc3dd4e5de7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47c6d641d2e4d2b340cb1f3709ec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5c3d1c276f3475e5c52ed9f06cd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd252fdcd2d58cace22018d05ecb994443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07061387eae42945a85f8adde3efad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6536919c5e087294c32e496772855445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aafedaa97a4029461c41909dd44bb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29ea72b9b5a846a68fa8f9b8368f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6d01fd3275d600016e7a744e4156448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a9cf2376dcb356d05da8ee1422922449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab9cb544dd6286762d72d190483514450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459a53d8f96a0bd942352138618a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14188b1150c4ca495789133ebcdb98f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d27e7d429a082c523c423072bde2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a3cfe3a553561e19dece122a0cf8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29b74ea518ae550bba92c862d4c5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d7497033ab2aee7314f7c0867e43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a3c13eb4f5095ed1fa0ef5e4042e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbceee4db38b2cc4ff9ccdebf3610d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba84d05ce229637d04b69a6a58c7fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06d2e4935392ab6c34819c94a2933b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab7a92e3e721a1cd7f722fe1a2d4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c8fb4c2527f08f018cbe0e45a4978462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce2fb35aa9e314cb2e6541488aceb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27221beb7ef03b6548139ea4c971988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fb2d73540911dd6fccb98f4240b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786deb937a6a4a845583aff0521afff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24a5412ccb29a87812b8562ff0796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c2ffe9412ac6e90536e06b34048c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9708aeb40346d669b73376dd18be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249916bcc530b233ac8df23b62492e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84d235060ad077c72f68dedaa293c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59bd1f91452241a1d48b9520e6cf5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d40333e1c0be811dfc9125623cba37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736cd8ac9db6c6b18cffc30a16dff2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220dd73541759a772316adf2635662475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9496d39121c50f4da956a746c76b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b76d816f46fd4860a883a110790219477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f820613161bec766e419784b87575478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7ea6f64205e0a36f35cb920036a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca847f6d8c469b78a90f470232593480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5939b084f2122b3397842bb96011a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77c0eefb329bb38d1ce14479b05b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f89db2e9635dcb8e765b86b6e3024483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776a69a54b0f2dfc70eb70eef00ea1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286ffa235eb9750c4381c4b40a64ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe6da99d15c41de668534abdb54f05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869522eb6fd62ffcbb5a6b9a32fcda02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4d1792be47d06ec3c2e60bb83f519488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dee85e6215d974364db942dc7253489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb391c5fc6d12484ce91ad0fa9aacfe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48fb3ab92241c88d88f14450a714ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802c9a1409dbf2e50f68e544f69f63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b23d6958a3c2981080de6bdb4808493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541915bb160358ef98009489a9364d4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe56afad84859943ce0269e5fa7f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d232e43ef1cfb1c07e2f022195241496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7eb278f637520c313859afed7804497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58029f9139e8cd0f2492d6fdab5763f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ee868b09ce3d1bde7fa16537b683499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d67c69eacc7f73a3cc569b2bede17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d656c3f0ae8c400a526859b3c5f174501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5e0c14887be090bdff44f3363558502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfbaeac37bd0f2e8f42254147fcbc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc3f105477744f7ca15679280ae89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92b651416c441a1d54dd23592584d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d51cd766d26bb5fcb1b5b3e33edc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed57927a8f53659e23897beee7e024507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8a9f05ae330c98135c9de3ad972f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b8ae51715f3a40207e81673ca83b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aeaf348b5519ea37174d92799760e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60931f356dee8d611bb62d228e98f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af13b960c2a0249ec96ee26d6c5169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a27e9a27dfe635395cd128ccff51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9ae82181390d3f350df5e000d3d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520f3b14a35a28d43bcfbd0d0fc75a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55adea3a85254006b5919c9884804f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef816c2e7e53a9ed5b38bf7949f02d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd85dfad4e5792ca87fb9fd1b08aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff87052c756b62c28bcdc411d62fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab568bb4f27e340288b437b04c520c57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890a64e4cd780a4b702ca1c3524b1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d13fb95de62ef67268c2b4f7a00b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea46431ca949735c1f1bd9cba3c9cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d04ed055730d0f1ef2c1c24b5fb47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626d03cd213b4d83c521dc2580a4a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d96c9243db9a41c29e49f033774e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ab1b7368c9862a0c05a21fe64c3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e870982af670e21535ee13cc7ebc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d98190adc92e38445cfe4a26ea19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39062f8f5ba0513cfb7d78355dc953530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecdfe6618c784dc23d1156a4e2c510531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba9ebe809e5d22f4c7e519b70e29d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd65d27f980202ca67248624b517a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ee52ada59d3246d159936d326f37f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fbdbac9de05e931409b2322634ec5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a458491f59bdcd4c08265bf381265b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ecdbe0f142337b727d1bf492d1d80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc8f312cbe8130b341b2096d7095b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81879b83ed4937e295e3f2a8c625a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792189d3fcadbbc7f0dd818fca11fb69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097b6b4df378dfd6b42ac343f44ad6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2cadadfd4ab6d18941837633f452b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096edf4befc91d6fb13c45fd2bcff6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280008e765caad725be31c2b117fce86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981288c3955db2242ad8fdcd6f156b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99053c045c840f70946a0eb71d83496546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954096ef44f77dbd767305d165a7465f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a371e017f033e16a4005e52b60b254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528f8c6d7bd471482eed20189fe334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f561c4aee1f9666445d2308cb514550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d980792e733110972d9d10e554ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ab83a13a003698538af541dc3218552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2352a38d7c6b234a59dbd7c48505c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23235899e35d46d6bc010e21e12929554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0a57293fb0a945b524b3cba6439c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740f40d876000402d21a7e0b8d3ec1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9aee707e288a3d8423fd77de433cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719b054d770105e80f1358dfc615a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578eb6f5183ac0d42793d6249287b2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75158ff7caa82420c0727ebb320a90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ac8d7d97b490b4ea0169c47a5215a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c1c8380ef2cfc4ec88e15367521a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e37dc18e7644cbdca129a95476c847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005770f3f7d487a9b31fe92826e34c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f835358ea96d5e1faedea05c9f18b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda91d96f698aef15715ba219a462e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72542cc50894771ebda32ce44fb2d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac8dfffea8f42818e17b1d0a1fae7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460697bfe3b4330b7f348a3b3e1302569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3982009440eebefeb0d37ecbe38c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152b7017ed4744cd1be23f72e32650571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d0f69ff5997fbe438887653b7d567572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199a97506ffb50f8783fb53817bb7b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0354c2f723dc77c21f906387a958574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7d8befc00253102283dbfbb6f308575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c4083527bef7f008b51109b2eb40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa096110672434163985f3da7f221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689bb3810f9a2dd113d6e182ebae53d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071aeb7b26ec7da50a854ca884d8a62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e746de5c9eede53b70e4b690daa1fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1c8cff35e847032c096ee6410d2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703402c7d0560e529518b22e718e289582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395bc899725d44d59372c0842f5ce5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4639868ab2db8e1087c4427cb793ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d32fa866bc79bd2dce51ceb6d0a333585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4ac6c5a40e62d927893e168d3539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf4bbe17af9399cf709bf672f5b9ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2956c3c8cd18b01121ee78cdee5828588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114cadcfdd30894c4872b6139dc6dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135275da266ae72bd0834b1f33ee232590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9207c274b5f837902cf572133bd5d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2da2aa820c23f1e2a373a96d0c843592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de1724d4b2aa46259d4c77132c95c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f2d9a6305089ec0fad3f4b18f7243594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee75765e5bf065d22913aaf171820a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a276e4314dcd1f14c74274c734e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138056225d620eee04397481171816597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269602253a188e593ae621fbb896be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d39178cb953db4a76f6024453a44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209f572887076a4fa6544d926250c7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92705175f0494689cdcc64027b7af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ff2f1e41d89023955995fe52ab9d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd2ff52faa52c2b554ca0fb9723dd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4962451bac38ba0cec6ec493bbd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82046c8bb721956b1b1e569aa2f521d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856829610f184b6696da72dda07fb205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7b1c4c26eefc5ee70f1fccc8ead0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdbe540780a52f3f1e821f7ee78d3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513892ea10b3097324aff86d2166694609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ceef225fac45361142d2f90b5bfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b854869e66d6df626ca051354f18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b1f39992f2464f9b7dfb16166d03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970028307de90ff52f8e48b003b31f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b532530f005366c2559494d0b7f03f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ace8cf89ea8ee8d8bc1894bef4a6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2689724c07ef70598bf8094033b2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7086efb280635567e9cdc979a2807617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814380b1d10de6f6e7207b2162e8f7a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614a258453fb51cbf37d7df2944f0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d195fa18cf7370074d2d559ee90fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9265cdaf21942ad3327960ffd74d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe9cab7a88bc844d260edaea1b285622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f23c6184850185b98e19c8750545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5795c02f934bd20355812f8a35f5b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe74f3776ce6b3ee0c960eb6a57775625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5959e079e95e875e470b59f531dee6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327141f6b026a1763f99006f60a7385f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73cbe4c6571f552b316520c6d378c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3403fc8c5be265c4a441ce601526629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38d4cdecca0a312e1aed1d9f1a60f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872321f43bd559bfdebffd499ec314f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88d7b9a1671656238a806ef54e96c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c40aafbc0d2bf30614f056b809034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457048d2ed46a83f6603c190819171634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11708901c47c5e68c9cf52384691212d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9e2e8125ba451ab9eac0eccf4d8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b5cbc315253cfe5b6ea0a0d128233637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d84fa790be2dc1fbbc6795f0242e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7d3ac578f4fbf4610fc80da16766c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e90f1719444dee8f666013225b16eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387c72061bc11e97c591efb90d57e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2bfc23e8bead4aa2667ddf7b7740642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3b06da1e7bb55a69b50539fd8815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43970644d3916eb277a40f57fba53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d4f4181e89d73434b28cdf0ae6d34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86b41aa4e6ed5b2f7bf7bd2c4d2aa0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031cbf0650cccc06bf0fb5b2dd99fe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da4fd6f44c7eb00c1d7ef1af47b15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf484da02380cf97900c6b41630c2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35c63022707ef13e93b01a9112908f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed68c9c98b869d2211935e043c7a52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24287b3fde61bd33297ed25cdf94d09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034db1aa586b64863286d904ed34c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ebcfe2dbb1e6f35d0430f2867e734654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a62fdc436159fc6a93516cf8aef0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215c2e742a8b5884208089bcdf333f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81afdadce58bfc46fa5de59186026d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad21576bddb5b6cd2308cd9d43bb47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791b9c3645b0395518b1d6c402e535659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260948c4cfd1b6c4bf44ecd3629a736660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e19583642f51ad1450f52479e9c09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81f996e0205c9ae825441b020ff7bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302404147b929c9144aab27864ff5567663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05887d9c95c7cba26d38c34dae354664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232d48b8ccbb615349f6cc2489b7ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150533120a39bac8e78558602066d91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec1d7bcfc447cbfaa624e0a80d6253667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d2e26cfec81598490c1ca336c7cd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d15e4b1e40379996a9692c5676e5ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe85ba174e2627e70cca44885085f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a9fc25deba160447ea195dd6b6c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe7266cb117cbcafcc9d993d2272a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720e39ec41c5b91380b56afe7a68bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ccee41e5513e387ef6920a1ba66a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518bee72e73cd68e8ad25f09545c7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90e0271775de4a461d0a6ad3496fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb2f5348aea547a0c9830bc850031677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6f362006e953bc73dcc33ded8c96678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>