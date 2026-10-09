--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c595fca1d0c04b842663e7aa695fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3790b8ab2d1d8d34238d6f3e16a102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569a0c2729b6a44f17e71dd38266b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6228f8832d67d0605279451ec94324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927644061e7ba4ed85f16ffe34231975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8ce58d1e22d6a275c1b506fc4a2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355085117bed514b64a5555a6f37f91f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73b3fbce400203b528dcf0fae058ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd49dd19a92056520c610b6e0f9579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2188fed5ede50905c3446ab4690cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442e570cba7a59eaf840ca96ce8e7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202aa0554c8d871bafb978b135c500712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5790dc8c4fc683d4dc3b6d7f901cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb76edc3168e5e84eed597913dbe314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb81d1f7af90ef073af41ab9013742c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ba58e252d7ab0f68730314370647e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138fcc972f69a184f8a723a75f76ec317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf63e8918cc7be4b57defa858d17718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26351a80c5212ee6115047e231947519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86591eca9e2fe54ceab91940a4b027a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582d470c3bfbe49ee50351983a8059f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e447cd9f37e5857ba39bb403c0ef8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9798e308c6c60434e65c0be139235c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09bff1825ea0ab9566600bb4a722e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2313b5a116836f27126a4b1752cce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516010c34bc1063dd3b3e6ef35f84b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3a4c9b49ce2aff10a89902748f4cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ad7e6ecdfc210d7f542207d73c2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9bec7ac67470fb969c84357f1d4be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba12b7d8487f9dd19c2b73e9ba979b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c375f6c51ec822c4170b7d4841315631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b285070aa8521e8163c8a79ee5400a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0624270bc5a43cadc0f40ce99147933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac6255af51ee42e471b57e44a15ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1f5c27900d32bb509d60f49feeb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517e930d2623755b98773c2830c4ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace359b58d0546286311b7ca45abbdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68ffcc276076451aba531b2a82d7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fce6faebcc6a6296c292cf6e6613d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e3416a9633ce6945de9f5a5b696540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ac88a6a384d960fb2f1aad82d1c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787dfa8a1c2bf3ccf9d03019fa8d4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56521532406b829c9ebd45d42cae6feb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa082a4e93020803c6dd71813023b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd95d2a02a52dcb7092b4d503bb56b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb6f6dab4cd7030d80a9801ce222446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8c64243a186c9451d581edf6eb1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f115c77b702f0862bbe861f542829a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd60843723b1a0ac8661a2d78467c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b122bf174bfe815852e3a18246047c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca11d0f9f3e99fe11bd51eea6a9521d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208b04e48f0593e59adc01f823fdc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb26663149d4fcff79528fd8c3527553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7488ff86c3b479bb2c77fc0da5cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b50e81cb5ef11105972f598d78edb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab77e569380c5229fcc1cb7ca1f91056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b357a32f1179238a8f7ba0bdf3df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab598444989571cedc0acf474b9e924d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca52d5fe8a41f951318a85fbc4570e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a006c9c7367afb858f2c93e0daedf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723dc4e5c94cdd4adb5cd14309b3d4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6cd81a17e25fa8b7a1e46706220962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc9f8e72da2f117ab5a7a73a71c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c41bdefd4b6fea74401418c963a9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913b6cb7b3970e9f8e8d91964ab2f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54168241bb582270d9bb532fc30fdd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e469c78aec01ca1715bdc5ddb134967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab5a8d3945d974ac7233730fa2dd8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84690e837203e641e284857d7110270769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6bd6defc2f50cc5b7c44c532fd7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331218ca63f808206d85597d3cfe0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1f6c2aa74039371546c0cc9184cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d6b6cb16a73ef11d61873a71023a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3c23be0316594b594887c5beda3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e2af4279af81df04c1cf11b95cfd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73757c6ed82e0a908caa0f81bd5b5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19d3307ce96113744b3965b541e3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25772955bea64bf12bf4be4fb94802d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab516ac268fa038f0a7f1a2ad439279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e761f3b7827f67d66e4fd674fd5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e1b0c0063f386d5d739c82a44871981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe2c38cc7713358c9b20b9eef9348382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29461a1eba6f54a05543e2e83346a07683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf06e5723a953606241823cd93cad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959b4537606bdcd0ce51b3218ccd4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f071c51873e08320dd530dc23a7c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f306972ea6cdb33f8ef481263f14a3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7dbb48e69b68b00191f89b2e7c38888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540038d6ee452140408304ad886f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d482fa2ee60b10ca8f4b8c26495790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b344d79dc403b40c4017bf55c0ac5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cdc131f8611852ac3349fdb5e2b9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e943b5b9ad96573628f250191b8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430044c472482d68be332975f5cd30f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f563a0814ad3b9d7b7fb037aea3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb78f90fbf39a30aee9831e2bd91dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a790038b9d3a848d99035a1c9623897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf9b98847a9369a804ade691a792298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4f1382c937616bd279fec17cc42399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221413f40669fe5ce55eae1326d865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c709cf337594d7f9e2f83effe4ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be37e4ce9105bec600265e58c4e26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ecf04d0dcfef6e52d3436d4e5e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7940aad4ab9ad05ae91856cd1af08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39979de03e43e9d9a90c82df792fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e13d2f6e228f21ce90016b2389d12f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f87a89d0a9a1171392759b91cec6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d28128f83835594839b8e0dd5755108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba67e31bb19d0e892050539cb59b10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4bd3930acf5635e7dab89760874e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ccaa255634be41d23cf730cf88f48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9cf75e2718a661d0e86d580a3cd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfd89f9d815f9d019a5a26bf02949113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ef0b5887519f03256dbbf209d7644114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bffccf5f051769b4ef5b3f6ee066e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fdb7484b87b06f3076f1267377f1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aae10bb9c708412f3103cb58a1641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e404ad0501e8207990d5f81c984a29b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1858c0a75757f083752d5314e497732119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aa3289a5dda4e564b355332ec9d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a932331961ed39cc6407a71d7820d85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc064d503de0ae906afddbeab04593f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ca42a92fc3b578e79d9089fc78a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec4069cebcacfa3b9f98c7b1050da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e860c09775489d0f88207d9659ca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c7e7c9f6931c9abb59dcba9f35e6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f24f347f101fa8faceebd5db958a33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dce60760a597fe41765dcd4a9e644128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68a86d982e85740022c2f99e4d93a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca761083c25020d8ba004295035e3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc5f079b2056e21053d6af287d474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da20f3bcc2fb5b57baeee4b5d82ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efed38e1724f15e392f826b4b66a59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2459b7a2627427dc8524be0ce2ae3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efb0ef3457da35dc05451966c1154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22061d9bb3bef82ce87e1851067c09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a33fc83b12f61b55ccfbf142da75c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e54ff3360a32dcd0be98dcf4cd99e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d134f6149ad940793f8b1c49d25a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb369e1b8a125d9122db41417b1f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dc131e42cae4e85e039e544a5f94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af3d89a3e145df90b08a1e951f1ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa86b85ce2c8675c6682238fd85ff9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5936a38ee368fc99142979a05cc693a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637f909151d87d272b7824434e8ee2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b086c69581ff2607e30a7b343ca85e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8dc3d859d00929e847d47c9f9423147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3fb0b3cc5103db053ef286fc7117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eaf8433e141beb0d92253cb087862149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca1d4637d9ced10e4db36e4113b71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e351777c76a855ef22a4c220f5a98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ed7919555f511ad4258e839f8589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ad39a5412dcf1c4e9d2d48b4f57c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffa097ee65e9a2ee98ff4e1953448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45d15a1774ae8deef9c5484e9c322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349646abc2e546542d69cad4b17a7500156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d58ca8d2e1ac9fb45a64805318e0ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c6c9eb218bf2206529bcb2a59ebf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23483b78bb8cbdad17cc020c7156f21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c982060aecfd06c2b07408429e0bb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ca4881681ee29e28eea1497d9f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71006eb28e7c039b116cf71bc9a091c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b16f48054604d04c131de49094c61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d31c147976436144941401f09e855164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b6011fcdbf96220b73daac513784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6aadc4d7815a73edfc8ae1f21aff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a2d5623ab54a7eca33dea5dd0fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b83014264a94f440aad175cd6f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae625cd4c3bbe319b1eec0a2a99e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a428789505baa73564af81dcc5832170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da4b799bfe1c9ec53ee5d3081fd16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a179166662e91fdb36297647a9e64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8719803fc6cc9a1ef40840d5024b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52370f365c549642c45ffeb275c5ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753b44f175a13d2a52df2752af7a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56cb06308637738b09c508a8a9f17a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55fa502ec88ebc5c1ec1d7789aed6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be0c473662897b784207deb85c179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feed4399bc35724d03c68debc08c8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3837d2938349e347810a2eadd81f0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7a0ae2d7d16ab2a26c7c0a1653f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1934866d42fc90d6255274de35c78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacf0632f70c7ddf4b74ca2b47ed6a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff393117339ffb64377ff0216d7612184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f242f6a04d945f73a0d35973460f1b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a744c9c2881dc229f8b96f6a22416186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8040862bf5c9ed4c5a87906824a8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c955f306d87164c1afe9bf3c4c5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba921a32def170f3bf10b8661ca1243189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652dcc009378cfc7ae33fd67c1b24af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce98bd290b1ad23ccc9722d463eb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ee4c3d63701b21a7de866fa9740f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5739678ef3d6c77f9d3040b010448d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc049c175fb6ad4612de9353f62979b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504941f279f5f1462bc68d5b952a94b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757e317b1fd274026e4c2b821c1bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0de5900e60ccf30a27c0c52a4bd1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12832293a36378cf1b2ccf359af7b65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173b0c302b806b64303710dcbaf27e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a7033a6a1d370b5a2aff32e95e29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daade44eeb643c3c5d5791d53f50c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567942504195e32308591177e5fb5e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ae147a184c98d8764f94d0869d261203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd63444ef5803b35eac8098182364204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831277c915ca012aefdc70b00cab70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8f2215ea32baac5b0503d7b64290206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024a53c9b76411e26e7cf67f56290b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9f73bc514deb22b58882b6191b6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505244ecec3537b9d267cfab171d431209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a924c8b3775dcce75896b915556b22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce6bb14ed85f7d671bad18606f85c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f066c97369c4b3813ae1e519c8acf03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd918174cfe064aff5ad1e726635dd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3467c21fcbe73be058fbe116d7f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5ce43d79ef42f50ff48353b33861215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e3c4554246ee8e4373d1e287d061216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328a16f9cc6c2e3a03d2547bbb7347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaab98c074558d3eae38220b7cb5dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ac48c24173b7d59cea1bbe333f8f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf907693d0b59b26d2b4da27486e661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f398958ce45a173d08e0e97cf706b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6188c7159836f050cd43590d6c797222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d3f280c9c4930df74a8078bd2a04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3cb8f2a51abd2d93b97785c7f312b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfe670d87ce62110d444f2ca74be7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83268f553eeb8ad76927ddb76d9a1d20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815294bb2d3a2325f3c0f5d73be4c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31041c0ae1f8865ff24aebd94787114228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762264b79d9ee34fa42b4f36e4da5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd77ae63f5032fa74fdfbbd27b8be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cce957a64ae518409001d34bd6e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd430e73671972351e80cf9819e90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65752d5be1632583c825e68ac5ff771d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580ba2d50a6356c569551a9b3291d5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f36fdd62464ff80d2e1ea67706ff1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f1a2976444b9a2a38da2375b9fd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7137af813a53124e30cf36ac31eba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20890e1842382f1fbb5f71c1efecb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa05a138fc081ff28f750f8d928012239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875f275ee6ae5c17b6e33662f252cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1f27572304251623b5d9c028b530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088eb7a4abe4baebd658f55a5301cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd456ea80a981a28bd660b47c0eec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201bfac7927a7d664902f5a0473c67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe3ba8fe6cd9985532ceb5b6311099245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1680a2618c666f86c12c54faac72fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dece3285034025b0a715640b2607d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d040fd65c32820ec4aa3d8d1a1cdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16646412b83be19821e810aa807fa09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c754a5c343ac95dd4f61b522fbbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f085e9edc52a2fe1086fcd78cd9c185251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b4e57c4847837bf8bd8385733a1ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cd58b209f47149d6b0b1b5116971d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd15f97521819856fe251ce4b576d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa5397694edd8839e241d6ea7713a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2558e3de7776543d2447e8bb20e911256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b971ea3cbbfb9b76754e51528b91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912981bbd6a234f2977be36514171177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bce2485cbcaade4c52e820f3dec65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16c3d6247d3a638f865dd063f74a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748fd8ef0350af3c042a5aa3215d69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aff1ecabd7f8e6fe1d3edc284b8d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220fbc9c697f7c9ed948c869b799d7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b989c53f4b124b7fe7100e395b31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5245dc0049f928ae5e883142d847265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b6c9bb5b5009d397cb70f28ba5b3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed891284cbb85ab39543e83ed8bd2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af074b8192f21c128f121533bbf0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825616ac0b24af2123d19f62e0ce2610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb408fc2416edfabcdecda14825c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd6cb88b18ae3ef01504c35136a36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd3572cc6f70844757c985bcd0aac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1cbbc272d17c4f40cca4a3914edeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761a9a552d812252c12c7246551a32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9e76323336276b0c8017425ec75c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7606e3e4825d0e2eb4ba12c5beac07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a3eec954bf08352325def3ce41ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b688e734ed8d48c9f9240f1857863278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4476d5b8f30f2b0985e70fb456612a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6549074a170f087b773794b1fb2a87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812da482462bf616e84fc65a7bb8a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7116032142fc90b54ec91d69891a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606043af1a4b65cb4a85093866924f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740fecb6821ef523966de30f3e2af0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15490ef6959a123b376a013b448d1dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a25aad2dab4741920512242e31923286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0573bdada5ba0bdd59fcad6cbed613287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43255c04c1d8894f5a55ce8ca4f95ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b00959886a02670b600816c4366f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1cf716535fc7b607d0147845827d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1232f0ef48ff38e28446dabd5d27a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1dbe3d210209c5bfd478ad17e7058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b735d5d98fad0a58a2836ded9638e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732b2b24988a2ec230cf148f799cea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2f6e4be965acd17c72598868c42e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a2a0266bdddf1ea525d59bc34f033296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b76962ab1dacb05523d281c004311297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d87e665ac8415e883929351a47cc86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734dc6df4c95bdfb215ba724b7866f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904c337396570aecf30060a95f2b7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8773bcfd039a2fc78f3328df5d2c47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a4e806bf86fc7ac12b1267154365302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adda52bee31c65d65c0f62f790557d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266649886bf0a84d093e9db7f081d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220cb11c19f02330c599fe87d1ace0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e5742cc897f28ed9be2f8fdb1b61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e331b7b4ccce95f9dac9796eecbea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d376f1ca044c968ac1af28e0f6bc3ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32accbb9efe68cb9607a727e9019b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebca6c094f468840acbdfe6dfcbf40e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363187bc99981fe8125803dfb61e3051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9239ae329665eb76fcf64e7b5bcb74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8440857abb89cec1fb7cfc7cb433313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1c99a643ea98b3159ace3f9eab68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f71fd183a70a112a7b6f5f667e2d61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153d3eb49a9989f1104898b470368b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c2abdc732dc20ef4db8a3854df45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad6ac153231375003df3606a30aa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ceaba0b5762e49c4fb8663438167b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd63b222c95c770b17512a40fb0d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def432120864b223e9dadb379e32ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3861a78b4f7a845d68fcacc554fe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949fdf8ff06fa0774de4df635f9019323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d55698bf2c8ba4be90df8380e4d836324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6407c057920adf936f04f7d0d084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846c6132e7e9647ca53207e321f609f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da47ffbc579c96538cf44c487a7894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441b42ab4ec8752f81bdf4ad97c976328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17e02611103a7d352e7483bdc4860329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9759e7042d90652d16fae7977600330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d973a416fb7678371e48183ee68ba64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8db82baa75c9935e1ad41ff815370332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd17271cc695627702a06145084817333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4f81818b334ceeb6995ec48589e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a50945b3d70b6037be725e4ecf842335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250832c32237938a49d144e77ca962336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9cf70b19b1b9439bb14f01fb97483337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803753320645f0f4e4c12a20ec6edd84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722b567abd58d4b98daf4a4ca605a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9c2b1814551b10aa641efa64a06c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcadd5d2f3bba6748507547e2263aea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f7824db2354290ee7910247342828342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a0611e0aa23cced7f77473349b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b16a616d9dcf6220c53d7072beeae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffde045561aad2b65613ea9bf99499345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090c335170ff36d5a56315b674cc0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e840f3026aacd7b5382eb2dbef19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909c3af478a35a79d395823407c1684348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3aedd5d84dfa9b709e6754e99ad2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fba6f11203d2eadf90cb75ed10f6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d067a661e4acac229923cc0ce92e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba4c16567cbca02fdccbac625ca2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd322e66fb41885c72d3e1142c282353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf60f2c80e6ff25547b7b13057f9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719853a26b8a1f7e987a92231a658a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6dc6623f4aa10f2f401734a85bf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f060998125884e90817e0d8a1c7e1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4077dd59270ac12f86c1e9e9aa14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452908ce37389128f772a5c549d6f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b05b93b7ef72af1cca9864e4b915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bcd128399e86c925def67bff491c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ac4cab34f52176c2c31725059977362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e22bb843a52fc419e7b0278adc488363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ed4306b8a203f60ed9ebae623e27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d07270c02dfe26d39b2f7c8b0860365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2f82b0b35a4b195ddd2bea731cb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ccfd55c157c9abf3fbd91b44d539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0c85a6e0d391f358b8050114f82e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166beca8af7573ddaef0c9a10b57c47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b357bd46ab3149bfeffd2b6fa465a54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8036811e9f6767ef447ce6cf56232371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b4ecba855648c3953398a541873c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31f45bf34f83e48b8f6f4f5ff80ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103855703d1cd54e3bd46f676f5f6d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7556363321d4ad4aa558823599d06f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad99ee77af646607febb31246d6eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83859020dfb0f9387ea9df2b2434ffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315efc222d08ee5011fc24a20e93c98c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994ade23abbb23317469b78553058b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4375b72a7a42e859ab95b61e3edba0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5caacb833af59c4d766c5985a7699381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f2c56e3898655210b7cb45b897eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d33c4b2fedd2eed9fbfa63f53fe97e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fbff3512960c8af98bd9ec98d1108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c42067940d9c9f2f9b4d6076894c4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316011ff66c05014cb4d69954d5065f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040b3a56bcda85bc0f92c6991e76a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea2bd27531f7a0c345db9374931e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f512a8abae335f11f612d69eb667d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644cabc1d400714cd02844de980dde7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ff3cba75aba48e17327eb160925f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d66e787ff14ebfe52ad493d74eac9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970b052b51b4dd928bdefdffeebfbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d620a6e9c20527bd9fccee05c9fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7544eafcf59a0d2f2034df4be7b6b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9994de972e3cd3068aba17df00e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997bd739d9e8839467e522e79f81b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554af25c7074af727dcedd915ede6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa6e1e3a290bd76019276e8a8fd67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c343638850763230d35ed079b1bda1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092e650fa39f9cab82c47296f01b5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b305d9a4d3f8547cf0001b8a947c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe7e7348ed26b7f390f58149b85c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ea681de069268874063d62009c29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ea2c2e7a8902d04138d7caf3cd69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fbb1f84d0a103a011dd995cc22ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66becc7f02b2b5a3cf97bc97bb892018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf8d08be26c051addeb13449ff66b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cab708524ab6be74ee2764ea5deda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfd452ff3516075e4c70e54e0d151410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c460b7cea9e84fb3f1bf3e83c711411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3643ffb1f913903ae990f1f5f7fcfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741156db8530b390060c7da30881c72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfd6389a202d7695ab0d5bcb154007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83636b3472255ea67f2e45dd86f5dad5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac42c56780c958761d2317c93cc10f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c75cd5dcad55b69d5d2fd43d3a80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22b9d77808916dea778162101e9ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf34597d51e39a7d2e9b32646f1f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda404544d8f981e87c5d79b6a150a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff377926f9caa23cc3dcde718c9c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac41e9b4e48186129a1b8df9555c82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a8497c1e4caad188565f466ea485423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666e6d983d55641e25d0f4330c5b87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38adcf5218eebf94f55b160fff926e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c319f86c12f7af912093c6f0d44a8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af66ec4c4517e0a0fb9ceb017cb4f48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc4224665fb85258ce9ae53331734428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863d7ba8c8a10bf8a30339128ead7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ae0f6c8257809080167671f3f46c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117411bfc916554402e840aff61069a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6efd6e9e915c1486e70807dabcd49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa19017e7044a0e629685e75f11c4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d9b3d0cc183a6d5aa9e55ceba318434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec78eda42d561db2326a0d3689aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b5b0b08b4764effb06123f841b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee77de8959b3854afdd06d64fdf48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fd29f83a08d1331d85fb701e403e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddfbe309af955e6533183a4260734439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441298d6c9ace31df48e5d0a6b4f9c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea18fc960d8a4fa3840bff1f6491c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ea3c7989cdb6d64eccda9f6e773a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89351b5f37d81f8d1c7546f3206f823443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0defab708e42315ad89e031d3e52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fe2998d6ceab6c0df3d980634ad3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00acf15d6083dd190b0ca4dc1826f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5060e4b0e3e3b7fa3991475d99ac0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad9d8cf1fae6f99f8cf3aa69ae8b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15256122c557b9f71035c8c63963fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151792e63d5b71d3a0c6b049d42ca20e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc565e80a47931dd6e140636017c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441860d377a8ece7355bf3ef07309a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3aaee16a4208d22272b15cc43561a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac744fd0cc45884ab4cd6dc40c3a950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed1a70881ec5f123e7eab4adb5143455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe948d0d6dbcfbf51378f36de237749456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4345a9184d6e7161ec7ebd1046886a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69d9f67cd3cb2cc1fdd92c5e064528458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4587aff00e5020ab531e3f08113284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf3afaf00f1c1272193edfe367a10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf57a91f8ca1c8c7173c1033a681dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08324778e7dad5263b5e31d55f352571462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7dbcd17844b466d40db0d7d8519e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172333f8359d695c010f8415fa34381c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65169ddc7e70d6c684855f86417876b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd5525fc5f3379e71e6dcb0b810cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f24f42b470980b73ee5ab3612ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37fffdb5ffafeb66389744a0ad8b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cedcc910895eee8d69c8ecdde0d2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430124b53a0b35ab5b477b4a7ed3a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df57e7c8457cba772bee879accdc926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f5569cd6a0e3057b2b536c6642e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798335c430ebaf107997c4cbe9c6e809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f645a5f28a4d49d5803e31a915ca86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d85fcdb52f6fcdc813f3a7afc5f68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95801cb7fed7253ca7b27ab103afaf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692f95d3f230f0663520abad53e841477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8738c231fe4b1cb4f30cf351367c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea294439d2f7d8cac873b54f6f943479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017695075d3df2cd88e3ce494f1c62b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b060b703d448f7da10f291ab3f7366481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5a0c7b924b5e2424f2b2a0520a29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d751f475913e3c0fdca34965ff06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11293e02a20f3070418b42df55bad82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e236dac5a510b149bbacc6bc3dbfaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698a76a3d9a6d07539c3e9b127cb1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9f122ec29f6bc09d75c8e7cf4f98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1072d22ce1783ea3bc25ada79d42b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69df386d583ce3fd3deec3fbcdbfb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08576d27e486122501d552e514899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed96a17a58a6763f0b932cadd5edb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712360fb79b435c8348af62c911b49a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d500361dee3709f23ff51dba28b0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4828a7df8e36b7697df219ff84b00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d888b84944cfdae9af6cbd92c7b028495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bee502ad5211751e6672cd14a2d633496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca135ded287c9956e1d6dee6577ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c6c5548f726178080493fca4dd96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790da7803c43f84db4ca7bb9493c0fba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9f58295f01fcb9c8dff7c7002c70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b02baf19e2dea10ab3cae3f33a530a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b531adb301b28c58259c10336b92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292829738c9efb9e6b5a8259896d098e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165f5f3d1e7756d720de6f3943b792a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92636be673ee9aca582960227c4e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d783c5340bf8654ee2d45c1f79f1cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002106602084a359363bd4862114bae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5f218e75368706da289d4fa4ccb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d545abdf11cf16f95f26de5cb2c02b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4593f13b70a7488f6b25ce2cd2e86dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fef1fc959e45d057271a9c789a5c80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701850a66c7f815a36ff109e9791377d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd541abfbb99f864955fc5661e763bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6cf77b5cc77d7958e58ab7f56710514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc2f55c946cfa00fe79596cd0db9d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b31ca5cf99cdfec18ae78faa8c675516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f41b06d97c593761f2056d62640c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af6038a4b59f728a0d12c8db792a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9716c0d0aea771fbfdfde0db29d63f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538a2699457bd1237e80d5fae16ab85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64988f8adb64816cf8265a16b9a575521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4cc4b1e9fb36d81fe419359dcf67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efbf596b651f8aa89b188aa910e420523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56d25d7eacde5fb9a3bdacebfc430524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1335c1384cdedf91566c004965c2ecc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037410d5e7e4d7ed11e16cbfbc65081526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6975a96e671bbbd37b5b09b26bff8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6c85de53530fdaa06269e2e67ba8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d813b125a88110d49c1c19e9302aa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e51faf2e181434b51e0017a19ad300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a240bfee28d2d90e7dce36b0eb046c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067007d08164657d9ba7972c001639a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096332d185be7e9bc3ff3417bf3833b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcfa37daf6b7933e0a5af42523b69e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98babb646307c5df39d1370317988e22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc10a4e6cd1a37bcbd9624d091cb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f9e1bc7220866fbead7c2f028034537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f22fac5c4785fedc0340475e6fd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae995e47ad31cfbacfa8f31ccf907539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ee924a5b0dfdec2c4fc3c45a3eea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c428c759aa3b366b6bd331b05328541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6266ebd72fd79bcd25aad71774ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6e38368dd5d36e223615ad64c5b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25422257cbd6208f724fe5e81fe9bd80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379611496a02b51e91800dff49304202545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e390adc5084449e32f02e7bb0cc04b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57386514cd6b0eafd65fe4b4f0dca4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885ac70ca9d7ee9f15503e9e34c257548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e5ab9019d542dfefd09906c71ed1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720c27fcfe59507c21166fec6cc7df6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67307c641f14f1da75d84f73e4553f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f88651e16ffd37ffb4680133799417552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1878c4be120411bfbc7558394abcba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e448cc93d9ad7e7bd8f6f6850bd229554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40893029d7eca4313f4ccacd60360e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c169dfe9411d6d5364ac63b1482a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24cd0009b5af01dd9e0cb325d3b366557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fffbd19cd6880a8f2ae34f01feaa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104728791ac3e0f9349b8e9606ec6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bbbe020aea44c6ffc549577961719560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34305f1bb646c2dc137621a45647c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1dde813a859dd1b920cda905f54c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86c08626c001a8b473d3377a4eff7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd0f2c07aaa1c18de60f1867d94ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b40b48d2ee317f1f6647e26358f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eadc9f2d4a62a1f84b2aa4f81bf46a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a2d629cc76864dcf964c11b2070a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394165a2d8829d8a302d1cd7599fb18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595885bdd3d6f5d4bafdb10818c1b5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11714b0efc905fbb1030ad86bdbdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9953c3d93555efe020d280b751948c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a0be5e90867d0734f1fccf2e5992572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed019a6231aede68aaf2c95a1b813f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d588ee997c67fdbc0e1f559c6e4d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16e36f5d857f0bfc18971e5605656575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872ea6ed1d1a7f5e54f2606024b1b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df647b297358ff6e30000f229d0adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4727b2f6072fa8cf508759a72bb551578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1461457ed9495cec3b7c9abc7fa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eccfd1e5887388b6cfca6ebe11a08d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094f0f9ab55e9ce823867db7865cdfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721575b2c09c852d820eb188ea4611d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e57c1af2c3aef299f6ade5c3c2845583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6aef0e87ed467a6c654d1ed2cb86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ec3d36cbfa022594f1ac5ebbc863c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84bcb5354dfdbcfcb5f4600540721586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5688fad2c2aa4e51f7fd998e250b2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ebdd5e0f472a90d436047f9a1826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca465c55969807b0202cead17c0da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32334d6552ca00e6cde9115db66606590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9688fbafb89e19a53b87f1dacd7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbe3f0400eb817d2cc88d2754d26c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e6dd69c3c758e55d069a5b206089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcc640ebbdb4207e1b4103789584b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6ae66dcee9c59b8f3a806f4ac66a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd7335bfc72435fc227f1f50e8c56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c0b194c0930cc1df6fe5b6867206597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce2fa383f445bf4303b3a76818617598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da660102c757e10f360a9f0fcb2bed6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91d2c4985548d7c21262b89298ac9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb42c085fb2977f4cece7aaf3c4a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4eeda2e8b9937db893119db8927be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c8fc34676e0b07d71e2705154ecd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d43b5073b27c54024ba93241abe572604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a8e0f92d09d281ee8040d173183a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038396be43e689a7aa679f210b36ed9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d71cb0d83b71fab7e4a5d3811ec3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b19a6eb6400bd61bdefa130c89e2ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370371b2f3cfc7a79496381babecd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d23bd21958e8a26035584770fb9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63fd77dff1ed363236a4fbfa8bec5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6f3c42015157cbcf4c0bc5aa13ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e8b6ddfe90af92a66d2ebfd549405613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b892c3f13fed5d585983067ce066614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41beca745a7d5905cdd5002696799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c558941569c879b5400fa8604eab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b7e9b1fc759da061c06bd5823fbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d70fab90fd6b00f28ef6dd0b1c02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069f006a4b9741d7b0c1e62da31aa57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752420e0fe51959d3a52071d92846ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1fb284619aeb0fe754085586c46ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4441e3e95026f46ef71f14d9d505a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78bc5066be69b1e1257415509ccce7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772fdf3fea3cf7edca9843cfa7372d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14272f92a32d56bce1721850da01335625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb18b83194b118732b26414562ff0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d55408ab9f28f1c3fdbfa9f316319627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf838fdaae68ed93423d4e5d95b273628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c841fe22283bdab4e2b6264a7e590629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfdb768f21abf943df03f3f72b6352630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1178e951cce6fecdba3c2b8d0dc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cca15e348aeb200fb1d404ddff70f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32007dffccafaf06e23d3918d0a66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50781c05df5cd01b224d64ccf141e0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958997a13065c583e739b7762c69846635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a772b7282e6c15f493b011507fbfef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798a0f304d2e53ae4736e4a164cab5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7e1a5c82f2e5689f78e25194a423638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c43346c16d83bab209de6909eb10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab0cd19e87360239fedbe772a05fc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5cc3433814385823e6fbc303907bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb21c14bde4b4ede1f426df89e91b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a54604fbfc66e9c7afc875ec7f2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784dd16ac0dda7f1408a211ae0b356a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a689799b892658e54add5350f37b6cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eca6d002085349eb90a6f625c6a9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31413f40e386052f4b7172ea8b54c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f7eab2c7924cbd3d385d933b86bee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8c01a4be2dc025af7cc329b7dd25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83bb2dba18c8c021dc85beb432761650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bf31c84dc7c34dfc032686b768dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33676a60e2af589f29a8668ffd351b44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708160750e100c6eba8907768d1e1289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5555cb4410827c05709d75b77da3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e1a0ec071195545085502b733c7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474925c246f1d6dbb3b2a5f092219a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c90918b5affc4f8c218e5961a8972657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd6672b46c697503aeeecde9cbfdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385153fe5aff960d193793d9ee09f92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2940ab875cf27bf1cee88bb10a20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668cfb88a9af2686623374064caf086661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68f201c3efa6ba838f6c47a6d8d48b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678009bb3c74fcd5c5f02441cab8e08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518e6a16a106be01744869219d2da6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3d8c657b6277b7564181caa488e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f48be0aacc9abc6b5b742b1b131b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27682f0f7620c43d8266ca35f118336e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970525eeacbd8250a36620647782f8dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4892cd3c103dd7e0a8c4ebd07f4a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8462d7449e0ead70ba7e506c23ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee47b26120578dcb83045e0dc39973671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c81c1c8d9c3940afb04b1cf7e217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc574309af8efa0177ae8c4ab3aad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7dd5f7f7f649924cd9c2be52bfe41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf443f576f8d965c5160fe24daca5764675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1af9ba809533296adb534d6828ed3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4ec15ac02d5948862b4342665a7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047089515770bb3ef3a26f04e5fbf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcafadd3e157411da190edfdcb1dee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0eb55f7c86b78c0d7b085cab7ff1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4910f3a4817019033558aae84eaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178dff3a331a45719f375b52d3c515682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e710552d3648c61df6e421d3841d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d580661de6ba24b6dbe8ad0ea363684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e7dc950787c464f4aa969bfb6be6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e537a713aedca6092ab70090b520c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823bc6ee6196b08b30b3fa4e16edf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e1b6c2ce73a47ebc1e8aa4288df3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cbc1d1b25bbcb9a1320f2a49bec14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1e3fa3ef57fa24d9cd1b8a2f13d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cb87ea5483d31a51fad744fc80bca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32749bb661e09e41b9984951d014eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9268bd61de210bbec8101858d160693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38555cd5d5ea6813aad370fc00bfa277694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eb20e3f59650ca611c319e3cd5ef6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e22209d872bdcf7cd944844a2fee5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3350f0d5a9d56ef6734972fefb93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb1dbdf5e6820cec3f013d31781f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8315e3b2e710fb5765065cf72daa4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bdbee509c2b5bbab90322cfe6051f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a82986de75fbd8186c0d1a2d20b3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acf5994c6a8325e5449afebd9d189702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2391c0f7212d1a9a7a4efac2cf39b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b42e778a0a8e13906e22ea9736618704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47f913b3bc41cc06b4e52a4bcf790705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be4fdab509f0235bb56a396dbd9f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd93db42773c0cee275b894cbc1c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0326adbd4f1b71f60221c80973fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7881503d4c7af96e17353eaf6f0fa5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539088775e8c438573e8b587a2ccda710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fbe0e8644c1cd0f4899bfb306a601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e79bbce72f68fc374be44b6e912022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836baae334e7879d5f921eb647b8d89b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc54ec9fc77b17b22b583a42f2a8ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59899ba6f9a1c7f956f92c64300fce545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa74114b5fc986f44bb993975dda166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc640742ae2cabff615c5dd2ad4dcf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054002be8185aad12f790d09bd850c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2411c46e7f2e00e0c6452ed96d7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af33ce44451f5ba43dc30ea1325bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef93c7406fcd74aec9db61210a2ef711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb92104918310bb3b5a64b5e9a0d8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7961586b68198823cef6b527acfd3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b6d377f5fad2650d15b0b7941f2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d762cafeca9770d7c8354c3514c2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022dddef42a840e9ea6504402b03c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f39df62b9bab83da51e69f5eb5f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168c908112082743e453d9be7ac3f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f694d9da8e6f4bb76ebf5e72f5a77819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319969469a382078419e0232dda877620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1420aded546d1ad41657b5a58618e7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1df77f924ee4bdeae2e716f155b8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206d1a4a1667632589aca1c2efd7cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576750ceff044554a6013711f2f1d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a7df1a8d6341fd3fb8700a3cb58425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12850798c37bb0a13a8801a8ad24d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6dffa4af96b8dae769411e68fe3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2667e53292e8c70e14617e53e5026d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640768244bcbd2d32456832aae7c5d6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52aa9c3838443cad21c3b3d58d581430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f81ca4dcb4a44dc8a9de4dbf18205731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5e6c6f6d050a5013b453a74ab02232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22ad4060e24ad0fcebc6fefe83fea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508db4dede4347d90c45573de7e67c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d98ff81de598498bade7aff43c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61883edcdb204bd1648985ae8002bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed393f0e02bbea9bbac8da04df6345d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada66ca22df3c9afad16b71fb8c02338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463145cc5f7932c70379c470b3eb3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c59a41a77554ccacb19c2844adc0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c070c757e1d8bcab5646066d1d087841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c201f96aeea7d993dbf8e8dec582e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a08ae9540838394a244ef62e716ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f542f308f1a4c7a883f3774a6dc71144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcc182db1436a473a2c275b8e9c9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e791c4415755471bcec98f151acd59e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08c5845049f71654375ecaba270de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152695274bdafa62968d32518ebfada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5711b465bbc6bef852454b35f83e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf750408d3aaf8acae04cd5869e2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fe3c00f2f04531c721efadc145d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53598e4133ceac3c744e7d3fac34bc4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571dbbe3f317c62fff84216a823997553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4eb7277ca1a34abf33fad8c65686c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3a477acf5d117b51550d7e4dcaca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d32ebbd864e995bc451a645e7d681556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d136b6af2f559354ec98f31719f7af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891894e8da93e4259191c6a0cd389658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ecebf0b2be4ece835c4d480550acd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133383751c45db4747b9314aa0b830760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770485cf9a67f0fe43d6e278a1925361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ce24098bbc2d6d225c379699b50162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcaa0b064b09927c40892101ae957563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26156eb21a160ad4316b09375d2ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78692a037fa2a95285ade6a3fc23586665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea77bfb81d716469dfb315ee42756b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7787282a3296950290f73947d958167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7035116e7346cb89ef7dbc791e2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9e4d6010e282134f04c35a21a10e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494669dc26c21f70a73f1dc544abd2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81532a4ae2f573caf6535a2d2e730171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf771d620859d3f8103cbad222e4ec0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14932ea27375780fe98c3c37ad0cb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40faa7b5d2a1e99e7e25503dfbb438674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c79de176ef921cf0ff658d5ac19675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac585b17403d5a6e7ddfe8ed8e44376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83042a5c030a3595263044958b06777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497026c5622058f81b9eafbcb2ce48578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674518849b6619743bf855ec3f1977479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3692b4ee20db7cbd121d70c0ef48e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a330f611a14898b02aec062dfdd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421bb03e3be8efdacc459bed9f9bdaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b749e8c2476648b3ce6841ba0524a3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58799af83ed81b4fe527723cdff991d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64193b0b6471b9e4a8d9873c9ffdd8b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9deaa681065de034374d7900b6c3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0691eefebea2364f48a98d279614a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb0bda5663bb9d7c52741816c47f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e625bbb006d0fa658dd856ba17ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962031e85a927888f64667e17e17c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8591055eb61971b26066966cc6db4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59058a155059765033663956ed55392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c278825b2130eb4ed5fe5952e83981593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2d954ce6433de39964d618f46b7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bbb23f9aa735d91197170907c38295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd667bc211f1cc4e57ff7307d88cf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3cd3858c2d2faf82d37c33f28d5f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e478d726a593e105f8ce98cb17729f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69153987f34ec0f438e273a903d4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb76f221123a102a1de1d5ec6215fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e88bb0aad97d89de9daf58278ed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889aa3ab7dd192d256e06641a4a1556102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ed4592f2305cd81526beadd64f6d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f27f3ed35b4d570467c76bbc641dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e5d154d6ccca10ac175b16b852b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a47d3fe50259b8670a7b3495d10c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f8f97be48f2311d900946dcf7a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7434dc88141ecfd1ea6d7341531b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f312791d8f403f303cf185fa7e55d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c6bf51ce07acfe8570adfb10924f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9416e829e82b358596991299e903a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f87af3fc00311e69d7ee67b0aa9e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b3a4724b2c233a1f09a78db94126113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85c3e13e04cdf7764add3e6b9b7d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a44666613b72d20dcc0ff34d72088115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbef76ee71203672a05292884b75903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14820bacf9a0be508ba3c2fb31efaa83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5762f9d6ddf6eccc2f69f8b457347118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6dacb5e31fc8364b63247e9cc05e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583433b4a5dd2fe0e213b408121d5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f77153630ba6f7ff538edf4acfd14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d8ae8aa61129e3745e3d895491d91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94163a94b3dd9fb907512b8c27fcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa811e36096cc0b9886cc6fcb955580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32bb5b0b687deb3609fed056cf34f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681a191d1ca83072cfce4fe6c3fb96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208ef394385c1619dbfcc8d6b3286e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae56dc561ccb430f937e550b14ba3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c7d52b4cfb69b5e62a7905cb7038129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f056d9b46f13c082deb31a220872130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e2e095a47bf324262fbbe2afe5a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed292ddb7a9bf47bfc8a078b729d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdfef7fea3ff5872d4e2ebe92d78e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bd86ff8deb72cc34fd6d776253d83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93683032ee655c1f8066ed9d28a7ee09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd39f35ae4b27666c13bd9828ece2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668864b4690d6620b5b9e011d12b076137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f18301680f9a912b2c48a105545318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ceeaea730f3398d0a0cf6b257d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082339cbf2c1ed956cf777950a90bb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d002b831ed765eb622b257986297dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964869cf09d459351a6fd3671f212e47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88fdba84fcced9a9c338e28b71583b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ffa1606d459173c3cbd09e1af43f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a183546fed7e05c63f47f61bee420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622fa96edf0f549943f3b21be13745b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d15f1a230a202c594d7af89d47b50a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81354d50a5eb30528bc71cc11cc4da5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e32fc6a75a7a439fd3c2502d65c18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1d7dbdddec914833c64d0e4d142c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8501524062a92cdb6bd7710717b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc3ceb164e57ae5b7c013052ce5c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad2d9e17c77142fc29702d3e17388153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b34904a199a77d9a719fb34cf36d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc96a648ff5d015d47076b7bc4ef8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e16e3cb956f8518857f027fc562c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c650001c2b438bf2778a74875a03537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b08ad7ada51b4e385e7b39f09f158158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b3a422ee0507b990c0b206da3ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab291b519d5472ae95a0b352cbeae0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e53fda89475cb24d91299b9339cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e24c5258f4ebb475ea89418cad43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c423a7f0711678e5b853f033f634d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42aa0e4eb1876a0574b22ba32e065f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed1e13363f92e037fa85598dfe368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168050afdaf0f93845aa2d942b689a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb005d61d3a738215e5c7dbab26cc62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055d3f7fc86ac080fdc9bb3df33c69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05db919f6c2a474acb5eb9e94160c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ca3bb4863bc8412d6c1593d0dc2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6b171f83a9611f686cb948a5cdee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562e0e8b7b56432230e955f0d27a25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db4bcafaa6033b42aec76a129c624173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf25251d2539d1988702bd037f8e0ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2cf15c1d13a2295266b67d640456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f4ef439751d37877ea751e4b0f2b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644dd70ee6d490303900406728b9385177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5105655eb02660a8349dc20d97f689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d0089b807ad90a91923c624208f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9206e284b23a51f16a2ee775a589663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefde7614a5f99ea4159350bf81f7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0664b8b9b74fc11db99c22e69be762182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e78e15d256a8f39df2a7575aa9d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935d47f6f04076c76d2f97ac5305ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e0584f0edeb05f7d09e3851ef0fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ded9d6489328142cb7a140ab75698186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e9e3c47e40a2148fc221517eb5746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59855a94914edab36786a07797ea2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea999709a0bda13ee9b92d5970753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a065543a0d206427db5c7ff4df85c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377406d5eac580e305bad782391db0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca0b82b2388df6af842176a3a2f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090639a331e7da9fe44a01ad6939d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71820f1ea161f3b9b62a4a62487ca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b31e34649205eb7d085788af5401195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5672869c59d975a32d724c5c27046a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c09b0f086aa969dd14dc83f9c6338b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8de92a04862d4e9b05076d7c18750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e550069d0df0301bfd9a3ec7073925199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118745854cc1d82c85c45da475371c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735964fa664373d1b7f070407f40f25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707f19b84cced69d36e157ca425e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cddcf9a9acf62642c11a352637b34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419280bf889d842f76701e245dabc4a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc22cd030f80c17190a5d1d87bb5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f729cf0b882a9e9860b31868c534814206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab6e5529a11c7197221f0d56d09d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896a90a9e3e6e34735a9966169c245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29d5af83319709b6a08c662942e863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33511bc5f00f2ff4cdd6897c8b20034210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ac8c7a5b23b32f325efc973533bca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc825afcc31bdf95707ac8cbabd10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71b2006385b2621569e6ef62a9ef7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1623e0172b8da1af2b53c41f5761b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8014adc6df378203f982c27d4e0d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da2c1784ad3bd9faa389a14dcecd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce3cc0f11072069388218ed08ca980217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7956ed66a8d9d19bcfebf8d9a8a084f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df17fdb82ac22853f1b7d5ca4db4965219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aadeeec023c7f7d4fc6836ebc09768220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc698ab168986f94840112f5e7d319f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4766cfadc0777ea84396ecaaba01da4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c04765e1902b239bc29c8ce62d5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833310180e05c50788fe6a4d58564a5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60693fac30ac6bf9c7ebd45f9429d5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b222c424c24434bad4d45b546cd09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea33869e200d4683ad86cd903bc2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fe1f5ee447117d27bde950a2dfc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f53217ed9d1821bd8b40a9c8bdb049229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b885d2776011f2ccfddc0bdd888f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85860d28cac36302368b99cdde3cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefdacfab9baefaa5f4017432da6aa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b843e74129009db9e25c8062b7d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb005d1e3d6e7e70ff27c0dc2506664234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7da1a3861841b756065a10eb9ed4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd83dd812727f861a776c06a998a0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93eac1999043e0a90f1a932603cb47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca175c5fdcd211a17e599335f0de7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bf9889aaf9a3e5d53c7a5726b9d07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79d5609e5d27e8650713459f3d7e61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1de330d45169a115ec2488e9853c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea36c60a464ce0eef5a9e76c994a5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9f5e5024a3f25f2d149e825752de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e962bd456d80b6fd66f6a006fdde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359a92db205fc22e5dc767e3a55e73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955aaafdd81183c97e22ea4b4432f05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd7f30a0abb4f79817ac8cc9b5caad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86366763fb77c080468e4b8a66bca63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a96aa0741cd7587fd80dd49d2c209249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b0311c7e8f6ba8e82ca561961b32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa9afb8f3dc9ca7c1b2afbebbbbbaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb29cd71bca0c8f7a52c5aaee48b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd151423cbf2f97f5cfa51fec73a43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0fe4293633d7c5f6e561ea96c9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6f103a9e8f4d63419569e66658ad8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ea91ad5a90d1ee6efb465124941e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2216ca24e5bd0a799fd4f38c94bde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846998af80d4fad6635134c352b0dd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb49cc837eeffab8daacdb3764b3b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e9399751c912add609a417a2521d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95afd2f9c092be0d939237ca66b9e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23759f836a9d42c3db607aae909532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48776c7b0d10e760c0232cc11c0bbb31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292e4fe83b427132e5e06e8a18d3f23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f944440641e1264970b8b9b5a378265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbec25eae4567621ec7baff27b7335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb131076d02bb2cc13e7dae26dd2d12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223de971d2fe6905f30e41de22297f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061587f26980c110bb5336d23d161ef6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5149e196176fb0e42e465097c737270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533be2422b350900af8f5832ff3ec6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125817ac3f651687cd21bec634f3da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0209fc03ae02f983415cd34a60e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e44496bb276af89f7672fbc510ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d514a02c22c1dc565be6a7109c430275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcdeb2d18785436380a920dc54cd45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710896aee9edfac9b6e2fe74d3dbb02c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa192ced7e95c5565fdb588daf1b10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37691628166f9f4d26eed7b108509dd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f945f8ff88ebfa2fbc6b93f71328c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eee5739a651233b75f71c7aba1513f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95acdab08f8b65885b16701913a6e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad09aeb441312fecdf8e463071726283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de68d5fe91545cf0ec9d75d406e257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491d5a606cf161cc89f56a5a362c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e277daf7261444651677e26cfa743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ad9022aa1677fd2589d3104c570d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8364c868f45f1314cec553e5810571288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa7a4546c0dde238a711bbde41964289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16aa68acf97a48276ad76568550f15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e3dbfedf27ef3346383e5fa7eb3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99705c10182a45ad4b24a672cee6d1f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999345bbd9e07086b0833dbea27a7e65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b84e98e03b2d130b84634ea76acf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96804479f6dffc50c9e5cce957ccfac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb06fd3cf45b748bf10ccb9e2eb16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a72f268027a1657bd738f1d9ac4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe6c7e44fb38d773b4f2fa062d161f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d260cbc1dea37da9b85baacac16e481299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0ecec94a2c35a860b04c050746fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a44bb9ad5156ba6a71d501bc113a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafd2311f6521e1054ad6e5abd31fcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278844d4bda5e21199ea6d0741f7cc31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfc0409bd4001ba7b2827fea41798304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211c753b542abbee4d7d3017f1e66b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba31ba8c2ab2b8956a7cb367a6bdcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185043a9e6434c99789177fc987ff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ea00fca224df638820430590dec1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1716697c9944477e9d2d6a49be51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7048ebb5fbde1c3e68ccd67a6bed00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3998087ce2368d16259575f815c600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef617bb1b7ca5d77498ecde514edd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d210c787f39d5463da62635d009e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef9f49833892dae0cd492821600d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d35644b9bb09116fba4b342fadd926315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a721e4833628bfc69e3a4656d28c8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb846161df99439493672910d0fd99b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe790b83e83ae6ac4126eb3b1cab305318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf68fdeda87df0337844ad1eb7cfc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe12c4bc575bf2450663e37741a62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd410dac489c663c032bc5f921b1e00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dcdacd34443a928d529e70f798a88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9ccdb100495e26300274da39b913e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5063a79cb63f3a60129984d56679f15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788899735d2de5e12723d938207708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958188cbeca7c05692b147c27d3b56a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09934943b27bec4a0c3e596b4c1e0fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be933bd2e8eadebdff45ffe9f5d99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b6bbd490ffa7e2a38154dba48db4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007ffee950956e51d4f4e702455e0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11bfb676ac124dc5125f5674d24b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0b760b121b215f9376580eac2b4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5574b2708c97eed36a6e7fc3dd4fd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e2b2bdabe802535745577f1ff8f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aaec9e476192e90f6ea899f93f923335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a324da6cb32f1c3e5ac9f46154c0166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257fd6fafd74d5b41c8a130b680f57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f3099e67e5400a44bf2e785ac892338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46361d3087d4dfe6055e764d2185fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72428a2d374e8b2b7664e9f0460fd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc2805aabc599f2db8e777318899f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9a95c15a1edeac206e3fc4539b6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af7de3b1ce31c772f04ef1a38af924343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ddd3738f280a6e7ecb1f1d447960b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751069435550976b1c735bdbb6cf438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe379198d892b2d70597a929000a44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64bb39f1c7ec1b317f8e2dd27359e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a05dd53bd940774ab69d999cfa2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e3bc7fc6b258a197300300590629349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a59d238b7c4d3c930544da7b47d908350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710270f3d6389ee4a5172aafca56be0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589e3af95a449b7e6eeb46d91fb88f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490c2bcbebde0cd704c7ef9218986a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f7a34826bd4755655a93c04458b97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825045210e7ee37af8a0165dbb364d3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2c5e9a554971071086373035f231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84d9f9ca3f985366b9118c978877b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b3c2779639b932d7c95f10c89731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de9ab0c8b33f68ec67555f275d54e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5494781646aa10e3a0a3a872b1820a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ed9aa457c2bcb81ecd487e006db6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6917240f69eaf962df9b36815921362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72164bc00857293a1e13350cef300b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827387d642f37fe65d26bf5f50195f29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1411d6600877f69a4f2ef4681325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4a18bf14b1e2b6a7bab9c1b99bbdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e991acd45ad9148c8910863dfa94aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f4553cbfe0a71cee540d675ba77ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376eb59b41a1d601e1c516ed2bc6a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd99f0d72b1192a6a701ec17df45c6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c61a457cbfab0bfb43f3e1e732b6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde3987ec8972d9615f1bbad772a8f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496be6f91ab4573103a74efb025727373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f04ae8769f78d51aebe17b0b9baf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6912ad889035479623631d25fa59ad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f170c67d0c88dfa128af9d6f50799376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a474638c4472fc9f8dd914cd040dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e38b41801dcdac27434e9893b6ed0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00286d57da5ddd7f7a1ab9d2824000f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a99546e9439168c34dcd0462f7ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fec0d0a273a166d9a37a86a4a392381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ef32351a53add86031318513c460382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4496807dc2de2ed9eb465b6526d2be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29d0be0aab46eb7199ade0836b8621384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fad9d9f9cf874d1b5aaa84a02c4f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dca4d6074475164abe06b7d062780386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c62677c559a7d2c25dd9be88c56a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d11673e11a6002e937200d49973699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70eea4bcc38b5037f665f6ad06e654389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ceb3cbe035ba1e18e84c2c77f871390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e2633d6963081a225b64185a0e9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cef7ff9aee0adadb5d68245f63aa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3fefb751b6c4370bd1f12c10cf825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9c1ff0e82a540544c780d785e3fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff75bb58fb7984a0a2ba55aff3579d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f97cfa8abe4df74be9c15a9dcfd59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d90da8aa9f15083e24b4f8d19497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad66130d76bec15b49b89e005e959398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201969a57cf07e784a20f91a0eb7dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c690225dd3b97cd9bcae19de2e724b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61739baae7974170b4357fceeab1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3e3c63a850ce77a8c93268c2384d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c67c414cc56bdba4f43d8da9a74a8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55979cce0b28c9d70f8725a02e5c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640670c555ed7ac11bef6c1bae9cc769405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff90747fe7083c8555aca81538cace406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8915be6a4424098c6588568cf9d88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e094c9c156d7b2bb29b93a42c7c96d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9484cee04e0d2006bb0c07a4a92c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398731463216c4e27550f0f61a0291ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f4b036e7263854bca0f3eae01e06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe6ddfce96fcffa32bfa4a7d30a08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c782e69acfc8e4ed2f4ceefec5ae7f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d7b9a2df461b3330a5e016bee299414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4268c6b0720d401e083751364e4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51032204355249609c8e4a55ae924815416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407635fa379b89c9f6f0466f2bedd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc80acd6ee1f77ef353046b86a022418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6c09ed07b39b2d51ce05dfbf6157a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226654f8ea992119f8e1f4883bfa825420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208fd8d81cc350eed0f97619182f34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0deb09a4545722cd3df39c27b7bbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200970dbbfd2199f0a40c9202455db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972587812786f2c0c51df79ebb17e1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a5c56414fecf9cbce91cc0ac6c468425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5b1ebeef72dfdf4f310350ad8bec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693bd1fd5f21a424884e7899cb204e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc3c8b77786cef8844e5ce8d6d575428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df8c92adc30996eeee14e073b5a5f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3613f29d5f77b470d1ddca831096e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178356f35681bdf6040f17be5ac1dcdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe6b9e57479520fd4e9728aa6c8472432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5d68a71a2f45174f3d83744000c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7954f9b431ddf427b234e91bad02aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e193bce9f0b69e3791d6075be68b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edf0437440795577295c3967a6a73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5937a12a99963bc0600873cc7c82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e1aaae73486c328a83c8acc06d06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc5f4756ef8bfc5fdbb8a2f63a149439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa11273f1ef7833abae046bdabce09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb67eb760ac0da9449948114ed26f63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e32929b144c48c9e99ea3d907ea5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64eb338f39357dbc664c285c297482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d054ec4357e7062fa04398256c750444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52a82bc6fc1cbf801b3c782624bb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88fdda65c9722f728cfa20eab4041e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1633cd172100d3af49db805efc80e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afd16c06f815a5484e897703926ad3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f3f116395ac18401643d6bb83977449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815ea0aaaad7bad2ff4407da1c9a31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a2cbd0a494296e2bd297cc7729ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92530ac4ceca90508a89c99e4255fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd11f1d3d988ad3f0e4838e41db32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad297c478bb3a3619fc8a1fd8846ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e0fe80c8bf1a18176e53937d0377455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e6ed16394a09bc9596fa88a353b89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af7094bcc0df811ba507a6f34e213457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbbd842868e84357c89631df3fe07b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222fde16d2d32d23de29c7eae40ef1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5304580fca94acfd16c98c3eac293c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1cceb9fd6262c40ce87bbff47ad4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136cf5b97ddbe3a5bf73d242d4ae393462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d947e64bdc7a53224e285a6d6609c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d4c8bec88e3112eff9a80ea82e56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e290a6eb2eade54623814edc943f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f99be1682059f0be84b61d65868589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805dd74adac2049e564a6050968037467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26ca152e8aef3dc56179f6172cca2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617736f6453af7b0744c8aee76efc8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f633b245e76421db7b38a46d98200e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f8e6a2deb401787d0f110bf44fb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635893bf861342bc35168cb70951e1d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6207258a617c41c985708f930199aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b7066995d2c91cc4342533da6168474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7668e6b07f8a3d68b06f30cc1d38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21831bbe7f149f11420ab18676b3814476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce077e641dde53f0c24871f198c91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73555a24711b5c80665b350115a847478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f54167d915d328dc1b8185aa1503479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc8bba99455a6f68078883ab0d9a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8456038240b98fcae34ea518e05ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9014286459eb89ced11671e5d2ad6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8719c346a42b82fb1f1ac2ce641b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b689d3fdf609321052509000e0bfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d75538124a7b6be1f4eee11299a00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5715ac4784fa95b8c609890e551920486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c637e5ce1b2da9e8cfa6d2969b2f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3b741fd8fb295f6b63a482af7f178488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb870b46d4aae1d975bc283af347c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08123bdf5c874c109be62399c20af410490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ba5b71e39338dfd2eb423006e58cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a84ff1af7a31b954a8c2dd40ecc6c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f914895cd3f1f651f656a311e5653493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3eb55eb7ca66fe735c72e875636b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c0a1a0b120af5c4929327f2ead8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a9e75c566f3ffdb34edae1f87c59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73fe375f306d3ee2824b5f82b73d6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2215b6bfbf6cc82303a7674568413498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c8f926b173fffad929d0a87325d16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180dec2008ef5600f5a741e652d2b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fed3d3e7e34f456173533a8bb40cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aae4435604fd89d5f4a18620ec81d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac07d6cba0e07c1eb12b04988f713503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648c6bcaf7eff218c2bca48bb947d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f369db5dbd62106fb2aa2bdc7e9b76b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf907a865b075d40af45aea301fda2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99161e5f081d77a607566c57f83046fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243c108a0dadb395dbca67d3ca51dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35811bbfd46cfa66ef7a762f6eeace509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756219c8a15d46236b2f63a22032c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558c14a6941b9c393bee1b662ffb9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea56abd55a665a469d96a111517f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e4e77b90367f9b2ccf19ed8d7663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080edacbafe38f37baa40287568e2afd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6352f3852eba7175ee820979858ce5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f0870283e52d658cd3b29ef09988f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce78fc7c324bb83235e8478584c22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d1402e45a25f24ee52893827c31c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852404b66825d14baf52009e7e049b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d8328c5feccc51d953c37001ec56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f5e4553f0380e3282b38f22184a92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e387a8517fa7bb14318b0eae5e486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf92d633ef7376f07bcf8a37714bd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23e72cc88993fd29f06036796e594524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529432156d1d99d47efd7fd236b9ec6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5672045966b0cfa6cf42275f90e680b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303289411064014bd24da178b2014b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dfe9f2c23d5ff5fd9f4aa9febff4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd46b66fee998d08aa4b769b36d8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f62098eca96dbc9cc57baa6efcb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7c2aeb09f30360f8e5edb983de25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980a3de3c4661a4052b1f807166c2d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2295d41d2b1cfe0750b05bc6c4ba77a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f354642cc107bd6106653586db62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c39ac77760c0ac679bdef0789c083535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e29e1e4a8505491a6177b6e3620519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6be45504f58f13de0775e90327816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ccc37f8f5ebb8adac6286fd8fcca4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaead8e7162032f9be3bcdf5f0fa5ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66c11bd098b4fadf55d1ca2e51795540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be6e23bc10b5ddbacf881d56729b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df0e7244f19007f9719c810926e5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ecc8ed4a167e76996cb2dd1246c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde86406cd5b23f8a6abee8f9f305f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d35081bc3c642906e37e742b03cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acce6c57f4688f9db25a3fc18651d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b827faf5a88e786042ca93760c6ebae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9f1abc4418f4242813542c867712548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340f4730f90de9fbc746012bfc6f40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e5e5a433568d51d10dc3c4623d737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bbc480ea44df4834deae7380c31cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620bfa1eba3efbae7e4ff6d6fe3476b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444ef55c95a313483a2605a4b3a2602553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d68ea3538d75f27c7ea2f6b34bc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f080cf4049f82a56396e5909b773220555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b980af3506b94674f010510570ae9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9c4b5e66eeb425b461d42b63a060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48799cbbaa7252dce892e0b5fdf4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2587eee80268acb1f6269636b824b0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc0aaa0c02dccc04cf51f3773a340560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8c32d968dcde96aedddc8470dd36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486579295e8f6cf7044d63590fa92018562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa19136cdc2fb7c5c25211ac96b498563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48be90754f309732d4a6553999eefa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857653aa1853a936181af6ce0ff7bac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f740b323070f65f1750af53e0598fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d43494ddecf6fe3f350835683ac1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b4d311e01f26e663836bff7bc3fa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefb1ef129791ae777f6771e037b45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e8c4f4b694f1a53557b21036b5eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8ecdc0dc84c80201b9ac0d4d0aa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03640ea38dcc0ec472c9ec263165030572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d861a4339957e05134de3cdda5f1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202f13403d8e580cbc0964e8534514574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8039491ddcff4fdc4d672f4d5543c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744248129be4ac4998db2f3fd7eae72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777906cd8f1f2b39a951e430e58bb46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fee0cc33ae758b33e1601c1354673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95419845e98355ac1d1e1579d1d28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a86ce1fc884fc370b7627f0b3ba9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d81d5479ce7a5ade79e89f1c9e22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a0137bd090287ce2e82004adda76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75cc867a19892d1fa978658a724b61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de8466ab69a94458cf6444fc02ffa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e353de4d0134ea6d6d7e2838adbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb421d2ee1493da811e92e8e9e6a22d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aedd4d826ac0729162337af6bf656587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b9382319e3e8ab8ae2f300ad1457d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f37f15437396602bd99e87ac77bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b2cd33bff01fab522fd4a7ac6983590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0d068090d2365d247af9f379028e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f05ac4d804a8a7640be89357aa17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d15b06092a9cf995ddd9ee1eafa045593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1f3e20f0370e39b7542cbcc2ed604594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725be2a69ef0952c263279950f7f740595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12761ef7bec9f5e6fc34768060dcf2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580087aa264610a39824404f1e2b6388597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7c242ea6c4104489caa2caa35ec9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa931963e54c57088952bf86d7f1d82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763632ea0cbe0bb1c04aef312837ec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907bb4b33d51fc151a58063cc7a3e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb47c9d2de9f5952d997d812e5bb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507e25be3fd7c321f7ba943b0decf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb4bbbc551a7e9dd7daf2cd00ee90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a465d1821d386ff736249df5c7da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66179633ba637ea824b4ba9adeec72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052770d60e2b55511ea14f5e545a96b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176ddc725bbc35e0c4173d222928b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9fa7c4c2196fe4802e95b980ab0ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1c6a545caf7c7187e61304f28767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e11932d782a2920fdea040df50a0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d66afb156c429c2ef367d0591efeae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3836562ba904f0f5f1fb2f139fb09d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874767954395db401e5380356c4f20e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e905eaa868a07f2e62fff8a9087a74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a06414f5c41d417240e838d7f64b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a81e6438e0494c2fcc517254238b46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc476680589053bb3f4ed5e8fc93d07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180489f417ef7623f0d9ca09848181d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b462b13c150613b3b63219ff8532540620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f4267db475c20b5b581bfa62b174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41c2102ef8ec008d4ba5342492bc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1f044b9b83e049ba27e60335aeb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137a80f9ed673010871ef988f325aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c56c52289310caf045ad5fa1dbd59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2b2a9454ea492e1c6441c61ad652d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefdb56af1b86221bd83bd07cc65678627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73ad05a98d932ae7dac52bc71ed260628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8bed884a8a6fde53904b6e4c05dad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74710cc04604b98aeaa7ecdd5861d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca343d0d5c4d8b0be0106379488002d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c34ce256fb28cd54bcfcfa9db139f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187f4b3499fd1eebe633611418e6db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584366b90080076ad60a819a9a1b481e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93ab34b45eec2f0e8ebea76e3c217635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb436642b9b40862749ee91ebf00bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590a230f54b16ee51d62d274ebfaa3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7254037dc944aa7e8483e521416ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cfafc8e741f67ada08e19fc13aff3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c196cc62eab0ca38135aec7398cab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958dd250edff1e494449bd273b51ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875834b1458b43cb4358d9322a0a53e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128cc988582faccfb2345ef8db328d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf80db13a91983f41a2c7e9e8dec5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a90d84747324294e1a9acb19fdb31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80478cb720557864352a9c669a4ee0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075b2c10ac4a468fcb7eff0c5e93b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a8eaebceaa1266dca39ee1e76bead648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9260edba206f4804e5bc015d52f70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea3dd1fb15ddffa3735fc01a89723650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786614124113b5e79a704ae504fde7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991322c0e5532e563c0b6d44d19d911b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6915a4f722e6dbcf0358951e6fe7d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de37f0e781f75939f7d95d550f654f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb265a1076b03d0664de87a2eb66c38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e885f6498217b363fc534d356c32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462dfc177d7da79a25ae68dc5226bec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a202835b5bd1bf969f55ba79950aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a13dede79b632cd23f10d7d00b69b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ce8f6dc5966a2655547737430943a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf131a4e1ad637a9e8a728884ab4e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff4d5201e3597477dc764415d1d3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735dff46426673735982b29251b2a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c85a0969dfda099b698e627fe72b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f9f9fc82ff03e7ed39665502b1035665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6dc357fd94255242573a1ce67c156666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c748d7a087a5424b454366fffbeb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033d04e5a9292cb0fb0a6d2940d2dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56308bd1ae49ee3a3278a37b63e97e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97fdc39ced869dfd6ebedc53cdb13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d1c1db5a0f607a21a4cd8bcac8ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f393b3681152b71dc04f274ac478e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b45c181154d6e2dfc9004b43d70994673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1649823aef755cc419661356c95cc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9b9f8fc279052d0696d02261fca8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41659b59163cebd7ebf1c0db09a29ed6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a71124fec34ca7f8554f92cf446a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca0daa96ca77afa4608611394c08af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befeb43714d1f7819122f728ac4884a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41e31b3aa82f5aea46e4cba6920f9680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>