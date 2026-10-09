--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ffbc1423cd6db93ec783bc0badff71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc51cfec990f2df565cb30fc9fce292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4583641ea3b5f55b8c20a63aeff9bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba27e7509e66638a559e6795d387b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e8576597bc8dc3816338e0e469815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a708eeb3c5144fe358ea51876f9f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9d8477ff4112b4afe703cdcdb30c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c29ac2bd46f37c1984a62013e5eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4aede32e2cbceeda66673a44fe87a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1932996db5baf64e84bce2925d60fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583431a34f28df129f9fe000b06e295311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5a7349a72f297a5701ddc5365f4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9706335f428d37e58f96d058b13c3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f575437454fc7c206ba69216478a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee3dabb9b20ac2cf6326332cba48215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aab8919e01c58db048e8a421b821a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6376533da80c453cee0837b3553e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b448b1d0c783600bb5445887e5df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef8549b336c56fd41b96ec52c21b2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938788c283482878342eb4de49730bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eef202ba6f4e9e18e710d5b0a991aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2386c1e6cd40f334cd926135f550922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e072fed2047285335349358380037323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f8af53256e1138e2ac24c012d01024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790b1dcb54c91a3c9ce68efbf3febb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e5400285b3f7ac7f80c61fcf8f4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a2c46b3c90232ecca94f0f89a89d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439c802a40e7338a6a5206d91417b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5523c6e814ff4626028255e934aa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9960d037dfa2629e0cfe1f72fffbef730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3574de1cdf8732eb6fc340a0d0e80231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8513c46635da72295e8912bec5e8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03275d4319d4d0c9df7246b33647b37833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fb1febbb3247e8cbd0f69ef5c1c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f7ef4aff7fdfb2aaad36631a773d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808df8b0bbcffa8858a6d4218289f1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8060902e5877ed553abdbd83010937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d475b204543c37db0c812c590b61038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066ecc432156dfd80d6f29676d3bbfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73078ca24010e7e2ad5293956742d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf8bfd8ebe829e3b438d2ec760b2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d75acf6f9935063077cbf353637842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de909dbada99f5725050ef1ecc79643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796897220486af88205b9af00f4a75144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2a43e6b57a1770f2b0028dd8de02245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53d1100bae1f57a95e447bd569e42e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbaac46db4c90cf140205e3b0366e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c628991ddde992c07ec9f22d65a226b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973ae6a5da5e53f0888d7ac8250177c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd547981bc1ee87da9b1b78d9f0fe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e31afa3ed907d1188c8bf9828dfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e1ac3c1a311ff5ab85b15c473461952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089356ab87a450ef19da8df5e5d445cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923ddc7f944c76b08d45b9f9954e3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0875a462b98fad52fd8f6641e894555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea76ed9d0fd1a1f407063487f868f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f106f29bd710c4580254de8c3e8a3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a93376de14db66f3c2619aa2b077ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02d64c1b29f793d799ec814eac157a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9d612415d258ad91be80ea0041ae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2744ccb2961386bd7451dd88e79b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268feff10945d0ad4fbec09f97067c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f5aacb3908181b481d5c698e4e1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed71c204457bd1ce78a32241e13042a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46b278730a209c071177670539eba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdde1f89e5a20ae0f721c3749a63cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d215883dcbfb5ff66f7b237d064f2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abac09bc1bf0d8e5ab48e475df4dc6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc99e36a142c8a1c07080dd698c0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836644b10ee21c299a2171555e99e1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46645569525fd5ba5f8a6592dc738b6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4e8b7eca1806c88ede932628941272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b448b0122fea9647aba0db2760699d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714ed7a0d21a819458df096432b6f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb892761b5bbcd985ed2986e5a8b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266670e1f80b6e5c692004eea14a599476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb4c17732110ede69acd18440fb66877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74640cd9752cf44926663ae8b25be878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e44026d820408973418d74718697c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22ed74b1064423c4ca98e40856e8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04409072a0b6121fe4f4b2ef024c760d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b254ebb0d33352f981369fea4d51782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c990c352e1d1fc89275d7202721ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ac1c646a7485104512cbd49a55b7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b665a9f2b04304a2fa1b3b0a63bfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae024f64d1102bcebb00d2ab9a15186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dd89cf056d498d295fea0402edcd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d9dba84b49fec041f8753db6ca9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860e5ab8dda57f762c294094af723f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a869c7860d81f61bdb2d298099f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a77ddb1ed8155d7409538319b28c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b525a6e0c6da4c720045b0d016b9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02964c46450d70dd25f1c2115a2fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0afabf5e7f328cc92ec4dfc61ce094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ae557a323630ca33f11bf7c132dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634af2075edf1dc2a7a46ae206f2e7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5990b882a2bd4b518d20c889b81397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a995d21c88ace93bab01b337774198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765df9e0d8828283423a061001f9b6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2b2df54d1d5ba2edf8952e50ba84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d9a4a6dba005e00b771b2dfed895101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad06b1a38538fed99fc2edf233e2f60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11af7c1fa5a17768f2d6550008ef3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027992a9f998ab05eedcdd8a551767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbe3ffb4449eeddcead81764acb0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198f7d10b53a935acbd68b2dc96ac4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd547b0ec6cf52d034b23be40d1db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd92b9f7a0bec4f9dde486a9eb690e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db54fc2cd0a4989a94e11dd7c39568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd252585940aba6785f706be76d828110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e0db6ffbbc27c68a523ede780020111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10336d227b48a4ff04b3de5d92d0a8dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe822aeac061228cc67b4312b2be5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789329320f3cec34da4a20b6c3d650e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449615a3b45faeef832351b8c52efda2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d470798b6d5f63a5385403d05c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc68cb1978d4699a2baf6b7a889700117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468382ac8f07a3ddf9aed898b7dc30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdcfd498d026622ab590fa8bd1e31d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99544d0a29d201a6a2c0695ff9c4897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55154dd3c43d3754d1d00a5720eceb06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278b2cc8d08641722d46c6f4d517c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01472fe6864d4f5668cc2e91ab0551c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc39ce54ea090446b74a603a00bc83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef8639daaafc6be3b9c5f6a89c8ad2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10cecf298c10142a140bbbb8bc77d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685deff6cff540c5ebd60af8961df872127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38d87f90bf037b09e6b0eb169be099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ee8c7eb27f901a973ca77f103d75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8c9f47f42aa6914cb990ea5e60dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102525afd31942a4b9b09262d1d0b63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9759f101e3d0b68232e8652a7565f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a7087566e3812a57030a46e010bb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e0aa09c5d3d363872f9804067167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264575f6834bff671d745a73a9b4379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462f528ed77825640bbac7a7ce0680136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e83df27e45421401a9643a36732e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c26245de910829a5af7a78adee5ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d330a3544cefc14f0ddfbfc3257285139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7dd84502b2a049b3351e8d8dfd65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d240eac95591fc6ae7e335d58454e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaedf1f12f702b7001142f43fcbd0c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b91dc50fea5eacbf91ff3bad589e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71531d60f47f500dfcbe449e0446674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e924dd0b886da69998f322f3d24e4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cd86d5d261fb4dd8230e82a34fad2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5dcf47d40abf522e6ce4ebe2b84c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe2269bcf179517f970efb1959327d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b295589e618e116abd6a23e054e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ce6dbd4aed2d904b578781af2150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad9f1009258be2a38782fa6febb1aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c868826c55427a2283b1e4cbf6cc01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7376a45298712ee27260cef53de1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03cf0541ba6cb713995c6d912af8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731675c293aa2d1233cbf5ea471896ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e6a725f3527820f681e0640b54bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6fd4760ae75508e132503f8a137c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019faa0aa5102b6beeb471c9b60544a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015bec239ae90e5026fb0716aa2192159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d12135d5812e24be8e3924367dd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c1569700a25f3cb4035162df1733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae627c292524451e38b0d8505a3344162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c038efb29a7ca4fc2fa5ea2c148d58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273a286a806929d9d440dad5c59cd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c97e837dbc5176d1c4115697f3e57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30924a53834350c8bb64036aef632d08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a776fc280488f86f3f50887b5da4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988cbc67b69f119a36fd86100735b3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653e77cd3b5bb7a1ad06ad24d8b87f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f102d7823482f9367e09704652044170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f679531cd509c5d91c16a122c5d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d87b56e5de831ec837877c1d49e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c73ffd5aa3524e072a7873aea0e9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e73aa39e552cb8ad46d06bb8f034c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5d00b5bfde6dac0a2a21e01ccdd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437a0685626845cb9af04a86587091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4fb8726d6788b4ae6d982d6eaba0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a5244ff2c412bcfe93a785b5619b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4270cabdfa08ac602c89375539acf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c613fc171d3e01b8180106619cb91a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fdba40cb225c09c0f4486168ff84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0e5dceae3404af9f3acfc67bbc0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766640dc1f47202e6cea3a08ee7e5ee5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea463f328359ff55509cf479bc4314f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a15f2919ba1a9dd592c11c7c0842185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c803800c39a9614956b7e886254dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee4d485ec8c2e288099cd2b32ce36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ddd250a52e66e4d9c4e79f695569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b63a717221c7b69a65b34dd40cb22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa219d4ba1a2753a5ece08ff130d18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4dc2061e2e2ddf6ac3af7a2a956d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8a0913c73bd4d81d049f2ceea699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5d5a113d5ae6d60ef6a0610b193b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805109a9f4fa0165e5ece046fcbd1d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266ae271881b2b90c84501fdac3a6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418404710147ea26204f80575ecd214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c81d0d6584420611d06f1562e96c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92fabd96726c9ad11f7e5494707e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11a062297872ec2568ce6e44ffee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5b0f958beb1b8b952820745911d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84183fc03acfd42a713b1d2577929e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f8233dc773bc318a0ab41ba3e03e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7e69e5e5069f03d98d2a59871fe7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0840ab00a159a35122d1beb7c99b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc5f5d685cae6a74854265de678ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc03719715905a77283f87d6deced1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3dab2ca9f542336a8249554f8caa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782bcc9d3da2f4c1c5720f83daa36a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b3b118f8a47b815537ae0742191ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc2abbf393a9aaac4f3e8b7c84766210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd32b61a7cfec4543bcfa9476f2b6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093859848fb77ecbce52cd3eb8f21259212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b62465e1251c030e153edadb7efa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9056ad4c7e3ef429828d9d67bb9745214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744039665e34560db96be4711ac29e97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c5c10f87bbab19bdfe0e3f5258b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510b8a31c45e7b2791b6b04b5be8d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371993c7ef7983305d33d4718ff319d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623df5a2ab0bd3a18951eb57ae0cd8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b67572c1e85abaaf5ab59b245f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c0c95bb6795b00c7d48a2fb82d37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6599c503e33115d40ba908b6c4f08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544686cee5dc155153f2a7ad3c1e568a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786e792b96dd3954c52a95fe66eacc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b5d1c00043700a6f5b6e764369046225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8eca241eaf95ffcf7b7d48831b9a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221438c27ac4e9eabe964a1fc3c468ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730297a7211038f312b7e1d030d7acf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176b5bce61a59267cce26ed02252a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4e498e378a58acda8c4462d0acda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974a4a7ed3005ae58936a78549115d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c9a6c8fa3ce00d7a67ddc49a552d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b583bd586f7507937ab89e0a434c47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8a3670b29490f22dd359bc91c73a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38806113c3ca7535e3ee720326cc5ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b65809d92b4c7eb269c0c5c5856c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2d0e3cadd3e7dbd9164d780000e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe369a6215dce7c763d2e100c8e7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b37df504948001dafd5cce251a75e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0889419bea04a11778cc18cb5a10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268d87e6f473ba2bdfcc59cf0d0b36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876456825a553f3534d31d636006801242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c93bc104e40dfc947c7afb34ba254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264489193ae5df6ac8f618933a126d98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d26fa347315bdbfea68c16da7c4a0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d22e91acaead48499f3b48b3d37b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312038788276e271b33de1d29238d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90522185f19d0818f204d766695d8ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61867b8a5218b6f5618c8ea76333b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec2c26c09ae13166b8d90fc791a8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395142b23324045c448f50686afa420a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03680813f2d9d94ceb73762a1110999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fbcac43e231131a880ada39c07fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07e8d28e2aa9b92231b3a494320648254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37952cd8cef1cf6a914cb4563b6488255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c158971e8e736676aac29a5f543b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1ac042b291751392fef65fd94a50a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666e240b1855eb629db0f8bd5810ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9aadf0442cdd375e09d4c3edf116c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfd06791348ee6363aebe106acaac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65d2d573e769de64d4daab41eddb7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5aed5750d7b01e5ab67d450cc9e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5ff879a3751ce36c2d434a134535263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff970562e9266a08cb3c96c38e6c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1013d96c27c77d528fa2591a2b4457265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5da3b612a2b9df006dac66b05110266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680b91b5062e50ad0cb1c5eef2d851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8925b6d45829a3b1e63419e81c4721268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea67938779ebb91889a49ea0d2230269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217331b92b8d305cc68525d5804d2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec864d847e8774b3e7d230bbbdddc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb4e9a59fa8b230f3b0b06f87d63a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e92a54e6503e1eac0508ca65faa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc0ab2f680031ae3db98000fed4d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a6651b140f6c732adf9b8b44512c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36493ec79b11dc529609a00a6a1f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe07f56d281b0d37165b14bf095143277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499f502c4be9d220737fb6dc33f10a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070735e9db724dbad20025ac8f027ef2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f154ce8f1985a77bbcfff1391d8797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e8ba8e538859bf25624b0fc818d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66eeee338e4952ff63a68009710ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33485e05cb8491c16ca5bf5e95898f23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a89525c71b8308b70915eff89a07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720a0e2caafc54a71fb83a764b0357285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4c1e738eb0cfe832c35d2d1c6bd8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2943f8aab18dd53bce2b0159e019931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb640c9b4314e2d17a4e5b2e15a2b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f9c812cfbc2fbbfb4af2b4e3848a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dcc0a5f547f62b0354998f49088a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472229a14e2983a7ac2e79cdaf2c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2eaede77b61a86612b3bbafeb0765292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291febe5b32e77ddd96e2f90acf56a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74ecb57c43cda8fff399bb767e4b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e142012f790fb5e74ebd798fbfa2fa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d23f8b144aac9d56e9924bee7dd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad082a6e5dfe7ed812f758236f6496297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daced8218dc0125a8c6b23f0369275c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce0d5d661f934d24855b293addaca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501c940aec5b30a61c29efe93a12175300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff43535ccf2f64dbb01811b7707562301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16de905c28c10cdca61f44fd6f69ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bb9fb55a6a3cfdefbd4850eb74039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b482d7284c2e909cd0069be930a51aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d91eb88f0ba2fd80e894a3b3b26d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c6e98246b3564354878a6c45648f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6792ce1eff9a7f2316e8133e33f800307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852f54dfb270fff4188c1a6ef2e105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f95873336b391f510d14adc12414b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fbd4a1749c4b1f871318ebdc2b9db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeded619a466f54c5bb07fb923fca9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4d6fc3feeb7dd8827000a29efb6da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31380369f75287881bd5783b716fb0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10a44abae4001629b414af649f48e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5ac2f05fd0e04cf8975c141c8ecf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471263aae8655c65a92a3632be6f88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b782d282dc6b89857f2529fac213317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ab614999904b93ad97a2eeedb379318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022363a01d88b47c6679a99b1c9cb7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7800f12768f7d185230738344909e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c0f7c54a564bf4e97145300b84b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c9684a9725881c00417b45961cae5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6000820a91d32876f7e915db4a797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d825e9a5dbde8bd7aa58ca1e22c0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5f96ec8243f871517e4f2228a809325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf97f4aaab5caeeb4f44bfe911ab16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d684d53ab3c56456e173c70af490327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c635a5e4814f37d779c4e9559106b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7516e331275ac89948821a7f06c695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba6496e47941242318cb99d2e1d41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7955da2411217bd53b0055eabc6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c247c927915d30925ba68b8fdae3443332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b58ee47c99e8c0db7678e22c6b12e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4374f0a7f7c9fb410b470819c9bdabe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479d04c306a8041832b737834e4857335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861f7ea246cea4125d5c773eb0e862336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0589c4e7023baf881e0955945dacfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079959e8bf5fadb119eb04f8720dc50b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2114e9750065c50c5b35a21f1710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc805eba968fd8a1b334cca51a120a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f28f9c4d75c19da86ac731d88dd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64178440ea988bf172c75419281ff9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b8fcf84b9038174cc06ea82fa22e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962a92e5f52c281df7d8a4e5844d7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb4b8cb1b026e60f1b1225513a464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24428f41430566524bcdd00415f5931346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd50d11926484eb0c8aad4b804fa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ccda2ff88cf5c4d3b5bbb4f46f78c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe92ad76fd6bfbf99bd01dca45507e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f95c087b7c042ca7f309634f8c83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb7fa9716090c442a20b2c8f69b99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e40f6cef5cae50f51052e8dad19218352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1321e02233bcb35d9493737d1fff27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36048c67f21d14484de4451f0b47ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c31ed43d279da16a3685b2db12df04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aff99e2ccb8bcda4aaf4bd6b06113356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d065b5237b849508c77d7df635f2b7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cb86bd4c31fa575846bc4addff0f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935fc47c16be6d6ab43fc6ce1e30987359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798086ce0841e61da35358da892f5379360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a1d6ec8675f2e03a08b8d08ad1a6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5986acce5a3f6a63588746e392c66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813115802b61fd001ba8576b573f9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df32fd40e28222882ef72f65c519d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e62f6d7f245468cf695db032762c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8cfef12fa65369435b04f5704578366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d405c278739196c957e3cbe23fffe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d916f4e01e7077df23abdeb2f35a09f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdcf71f166b2f76831fdda8bcc49bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399f696a92b2cd6479e2e55b8d64fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ff7cbb8ca038c282a67381b0e87e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf98d8b8f7318df82985a39c4a0a29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded25ab832181b62817927822eb2b38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc05e5a80832ed4c5f3aa602565613374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bcfc9c51d95f3cdef5994fe57a1a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28f3c2eac96384d930fb0de025cb15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637cd5cb95692a2123224dfb73b3d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa4c238bad46b8c3ad6aaf8becc7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865afc7818c009baea91f00da8bfa9f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184716007ae0fcd3e93dfc80ed57693380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e085db18f3be3b5083b82b4278613b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293463465340be1328bb760be49e60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd352f7d2863242babc67f839eee206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d97482480f86adf4f1f2ab255fc99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea01051e6ff010e2cd16bf9f00b42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3303ffeaf3a6cffe31d167b1caada386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb31bc625cda56604cedb2a04094b84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898651d837a0b4fa7e4963e1c409ff2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aa4b6f09d3315fdaaafbd60981fa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ba960d0f58530198ec2cb68dfe71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d45125a5f7cdf505086e533cd61ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce9af297e5748e5583f0eb07ad0fe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28856d6369c7997a28b0b5a9dbec29da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ffe97026e8569b99b99e0b3ef7ab9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbea4deb5f904a024bb9a55d457270395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420725043d685eaea98c5cc3bf2cf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb2708a2e43bf852908d1642a8569e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c9269153daa5f22e4f259b084580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ecb0c21c1d5529f7c96bc27f2802a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221b8d3b377ad485a6c03a7961fef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cfde7a54d4bb2a45698e0669afda8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00dd80ed7cf64ff13a65041192fe01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2aadbd69dcd3c075a9a19275eb1f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b35c58e9a0b7ad0ccc85ec1194848404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18fc9c5e710aa930602ee3dd4866f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3095855a37b29e592583e0f96f387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df539b5443f3b11311861843a50f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d3e924b5eee42631ac2650032e23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4be47f9f5aa9b9a45c3b9a5873e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7fb54af109b97caa6c421205f1f6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4140edee32629b1dada464bddda0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13355512bb8e625ce4ca41f07444379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061fbf8c248e17e934a7c9a1657c3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8104195282c3872d55c95d8103af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec18fde440f5078d4788e1b7a18858415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f630bcb850ff1c62c2ae145317e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888802ae57da805f012a893e8715df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d883b693a7ec528e3a23ce175b54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac06c6a6628dbb7036a31b61884482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b488d2cf670bed6fc3b8bfae3248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee43f530498a2115634326109cdafa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc13a079bf124a7efbc72dba21109ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a1d44bb0c675f51633d0f20d44a08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd1165a70edc259e5dab3fe499442b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f6aa017d432af9f50d9ac89d4b2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a9a39a5759917010b77bc96a6ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06721675b1338d8eceb8c525969c237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfede4d445390ccf90f57f1ccf2808a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231885590fcf7073e234933c143960a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bb9f9312b3b7eaca62a079112e07e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b0a595b1d8a545cdacd117054de9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1285c5646dc2c663f3f381d5e7c7eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f485c3f3512727095878ed8c73b90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab03dd2091c7011c7d5edf478abe3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e4026f4d802928f22851261b0b1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9180c92a01dca24f7a104b51c71b261436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de89adc578de7a69eb69a41893e11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9ce4d841469a729d3347576d15a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf77ccee29db1a9b8800294c46c88c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13c54d42f0c1d5ec6bd812c43c2fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e234c0e2fa2b802875cb0b4b37c48d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c73e1143f3a48346539060179c8a8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff410c6476bb1fb651ab4147acfa42f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004cc6c2fcaebac6a16bf9f7f9de58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d892a95a20f0b91cbab400f4731abab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14269dab009d4c75c81b8309c7d80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ddaf1206ce2218beea0f8a298cebe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c5a992a7d71bb5fbb1cb2cbd34da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff907a51399651312d8d5f8025455bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffc788236bb59f02281bee1300c44c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f95386d9181063d43b225fae2e124451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a162680d617367a89fe07004e28ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f6ae2b574753fdfaca631835b95d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49209e62edccb07b5ec99b56b90e9ee9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec3919abdd577b37c1763375c750c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be6bfcae2e202a108e892320b5059456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef72ef5e17bbc8af323f5ed0cfc68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df935194f9cb54531042071cd27f265458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238f627d6ba847dbff65cd8314ca72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe102328651d9c08f2e84d2864217460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4769c87140795fb621f2f369d05be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5484151b0ed69261d090ca4e3e00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f535b6f045332b2024141e47da9b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdaf63f4cc57450346e49fe5bf4b3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c43a366bf867d71d3bf1cdcf6d408f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e00682619bad1f357030b5848e8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955e6f33efdc783da5209022a463b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586313017d1b680a0114d8ae5f5dc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d59fc30ba4b7c89c344175c76b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785574d72ec9bdee735265ce915472470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b396474ce377ae6adaf1f387756d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e8b8a99e05678a40564db54d6fa90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5972b49af93341022df69e4ee70f14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f3c6ef2486557c48fc3a720d720e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5a8a4bf1208f923fccf4edaf90812475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d973a2d471716266a08e760a07b01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083861d6e052e60b76bc1b2d39123cb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6e41c2b11037eba49a6c662bb977478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a62358504ffed4a44b0c4468fe34a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8195245deeee3c0bcaf1e678dd13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313527696bb39fad32e7ac61be6f0d03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe151716a4420d8eab557e8d16a7110482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62889850d70de39053f926cac7593c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926cd34f931f355bd8c9358df5047a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15183f077c019a4cf9b452fb0875afd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874407a988530380254a2794085a9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204992d6b6123adadb8d9a288b3f4a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafff5bc058a32f3b04fe9f3db47434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1864cc97ce6dad4e25ff7f4be584489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad01489f117dab998256b6dd41b394490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be693dbe197985ab5848fe4918ba3e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca32920a484ef7ef744bc5c46a5f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e110bfa7218c37a9815097d156539493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6c0c270430df1845e745282f24e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc225aae7eab7c84a67af1b09d828c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c20f4b2c7ee1610c0008be32f9ee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54becf63feb3feff13c03ee5c6034497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9dee742a1493ab28c0f416e0835d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e057a1fa028898942f48075b2f567499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c60e3813d79d3f9fb3014606a590a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb417998cf34e225a0d6975183571a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f85fcac050e4851eb49b6fc6c094502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd3e8c4d9aecad0f53790b8bec3816503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d4597e8cb352330ff172196743f07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef72ea84a3ea79f002079c3e4318926505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ae445881df4fa647c9966dec17b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f4c1dce3e9a21b7ca4a00b6a8f07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c64894e08d87bb8224b90f11ed84d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ea984d35f79bf13addd165662c2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded09b78d81ca8e75c2c54ef7801321a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0f4c7d363b4beb887e469a2da5d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b78e1d1582ece45c605f5ff97454a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a251303bb5be5d9933ec122c9351513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06f74e3241d9360da4ffeaa23ca7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c6b36e745eba9c1797af84fb992c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6bdddccda389c42138f881a761bb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb507c9fda7916056b1be7cb6ba60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56281caf2d04ef7e598927ca94283d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d1c07b6d4588d33bdbeba0b9943d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81606976d7ce684799c4db92bb2ef18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edbf0f236a78070f4a6c72d59e68f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a670086d11dbd8aadba23ce38ecbf09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1868f7dd05ce8b9b9e1def485e94712523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc7c664e248b9bf6ea82f131ee25e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e45a8edf3a3745117ed7aaf67c7d77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba184051c8f02df228d2a089c921647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e950a3851036231a030c0e10debe27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437944fe8fd4741a4b125afdd6f2d85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e127805ddbc17efeaf49291a9d5755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341890b79e2616f6bcad5cb120b10e06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac324a7cd217a4831b60fd6a82aa1bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba836f859f9b6fcd464444440da117532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d3672ec3f0cfe5886767598d59e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744a5f97b88856a15cd12d12914bb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ed40dbe7673abfcaa983e2b48376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11522832a81dfb1bad89ce12ab3be0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f9e34ff02185056ce075c201eea5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390650fec279a5affbb54606314a1164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551788366ec34a469caf98174da62fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b3de621354968e3f1d22cf7f87b60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7574f6f75abe3aa010b1c31e7d75a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3fb39682ff9ae7702418413fe797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeabf2e1114924af48b412c7417682543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08823c1b7ee77c42219935be6985c9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1009a2fc62f509e3e25b8a1e102eb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24e131da24d07767ccaa1a408516dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6574c707eaf513443205a79dc906d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d8ec0cc47f9be1a67267e0abbdc85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09618143e1b07763c1e101e34da5f3ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2dc40cdfe03434db200964211abea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2402346ff97b7d1ff512cf6c0d976b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222094ccc46d156b9e49ab3038e2320f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabfac4eb50d505af19ae4171e6abbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb5c0e777a6370dbbfee3ff9677ad6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b73e5b9bf742e70581abb2f0de43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e645b074611ff7c88576e798cd852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc8ef358a69cf9a02ec8b35b538456557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0f00a4dcd65f633a1f679dd88143f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c73d69f544dcb67c12e9c1713b4bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4651f661748b60c5c10063abed1a10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becd782f13efc38c457547a3c554b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047204111e1b7f139895aab0ef4355b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7106d2dd3092910869ea2a38537d96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c8f017736ffcfbd0ed45dd7ce313564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24c01e6100cb14a99f33ab3fb3062b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db0dea4e8ddd1b05857ee1a354da1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089dd56960927b911f981d98a69357567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594c8c8b732055bf867cac20c13bd58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3fc6f5f12cff9710c59bece92e68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867db7ea366758efe5947c15ea992f72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed8a017bac3f18d7a282c2962c9e73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9052a35f09a8797453d35eefc011f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b953b3fbd279147c2093df790f1fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a9a58721e789679aa2f402902403574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d034dccc1b6a6ca214b3bab0706a3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7cb6aa6f4221b2d49c0548fa653f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f4089ed8c3fe4a64da184978e2a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc2e861623f4c110cc6cc937197427578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b66d3a8daafb35ba16130a89a28c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273738e82f9a724bb783000e7299f77a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d813b6accbf47ae0dabe09e3c4155581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2cd1f3e610b60eeea0321a3549582582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2d4edaea8d9e1a1c8f98c1758141583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7651c819579eb5e442befbc6f7f244b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830ba2603526b4d8575c44f4fb037d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e920406986fa9166988231bcb760586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde053d6e40e8b091af6fe9ac6e8ef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e722ccfeeb9c916aebc564643078a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af020f5b15b8472782121a8b8c95729589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92621a53df67ccdee62194f2b9e03495590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27754eb7c26d709410ede13dd329f3e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d13787cddb2e79c478ac97c42d53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd3c66a54b98aa8f6d455658a552e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739cae1edadbd4ca4602538b9f6c835594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6ef541e0b46e0f7fc4274b716ef8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a553245fceb83d28861403562cd31e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17a196b12454f532b489c88a41aaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ac9c4c64a585d90a8fc8f1f6c9d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa7755c9d8a459ff457b2683375fb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702954b202e019437974ffe81ea92d9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5577fcb1100c354894c67612d4faa91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2bf8c540371911a6d8cf83ba08b84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168ae11d1331e4970ebc76faa86ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1d031f05a5a0122b7137831e63bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a57e8cb989b7802648f2fa2f89d6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4690606ef80fec1826588c6d8100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b0012d237d9b7a7c724e3d6b5840607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63686423581ab018f348def686175a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a67d619ebc319a41095c0f5ecb9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3942ff5b6665d936af6c0930597082610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2524969a4a022791971626153484611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f1db54016f0f0803510aa8c76d39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f170e26b88ed0207b98aea9cded52f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d5aeae8213df50356b42a6b26571614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87355db8323dd581770ab30af7b9ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993733dcf538db36828a4d29067fe92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e9e97b458445a9fe3b79f6f09574617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ff7df149665fd46bf3039a9b9498a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561be83818a640b65b18d8c15ff6078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913603bfe84b13783a9a1857252abbaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ad442dee8b074247821603950b96d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f6259847d80cb01e6d1e22e73cfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7349c69da2a65227cf8a770678bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf3730fe0e0053e739617aad3ae311624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0239ed77d57728436ffb6e4819fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b01b49be3cd1be1a4ebe49031695626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f5b9f88a0d6e19c27c40591558b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6809ff429ee960378690c29151013628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937476dc6e441b896ce67bce7559a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa524b261078e31f1d2d3233dada2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a088fcada7c0b5904e2cc2191837536631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de81b7e8d66c26b0f46130bebf10d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14eec20b60c4638e5cda07f47039eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19cabe29744e8bb857921825e46233634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b59bdfd77dc29f141b9defcaed3b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5017d69fc15d6261b7784b5d9273c6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aa3ce336d661502597b2a5c498bb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208be057a6319fc7cf1236ca2ebc31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88822146ebf52f274a54c13400e3ce4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a6e5c9114e6296825454f2979072640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d3354f69e119e70b62e7dd9eeea9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975db99a60d4262a154d388e9d9ad9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9359f00f8ebe55a993adbca08f900643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723691c8974abfb0361f1f03e2a09ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922897874d8ecd28a9d14f3482ef28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baabd69041a2e6283035623d052ed2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df0fe4205499c33fd6efd7ddccb98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e92e802691fb69c3d664c1b6d8a4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28e77ef5e24fdd1f6bba3a613cbc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3fd443d671a107982e6b8f626a5c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd33b2abd25ef85f2d70547575b1060651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad8d5455017383cc018e9466121383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1f74db12aff51b892225deab7ce9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14475701041beb6f66135171a65182d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032536695be8eb42655354d5462e333655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b05e2b1c3c322491dbe8a028d03253656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b5da5659f2798443953c859cbf17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a544bdfc072190b3e58bd81df2185658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c912f4af3d093a8f3771011d9af7e2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad212f4866904dd39298259ed5bade660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d0698d5727c28f22f94d4e913fbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694501671a582cbe3b719e6729cda7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924d9a71479df0d372a142b3058d11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40786893eb2ab3326c22f5eca29cf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816b3b0894ba89a838db5b8f297b62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e171747b02f781529860fcb11ca800666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15184c1c3e3982365efac1c9f202f72f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991fac8a2838ace14800969d23836d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3ca6250bf45a90eb1c1584d12d4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df90e29e2d8dc002d57a84476c1c03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d50bc0d2003f3855f84be1a8b21ab4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb813f4d4f1b370fef7f993eada10f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e776540d9f927e6c382b3dd7461125673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3056509dfa0edc8f088b834bf3bf94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d013e42978a94c3596a7024117120f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612faa69575f069fa06e12516cffb48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67195a0d244754226303ea713b887d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07bb8b671e4505efd87fbdac43e5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ab87a2bd3c8f390d9bd8dd19be23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6902afc8eafbedc78959add2a28e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f648a454c48b0d23340f08ba7ce2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38964b2d46700ef3f677cc002fe501682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf86b2d44b0e1602377fcd03f909b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e322a89fd960a0157e8d79a54d6cf5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b220c70605de8040989495c50bd2ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4a45e4befd0e39e7af8d1070aea8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0125b34645a1c2e7bdf31c3d621ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b8d7511b74dc94c191a8710baddee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e283968a5a19845958b6f738fd75e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f226e36350820c831d9a4a10cce1a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7fea629b6de9403b8234ee5feedd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cac6ac5b4db98cd3f5754081e17e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aa4d2c34385fd0ac8f163e8f21124693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071786268a5ab1f6f0a86f75125bf9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941d475c85fd063eebe20fa59b6bf35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859e863a5eea50f36193ec6c85fcb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979f55a124ba3397b14cfb0d8b3baa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab5acf5707d33f2b303528c11d39be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2c09cd3342b4ce8ead232dd30136699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b2475d0d973521edb468787d3941700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316afe623f2327be303a1d752d4de33f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278b032bcb0fc3b4a173be969fe263702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197993673fe23a4501877a94ac56b15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5b543e1457437a21e1420d5e7543704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b209d1dc628db724329413f9cfa550705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e511037d004824d280e8dba2fd7436706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee3c9b34efc3ad85720149e372f95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d18bf500f6ae3f1a113a94a472ae708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790ec2a382b9c0a8faccc0d0a41bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c220573a165ddb0629836d8816648d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c78b03d90dd28d54fac2747f8a72e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b064cda4081ae8b9ae336fd98ffc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5df4604379e0a631db06854aff1b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e056a542528e5247fd1d1d7be24b8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717987dd9b51ad30c5784c6a5652d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c73333e9897904c6380ab7895c53f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b10edfe630c3b25068488728f1f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8680cc058bda40d933f59fc20765010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80f330efbafe7472753306a9b05b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7390ae37a88b66765c5b59a31a9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d12b8f2e0651ea01cfeeb0c2f71413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b86457b2ca500ac1f6205077ec7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d1b44f2d43283ae2c2c399470b1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe06e90c8397b61a01fc8f33d91c49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c77aa36122a2ecc469456c6ce0cad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d43edbf098c526f71cf4a9f0e846818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6de8b29997787d8e2bf97342da9d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d5e016596ead14551ffc7987548820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc73b4d929d61c96df19018c56514d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3727916563c3adf88ecd5764958c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2263bd9a2a1cfa329f8e7b443d3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8160c5a35b4edcee32ed3ecfdf09324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8de5aa6e5305d309f1759627b02825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e5f4bc1bacf515efebd697f33d9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34916316500f79fc1dddd58f03aa1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557c140e581324ed80605132c61a1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dce627b4e803a9d38cb7d8d3b10c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d48fb6a3202575527f424fe42ca530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f158d2b76974792df791ae0d2b9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be815cb35a6979736e95ac3dc9be7a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7929beea1b49be593eeac6f760a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7958a77dc86eb5f31d235f08f5b37134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be786d16520348214ce48c91a5690c6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155393cd4eb199f9534e3e2e51cf6b3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb130701f2b5055f966d1842a362937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d474b3624d07c016a6a586b14ee7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654633e3b410aa722b37283a62c60839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e51e669852fccc9079131d509982b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d9f263410cbfe1dbe80c70bef6dc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbd662da9d9529c52bea0770d02dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a1f3396cda3b32ff85a8de40198743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8f4cad64be6e952b4c35afbbaa6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd748a3fd14bccaa65030f1e04cb075145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247f5635c6793f2d146cf22863cc5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d847923864f1cf15829077e9b774a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5fdc1f0ec71f8b9af974f9959789448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d027ee770bf073bb11a4412c90a67c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6188f0175112e0d5604bc7a90e947250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1103dd30f1e4070295e591e8cdf9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e64c655c31c51a116c5c34cae4f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08732e0db42822e68c77b6e46269cd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f76a99f1ba0de04d6a9ad650e2da854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0cd8aae41aae3f9180a1b7eac41955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8cec57f04e624b3bc34394f86b32b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d1ec6deb0332e2f3b25b81171afe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88826d13830c796ef848f859196b40458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf12ef43d6ff95e4f5625e9edcdd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d99ec4928339dbb709ccf9eeec1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17194fc4bd35b75d75ba76303ecadfce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1eb901ffd452e84cc4436e41fef5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f58e10c65d0a2e5c26e6022709ba2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba65cd113566d12c81c8ee8bfdf56564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b636913c859d3292494f3c3e33bb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19003b21c42dfa5e5135b710d61a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764593a5501746b3745e9e925759963c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e4bafb5af6b4c9b983d2e33b900968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f161afda804e4c5b59dfc977490eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747784435bead5db5dddc1b7ec4e78f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f7b53ee69fad1c8ce69fa54795c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f521e6cc0f1ca4532079834f134072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348726128555b8aac290c0b087053373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687333109bca166c527fcd3f736caab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533ec6b671e1f4af58090cf20955b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebabb80658c9ee0849e6e4330e3aad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c1a71c3452c66aab60d0eebb890277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36186e405a85736d3504cf9f5b53c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814866b6c6ada50d078258967e514779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e23361eb6b57da34e7e91f8b7a30780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dceff7d2716c451a7d58411862eb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa765e40a8b9b9ae6262fb6bd84edb7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b51592dacd42ce493de68de2ba9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29184bc7f3597b811f90d216e87f1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72742689a46b721a8a83b63cd3a0e3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb5e4640c4a4bfdfed3a504c6f1c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb647d6d0d1b9ae5b88b7ffa05b6d47087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f97e51446c3eae5f584df674a88bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4c6f2c34deef7e6e87ad90d0291789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b57124b28fba42f3264f9fca2692990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60640bf83d0fb4b9f4c3d5fb3e0c25a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a012ec2ef0eeffdd27b04e277ccd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb98797c26ba984b8b09268604691893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964eb90197bafa1df4dfb02db5d7bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61883cf29dcae11e5741c279b9c80a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804df8048445f03719917d92795cdbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e2a63a40e730cd001d3afef24352c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a963141dcc6da52341aa377149d1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f3948e212bd9649d3af343fefd2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fe813a90eb09508df18eb2026db78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b7448707f5d99916228281ee8923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e21d58c3bb20f816005f9a40d080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976e65f847f329c5173ecb13108eab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26333e9af52be926f4aaa2a15d33d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7da613c6f6d3038137e8cf39fd90d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520cdbe930d68d7369c585d901f9b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb3b9f5a590f2480687e6c8addd94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1b8f65714de90e5e24f87f1c7689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f1d4227a8dcf8fc394926928ec38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b69f7bf32802f42360b37fbbba9ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73522e31129e41dfa3dce09a0608148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1afb62ae58ec6e815c7f777ffd97e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a4a5f8fe0de9119c01062a82527a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa090ebfc1b3aba88c7a634dfcbada114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5361731fbfee42d8479de76603ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8364cf95b0c65d831833d72afc8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2707ac38f0a64cb7d245d1abf98c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eea5b741100be815c34b76a0731f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67aed75732541ebe57116a9024b52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52e4c7e46080b6be7c3af16ce28c45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99186e9cf5256724177d708ce155c4bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a3bbeedfd328ac4ed7e5630d9ad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280d00b6da06c851bd91f14e2a9595123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ece7e9ed385d038727aeca4f4e6d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d17e380f76e8096036e5a60a030f53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b34c9007f9931c0d100868e546524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad897c77fbde467ce9f79ed52be5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ebff493f8a2207fb791d5b3a2ac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854090d64d30ff9a66ce137357be5ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563fe60eeb4567da946b835676a2542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e62da89c2563f1be62f5cf839967131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c506252554b05ceb3feee60364c3e7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff6410c6336bbc76a765be4b43c45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a8e5517ef74f50814fafdb7dc81e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f537f88b4c72ae370fc5dfb4cdd714a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1c4a76799b84eb821bb6fbb961d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed9a606656aeb6d624674e74885e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7905e58d280cab4e6671aca0a9b798138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87f1483a804f6a49febeb6e9f36c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78293d9b002b0d018598b69690911e91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c2f8029e97c1814652111108e61c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0ef428c53dcc1641579a7400fb93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211564eeb144d2761294508c9b0855a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a75580e08a681b53f066326ffcf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc52753f0d5378d2a99878c0633cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b37eca6d71736667b31b4256b88b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c702a164872a4335829d74b09b59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209927572259ac965e607aabed9b41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5939a31055128aadc88ad67b718f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73777b4e8c3153cbc374994e19833eb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f405e18c605ccc3f594efba078c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b371a9a4d21215dce4754fc68e4b00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ca2dfc9cb5e2e05bf9d15febe6aba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0384191b94d72815ae24d331d95f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fceed38e54c56434680bdff25ddd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8bad41535199cf3f93316a3cccc19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb070dc49b34ee5bb76ddfcc07d9d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d439de775c2bcc3276632406f380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968367cbf5e9156f05f5f737e938cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd45a7d40fa61e8a73e9edf969f50f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7fced2d868f137a3a32313a36461e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca03d1413dfd155c2c73cade2299891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d65da78720d13ab6ffb211e1df6ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf330eb22094ca409f08c5073de0054164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3ff64a38e50f135ddbcf8a1c6bdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f3b6572c32a18faf52eda6c0febdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e5061476ac697b75f11f033171ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5567c19de72f3d8171d59c8131de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4de04dfee07aeccfdf21fdca1e46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd740bcec10af8322f516e2b0a6cd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4c5e0a635ba2b482a46cea14dc9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361ec789ab0d7ae83e5e72050a4e97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1163e8ace753c38240d1a6eeeb04981173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c93cbee0eb1147bb50c9a6ed9f439174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f579ac5676a09f88cd18acf4282895175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a12192dc50b549b8833dea6961fc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdfd9ecf742900e5de269cd641036177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183f3ed373914ef4b801feb90c45854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073efd2b06f332ac026b990dd28edd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d345122f46f32c494d2495849f178180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a154295542c3652479f7e89375404a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752509d2d93f024d44fc887bc4d897d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c890d1f9baea384cfc4f559d412f1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3189999d3391db569f0595d0f4bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a18dded397b93d6e25e7b2930ebea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ee0de35167daa9e3bcf6e5e8a152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b077678bc270dc470dd2d958fd63b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaebdf9ea355360f73eb200fb2e018188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85752355d17a8b2554eb20f0e5ad4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cfd4be5dbfba1f1acc30fdbbe4409190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437a6912f44a4ad1bbbd20f029e127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822fc172d9d033c85c4228699b9c13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f19cfa2a5fc24aca3ad7dc3594ddd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79dbe11e6d665426c893b26a2fa7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59f424a7009f74cf95e7390e51bb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e1a3c9a143fc61ab58db9579b5be1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882585582972fe4fff50f319f78e76e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f9aa824d26fa538eb973dc656a900198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160f55dbce2a26a45b1ef7ac504e4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274bb7958698194ab7bd4c4e0fa654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a45edbfbabb7898eba6d0132d6e420201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c110675c0aefb8b8d979eb61bfeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420cd1cb74e414b3fba8f418bde5c1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5018477b5b92e6d0dacace6a547fcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e56623dc4ab2acae84370efdc6db1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54741b29caaa5ef808a6fcf786f2afa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db9d68ac7c022b9e2cd04f06fc875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddf946cdc4e5e7035f4407d477b4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699e8ec6098a66d08d0f1e8c8628a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4758e4ac38735e8753deac8baa74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb151b0b90ba0f2d49147fb1d15233211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8819ff41ac7df29ec0fb7a5c2175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c8a19f1f18b49bafcbb8a07b18c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3995f8d62d29d4031284aa802f292a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd050152ef13f26e3831c5e8b4052b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b204389f703afdcd15a76080f08258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e445b15a799dbe9ae7dd25e659e1715217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93521151d88546f755fc4701fe3986e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa2daeca71c181db2c496b5912186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa393837aada7aaca9e2a05d2a6206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad21a92f74ed3460b294c56de2ae5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e02b04439509a56d94608e696f91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cc726f3f34d6a4582b892f388531b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45bfa3122ec5cb570533bbb334f3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134f35f148bb702b5f6ee069dbfd528225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffcd9dfdf87d8acd019b3f9b472d8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f94804d554d27d9402e3658a67b12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37747c831d0f12582200d59db551a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d75f2dfc1a3f4f9cc3e9c86d99a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5bdba5cf9b8819841853471705f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ebb8b845e5257ff53ccfc922ff850231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4dfdce061d392ab555eb5e4933481232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420aae5f357366bc8ad0c88d967f8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feeb2dbc236f100a076e00468b74fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa5b25578551ed249566ccf56f2a14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3ae503d054388eadf6e3f1eaf1c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017122669b3e51e3e031336380bca4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b96828b065b77407731795bdc054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf9321b485396d571c8412ff80725239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ed7f38503eec394cc83d069f4294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c07e377efaa74f8e4a13cfffc138c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51c06226b92033ea67068d23ce008242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3f92a1d1b8dedf03afa2ad8f74b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f1791f968a7b23ea946df9399c95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4145014eb89d7f77c47269d094cd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a92c7178ed0075542dd6bf708ecdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d284b206fd86de164713c2a3ea40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24a971307d77b4daddfa9d8146bf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147c0a9d3c9ce6ca5656d84c6a8de1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0f4768f0fb070183a92e7f0cd207250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b728e22a1d56f8b296bff5ec0542f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6eb68aa3f08c2cbc8f4ec7a6de246252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72380e0671e68c92f16ec77eb2aae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f436c678d838e4e51e6ef1855199254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbcbc385ef1b019cfecab6352bf1ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d835f3fdbb145286dc02aafc559230256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776533c7207eb52c24d6a8a6920ff42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0930d9e88a3ba5022913c82e63b6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a5c9cd58318bea15b826383c596c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca92b0583f4d3206d75cd6b73efcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068673f40ade9f1b8cf0c657681b308261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb0380800354c250077c20c33f19e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31303d372f54a0d33278e87b60862263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc82574cfc4213c7f4ee74da8a53a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d42c9adf3c447c1146a2c1c410b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04c2fc7835b2068298e7d759b4467266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ebe39dca0330a6d1d1b814fba03ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd927ce2607a9ec739de0d36aba3f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dbcdcf21dd0c2748439fde4983980269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9393d067a595dc2b8c1cffcf99598270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478bc0455cdb6636a620f9900ff1734271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e32be7c6b7bc72900b1a1e32aa17b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685897b8ba63371ebc14d51c3b43d667273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bddf24ba262cd239b4919433cd9d35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff8ab615649808518fb8e95f884e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342673935741de381c8f7932d9403dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db316605c1e978157cde0753bbabe2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee75dd00a1897c18b32a20a9ef52591278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5778020e2f8f7f11f5a03d68aea2146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4a6fb8efc88e025dc849ee457aca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9006cb7e66fafbfb8cc763e2da2a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696248bd6332b8f246d57d6f3f7bc17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76f2843368e633630400aff05a6569283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7849f288564b3b570bf638f3c7de70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6f870944f97800013feb15cfc4b6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b179f826fc43565ff334cec0df73529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431772ac68d23176cebdd7c681aea02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4972909fe67ba1c78bc594f51d6d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad660d96f11e154aa44945488915abf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c50bf64dfd5b437347d110903905290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3dd4cc82123ce7c11d4cffd314b1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c65e33914df208816acdfbb19379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a675c8f13d9be043244ce4d077f69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf51e83e436a11b4b261639d62b5fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0736d8dd075a4dde54a0bb9a9dc0dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f653ac0a07ad8b199adb0bff2133b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb41a1f9e813aeba5fa0d2a030258e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75cd40f188f6933c4ee556af29a9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a7b0e24a33bba1b98714bd154b45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f02c3b43c30c9eb12e56258165ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c485177a0897a4428ff0f82414015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba5ea5b3326ec2a4176cbbc9812d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b585351afee8bc1a79a4e549aa7fb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00e434bbcc550435343fcdbe564d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8113e0d4ac8d4e28696f25a61daa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a6c99d3f672d9f63728899708ffe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad5c1106f908d6015d5fea34c78027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb894a39aea7a990b75f91341e162b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8704a585d02af7fa23a5a199befb9e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73880064971190fd8fd8e2582ab38ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54249efb136589b5253cdfc0e138397e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3eb677b3365f73eb5ee047be895f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1fea9856fac4555f8113d12b844c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e80c216df502ee89020c45f21348de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34fe0050089051b31492f663787811315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5465f249392f865dff09a9f9bf3114316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d3864884944bdc76d02aa8dd12db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7d4527c03987a0443220dd179cda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d930b0a2fb802b2807130f42f8c485b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5af9f93a6c0539edda4544011a06db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991042f9ab2d1bd53ca437178a51032d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fdbd91830f99e5c1e30fe626ddf36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a744c521b93727cf2e7e709019fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fc870b5c2119c7009e3888dee54f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea45a89baacb69b1fb0f7a83406fccd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb74cb0a076723dff6767fe5311be6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76527810f4721e645a8e4196c647591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb9d065b0e37b05e602779a7b995a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ed83dcd6cc8b17c1cc72ee17104c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ef4981a289e21fb0a0758272a7fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5ad98a215dfaabf250f0af8887f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57fb0c32027abe4f397c80ffc57bf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7b81f20df6874c5c7f568a5856fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40dd1b62c69e3bf9f2cde4ebb7a8c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe093f72ee234fb36c6722e73c35e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8f156cb2897b4aa7f9190cba64aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8a861acbc17e55e925a99ae18e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dcfc6ade5998d5af94d89873b2e18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1c128987eefb854c95d64b83d1ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904986e62f1565ad8865a9075a1a6b3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17821c494698b997e6aa40422ac544341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97dc9c2195af37d8590ff430c6906342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb178e66c281cbffe3e9a2c94f59f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f2d12375323c628bb66b1b65a6a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3f690be645c392df2a9ad46985e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485d1ab15f42fc9de037c077e1a98a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f2a3d368f93220b58438349150434347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56f5219db4cdb1bbaeb6171f00690348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669de22d5e7950e548698d66bcbec48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649abaf9a00e2bf45a9e19e2ceaafb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83d408f8e9b8d68a04c6ecb4add80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13842e566f66683f34f43ccee9e888352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d202426d7879b855f60c40c0d2c995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca545934dd56a9ccc87e7e557dad52b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff998e3402ffe0799c69fa47f9074355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b684bb4ca2e82617a6561068b6bcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef1137115163b7bfdfbc30dafad78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9849ce483b1676fa2b59d631a13875358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858c108c91f3d0c1ef3c34937ac9e3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13d429073b8f286c66ebb79038888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb063b11d3785862d5dbca42999b29f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b9e2538144daed40242a2e47238b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba243be9e08451160eea87264df3fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d205e97dfdcdbf22833dc312b6f43b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca003f08599fd4a88108002aeb2c0de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acfef663ee4201f4dc92fe58a4002b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48b69c6dec2522787f4bcb9c50d8ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e707e9216b936b2197ee58aed7b991368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762999c24eebdc6f47b7baaf73319a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a18a838ce397e76c2bd8388446aa6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ff5c1204afe6e05170e7d34915e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ea7989abb5a2ed5302c97222baf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe2a340eb41eb0915166e715591dcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b5871866ceb89058339bb40c5767374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bdea05921c80d6961cb7e2a7b19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63223fa341cb095fa63777cab963cdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb836b8aeacf0a36a0985f7cd89549a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff762406680f3ef28c616bf29c0343378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad37bd2f1c0a10d9a81f57d410462379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4b5d02d8cf2669255ecf123a0a16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a493f0a82eae32b04f6db5a059d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f34c1ff3cc9c3529d6abcfde60ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61aef95d6f4aa38780c0b37489c72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa999dd43bee2d4de0b2e5a28b983384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16668eae476b024ed54d4a3bf8b153385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b04f048fb5e2a6e945accd710553386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7d9a20595345576283f8aff9642a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba66656c12a3028f431f7f1e8dcf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f54657991829ceda1775ec6c800da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289f8a7c9e00bcb6bf3f278d53aec8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961714a32bf7498e61b98b8da56cbe0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275aedd322ea2141dab030be4722c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8a9da851d4a02d3efd37605a4105393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142c65403f7256acd1a062318de8a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c742e71a6c0a0c7029912e54f9b51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e811eafb98fa28ac18bd96a94f99f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c7bc7191928eee839431cb32add7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5067f0c1a376db1fae8631016ff880d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf131cc9e528706b19605d845f16224399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a1e58ce64f9c9ef23de5201156e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe80730e4d86da05190103b3b4467d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c79ae3e713d2cd09f906fdea4ee6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a9fe8fa19ead3a52ecfcc8fb2bc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200afbe8cf6dcf6a53e14b1ad9903b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729faca770b13c1bfef401770a4d0dfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe73783e2a7e5d72628be3dc7440ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc6468c3d67ed223e518231bc71ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03bb53f2b3307b16c265e43982369408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfdcbd628236c6c71de8a6a18c3966409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c8cb3377e5518ce1b7585eb5bbf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a42db11a93e28c5492ca59334f4a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e510b63f34625d4bfab111d212644412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d9fc86839b007c2a4dcef3900ac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e788df5713a99b46d72a0b4f888d1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2427fd14bd512af92ffde0c4850dab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e593b05a82ca4c3e671f0cf583144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733cbb63a5cdb18421170fb04df988417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c45d22339cd47845d207a305c7a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ce334fe2f37e92c6c3881c8fc67f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143743f384dd434e73c61d7d6c5ce14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553537942a61922c352cd45a1c22ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23889177141c95abc07736c1449161422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2edf49088e46195f289c14804942423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7d4a694515726e80d47b9af8d5be8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0a6b4cda1ab69875b20e80fe48ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6234bb8634b03fae396694e3f8005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad467927db4c03f6c173ea6d5e6068427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5678429c676099d672a6453d4369428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21f7ac06bbcc33e46fa0ad5b705e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd2a3d555620d27b8e3769bf66e2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4292a6e8dc2b8aaaf8561c08150ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d323851136d1ae93b636f4b1c0db17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db601da374368d7e63d6bf125eaaf38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf5e6c49f2cc71696e552ac2b2492c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6313f1365833fcafa5897994ab2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd659a439044027e8305a8db9d4d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefeb07f5c94350d1065ed93274ce23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15f68883bb34adfec82a7787d007e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ef341b22d0a5f1aa6434403796e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073531954e10ba40ee2d855f23aeffe3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859bcf5edf13fcad8218352f2db67e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5b00690e2561779655cbbfd68fc25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e2fc2b297cbdd95add697a7c4ea71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdf2dd426e7a59b6b2ec50271dca4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987aaed26aab79e819f9328d35e3a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5251a98ea098dfe2828c556e02d283446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40151a8348ebbe60715ddf6ba30135447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc2fa5dc653543457920fb51632913448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137cb40ba33d4084bc559f8e521d10e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5264afec618b69f0c7620f4c313971450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb7455ed5e1d4acea05c59c80e13a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e585c454e0b81ecbce9297352f408452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc2dc292f3c431777dc28dc59b0d0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947263f8cc74c8dbf14e3b010fc746b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde1efb42bd89d7aa922d3af13b788d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637dc7ec8e7becb97d3395552d4cc3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025cf1d9dbf7fedb4254638eb5213a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0149608883d679921a2f23c6edbfdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707fd5387d8787bdc735c5185187c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc9ba1fc181b189b97a65661341b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c35b1b5356fb93b22957b5d6410e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c90e0e1c5737af9faad2d2bf80995462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b8ac69dbe84fef9b49125e83e975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781b5a650fcf89ab6749f765c2854a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8a430fca1a2eceda993b5aa7501b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0435b98cd6e14442664c5c96c00985466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f2cd2daf5238c57a6282e581ae76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0981ce446ed47e7bd629069bfb250f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31b220b08510e5e640a6dae8a2d795469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af277c8d231e2239d54ed2a44d7d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53339834165e8025985fb561d831a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92df5e8c97e7082007f0d4203ef6c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19245066eea9b4d687349eb4461d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02bf22e3dfff1e4434a768cf260ba3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f195404b461f1e188b79d97ef23569475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb773ec6713e964f5164ec7eaab22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32410463b1668adb4f2cf81b1a8fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993968344b1deb07260a629fb639a0b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648e93e011e922d811a63af0a68142479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6001856c41d304dad3be1b4e7d13d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e465ee2b95814d560e002cbbf34cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f6636a88d301a98b5a554a7b0354482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794a080bcd4e98747feba7b2fa8ab6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0672fde0dc2d08723ca567e8483f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0cb1dbef62945c4a5458b4fa6fb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ed4fa8a754aeb5227e57bec4d802486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a94a1eb8b5b4e2c96de6ad6cf6694f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e3c9c1d6809cb0ccc8b0a77a9135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bba787e6aa255733758ff1cedc4b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed71f2f7a71de621ad1528d49c4417d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac7b3bbc348f6a88b0ae7116d0d35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8771526efc3556e45e5259f92c91e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952952c8bb8532da5dee0bd3ca0cedb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93731edd29499108f7cece10a4b3cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d9936165ed6256cb527ec5ebde3f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1adaa030a8bb57c64c51f28475dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dcaf3691955535c7de265f2c3ffc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae05ed9d5c7ae735bc7d3be1f9e79d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab9aa567f616fdf1513614c32349b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd405f436bfbab9a9290ca7db6c9de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb837104087ac46363669566ec5fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06f06412ac73a45a79766846a55f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aef462f82f4fcf5e61890b368324b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4618065e278b358170616b49f694504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12849e9c1c580036711c73e453a18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8cfccd9498b7514f466e9b30936b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bd8a94283e2f493aae0ff488492eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99205c46563e31e24d83a68414089b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac7c65d24dc7efe6ef2c03be4d8df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7b555dff26ec9b7ad3b645f2c7c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8d3359fac317d42661f8ac3faf93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3fdda13b29c4133a2d6cf045eea79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090289c8ef2d7a503e7806f984a64d00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc41c5ddd4f619e0ac7e2535f2efb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38919f8447f139f97df40fb83cdc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3dc6e120dfad8fb38f48034c5a2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71deb1978696a8f32ee103c82cd378517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df45a498a0a403a71b5696790eb4b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb498f884c64b9a465f1973de9e14f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1462c14523c5ef6781be7b51d9b1c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441b8e53b2c6271dca0d8f0d7d05f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca94f11c54139ffe47020f24bead52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed71b249c87d1afa501c78204ec366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b42509810d785bacd60e86fa9a0ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49d1e6529d7645d5baa9fc2c899cc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5259686b25031cc3176b15425941cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8efc81fecb8ae8b91942cc374c64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641040377860935ffd6c0620d036dad9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03566067584bfeeb5e551209f5a592529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f212d97bd969b9a1f89e8cea0e625530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac48a0ac422247ad4bc597930918fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2d49228b3d19f3783d501be570cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75456d1c9ef176869f769a954d49825b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e1f3be19f1e39a52a91fec9118192534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a977284b27dab9bf1a3709b146a27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f1a864227e4713dd616204921345536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec3b267c02992d9b16372dc7d85de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7fac0e1a9182ed7fe13ee87e199e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f5a0f9be6d0afb384ccbd97746d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418ee61af0d9e5ed5aef6ea5acdf788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a6af59722233e8e71ae74a2d424e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1efe8e90ee40ad349350f4bc9c192b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086d19bdddb4b3f84f27c24bbd2219543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b55fd55a4e0501e769723620daf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb22c9c45a98ef0c299041cfea1aac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d21303a7b43843c5d3d498b92b2c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146cd7912a20f74e3b1032398d0785547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f135b78fe3d4aac0cca6e94a46046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c140d407e139414484e5dc233f49da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a465461e98571cdaee6b4742af2b3a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6996169d5cc8462043d5f54ffa9432c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d37dd8c0eec403bf9e5a0fcac1ec39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75c6b3e832a2bb5aa7d44cf2c88f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961574cae1a9228f5625951f5a6250fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1cd9e2efc8ec0a2b9385b5fbfd94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da79a64601b91c3dfd855d56de45d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68431bcc907ee1d9c57d6adc998844a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddbefdfaa01962f1bdeb4ee87f1133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f81edc57e4a063e35c1ca70b344f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e2d022fd4ca92b04759d94a5fcad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d32744f656b210c5fc36ed2f5d7c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6bad3d44cab41edde2c53b18bbbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3189bc6b5775d5c8b1cad8e373ef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f4e22e8ea587e8066b1682adf8db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b310d85bdf1d781db9b948677a207b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a391a7542b9119872a9843c1a75272566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4583d56873f5eedb08e6d236d12b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e7313eafffae43730d773f1779d1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93790d2ce0a724655237d3d296ad2f16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2678834e2c52f31ac272dfee8a655570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c137b5ad2a6555c738cf5eef1895aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa8730505001608742ed8f0f4c16cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852fb9f1d8be7390550d8e2ae59d483573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55324758df44ddc192cd72d521346c79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1cd973288288ba433e668627ac7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00221e1702b3740fd800267f9ec0739f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540154511c9779272fad1d90eb6074577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7836f67d2c40b5ead3ce501d208b95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e032e39fd154f070db45db9ffdc934579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166be283548992a4418b3cb28618382580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014797748b7b483e6f72d7ea2cd4b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425cf3542aeff65b83a793ce3b33d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8c73b37c2f5ce9dabdaef9425a05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e241deecd096b2b0d4b1fa1f186e43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464ec7e8bf9cd88084ac9182999623585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1f6b48261693c3c84b91f5f2073f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722bf4d4ff2aefcc26a72fd432db4b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a359a1b8708cf57b526b671a5aacaea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0991c62b8f7af763c0966904c3775d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7cbafbb2e3c584a323f1a4ecee05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98990d1239ca2722d0dc0d956f7348591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e56d0a592cb5984af49d9a267aa53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8288a00fade82193300ced429d2f14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0edca47e37fd65d6635a045b47e16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088800242cc6e4ac2db78043484e11a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34f60cdbf780d87638df038acec48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5666ae12d89d84e3aec7daed53c36b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d1b203a2ccd1f85a9feb14f02e1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f1d60c76cefafc86118e470ca8efa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c42e8f1cf1e37944726c0f96b124a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7bbd831b808b6fe2f05fa82fb36d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447ef4b4d8ab402d7bc9995f955f18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82b566d228ffe86fa593b641439d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084398fea4e2a1985bec73c27916d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8fbd8ac0db8f9144d33b474991339605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f453960b4f730a6c5ae00e2799cfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f248d21eb61d49352530bf2e59ebc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c7352c3df9b3b24226fb137b71bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a05cc9baeab94526670eac9c7a6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b422e5dfb316d4442dbc2b5a3caa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ba58f8a64ca4bc53f2f40c983b65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c96b6c97beea81699f5ea3247c811612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb79f0b2a9ae3b76bdc0c6d8185be6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698de51a5862c1b469b85dbddd9dd94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0186b4e394361510fe76d3d72b8937b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c21d7b2e2808eace1f716ea48719a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c74dab45fafe4b4bbd9615cce4b39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ecfe8d8afe787ca9ab734d34a2f7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31d273374de86557d55be68499210619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02507dbdb82ae804d94c422ffd0c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a53e05249c2dae8b72eb6a6d1d89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d3ee89aaafca7c11964df0b5fa40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff0895d5968868c2d92be0ae8fdee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294206896a4e3d1674ccfd14296bf6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522a5df7b28cc1ac0ca881fae7f9e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426943e269218ad62a6cd0ab41eeb6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517eab8a0c95d8abe004d30117aaf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7966cf8d1d6fd9d0621ab35d587fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ff351cada0dd522944d4a9160440629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9260d5a68d7dc661a6ca41fed9006f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b97b77b571227b15007d6e7e6f258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead73e846e1899a763b3a67ac285e5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0eccffbdd8a97577fcc82e5c10259633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a68a1d6366703afe5432255a036a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214163ed2e6d4df50c8000aee9837b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcdbba28ab549a9c8918d9c3de222a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180340a17c4d8a003ad3f36f57d3ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326995494e34d8d687cb879134d2c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a3d6aacc32e693d70e29892ce0f5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179fb201ece1e29943c9614bcc7591e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178705886d9c37a3f46afbeb7a8f2d9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c93d66e3d1fe98b29d2c9918110141642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68655b6dbb2df6afb295cad8207ac2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e97af1aec0816b709c37f89fd6065644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94fb1938728a3583f7b5ea359e8130645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3add02ce0185e5445ab0d56e84ed33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fee5c4dbb984092082e7e71f0be7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7109b45bd781e356ee48f93d9bf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18f11b23fd6ec05561290c52aa7fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874335078e33f39e6b74a6d1b6b44f7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb78ac298f69a85f1b8c8be77155724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667c80b48370b5a8512696fca175aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a455d28a98f1b16dcdf908163d25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4681d076efeb065ae43c05ff2f0bcc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b86399c9042e085526f0082cb8f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314e9eb44cb244bbc0fab42ff2da11c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405547ba2e77bbce814f61b51255e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d644b4ed7aa25c1bb857c924f05b4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae53643f8ef3570c39bc24acd91a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87873f0980ab4be41532cf9536201660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453291d50de0a61ed4301344078677c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd96863eb6887dc0d036d8b657528662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a5e7d1420d38fdfd5d772d1010c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300992fe23fdfbad06e95b7c5f6140e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f964d4f18a51f6b1d1eb285c6b1f33e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7abb14eeaa9a41102cbab1ef70ca5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7505c591115f3d8a82d6b8fe39b2b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e646e10cb3b585406b80d206874c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3edb572e8e46b705b786cc9dd7f09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab0edda1b757c5aa2d653e6322003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb9906f689b349d7da83bb3478729671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10686b36cf431f4aca703140b74ebb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe22f803b97d5941e99da03696d7c10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f9e2c279c63bf9d66bebc1a32602674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c382e311bfbd16c2e5f813a3d6579675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098fb3f91b129a04e475258edf0ae7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38df74e20550bc334ab260d6eb275677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e769061a3bf2896bd22612208ecef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18f856fad0702a42d1933673e86bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa560a3365b45ff9df3d67e7f76c0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>