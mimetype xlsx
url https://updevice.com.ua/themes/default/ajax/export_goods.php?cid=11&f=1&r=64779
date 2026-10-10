--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae78b4adcbb706ee3428bffc38bec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e234082cb2cb44e4f996ba19e573632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de9396f44b1da6412a52c2ca9378133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40133238057b032a413b75f0bc3bbdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf030c61730e9c59d752c0db7e6e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002e4e53c0e38144129bfb581a1f45c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5228b1c87f8ddeed91ad635211a0197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b6ce54da90ff7117da424955d23578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04715274015eb16116bc6ffbb94f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367b6d94337c6cbca1cea3a81b530410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6560bd9ccecac8376c17782554bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc766cdf09c5655287bbebc37aa6ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04ff39c2591b93ae7d2bf34b179bf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bd85ec988408e18812cb489abc2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9767f84d181a2fc5fb56f8a3ff74615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f355fc0251bf19a4d08b75c424f65ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94010489d87932d75997b49dafe40d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784724da1151349d9c7232a0140cc1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9cfe0ee2fb07c0414345c31a49c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c6a01f3e9c99385f5d90ed7e679220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee97160f785fcbef3185d0e7efb9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a83c1aa895294f64ca1b4c68c12ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0950472703d54e342214721c0aab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc540af16868d62a0c2037c43b7a6e2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0cb5c731c67a68da769105a028aab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a9c5ebc37e3cc10a51bb99b3e85126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22fec766dd3982a3d36418e0178ded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1f2251ca83ed7d02418b65304536c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6766f7271b49e7bef493de69de0df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307cf2fd396f00e042d4096ef7cd9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c5e8d4db7a650455e9055b3c4ba631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ddcfe178c7288a5be42ca968fdca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7fb266b1b7b089935f0725b6fbfa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6126ba26421e32ec7d0ff44386ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf016101e6c0bcda0c96b8748d8497d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4a4da471e0dbdc33f0df358ed2ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c40adb124b50df0e17f231171c19e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb3bf2d912841528e03f60ada3114238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3d73e7d2d1e75dd4be0ea6bd4141939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62858a9c0231f6d3748df70c4990f5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64160dbc736a10bb3865bb362017fb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646fa0ea63db61a66d6047525c03f3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04278f05e69d551dc7c5378b01199643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224038ef1ad92e0edbea54543a383e9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72b47a5518c5092394f0e235d345f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd92909bdcd3cc91c718c87c9ba6fb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf59b6fae6cbddd30c58934514bb6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd64181bd7c7f440e52ddba10122948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e84f8a7cb1f37e24f92044af9e8eea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d94a75c0cb3115dee52558fc6814850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6fc2b98e56c3ced82717a7b494a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd134544f83407dbf86846f6e7da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbce07848e0db0aaa8712777a7c3e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea465ef8b16e2d73f01420918ce2aee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed806ad65965d8c5856b4c4c73edba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5dd34faf96f37a83dc92b96dd250a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758284b8f2bcd816d1d225bc7f8dae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca663bcf008a5191da70af4cda01d8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16d2f6671f0480f20d83d89ab9e9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f5e434c7294710e76f4b07d9402360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbda5de891cc95404e5ded9a75f8b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd26c5b1047632534966811898332062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a0961a4dad8ab47eab67fc794d6a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587bf70dd35ce2c6838ab1a1996c63064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c037a79afcdacd97c77145c1f88865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa04811612813c44a8d26000501ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1886690f4b079c060443b5f26686367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b998fb36d18c7643c59fdea97e9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4c759fce7f13e4eecccde36c7b5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc319a8e435b795aaf44e388cacf0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e682c324d4ad9a0d6fe490d22b9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5489adf01036ea66169975b082962372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d5cbc40a244c037bc7927ab58f2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc42caff160219c932c5c21e00a93374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d4461cc758fa56c3b266b722585275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a1543ab4d3c885745122e7347a43a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171c105daace06d0f77f5234567d5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d8cbdd955a444d3682fc3e1d3107e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd05170ed147d724add9063438abf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a65814f344229e932403d0e023d94780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6565d2a78a3bd469c16944a13f35df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573522e8b833a5fe05bc51704c4a3ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f8d1e1cf5db99689e04d6a7de23c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c61b4c11cc3660d1d74ef8f976a32a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01c8ade41014bc9c18c7475659ac0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6f9ee36435cf5d2d54a7f1abb5cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2aa2f877fae256b338a6145f6a11087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea15c9a5fe1ea215b8e6d840141be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d25587bdd064ece64bb9e3e9a5f0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a02f81302c156dbe779dcd36de0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806701135eb889650a9eac782f5113991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b01a883c41130a056c07dc21703092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd5f5d743728411616c94fd2718a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34024644e60bbcd13ad7a163c33b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566ac92f8e1eed11368304cabcbe4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556173847363f85447f1a4121dbe7ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f455fd0a4254ad0240c832068e9b42197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4321666a338ead57489cdd6726d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954444eae5f33c9e6ebdc1098ba2df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050bb186274b59daba9e13426151d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558dd45856b503eb29329d715e6896c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588abfec9d4ec6ca62b9075e73653f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbee9ae007ea8279340cff3f1022a6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1432aaf92c0c1f350cfa7163113bcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a66b953ea6899a478bb1199e3a90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef7c1c07679bebafe6c57b2de2d72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeafdcba53b7965dd6727586428e95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f6dd0434af1c18b4485e22cb7b64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf41e6902d6e81f322fd97c98b796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166e8be6827bc19a0820ca3bd8a207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74145dadc53226cbaa63d8a7d18ae22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24640a728e1278c6f1004fb737e0b38e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25cc4b6f83c64b86509c9c61b5c130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9f93ecb95415bc2e232b24ef3eda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c19079f1ab8454597277ff3ed1367115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda41f6038c3da656db9e7793d0360b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4f27d98a35864fa3e5bae4540d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409438e372bf4eef57d9543fb857a51d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469bfc9f8cda20d0429edf4c0db9531119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3299bb8227d5cc12ab360334775546120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db818de5d1479a190286c4be6b0885121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288e9866f796784b8dbd54b948b79f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3af7667b7588b2771858db3b07829123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f87fd3e0186a579df005d38ac48d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991102be099b8fedb2b8c10c57d5ccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57205f9d98a9c5ef95bda91714d7e279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c617fed28555d18e1bc69e7352896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61902988026fc3f72352edf96c38bf20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3c5b698bca70bfa3dcaf15e31faa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603deb8f0ad9ea12bc572987469823dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d28309d8db9f03e12abf68661d3d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018f832b9e5def4b5b0a8954c06ebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991478f64ef2065857ea025ce42f6fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f3cc3dd4bfc2608df7676917f1332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0a74e7006c850645dd8a156bdd22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896a187bfe6c57091ca6ca0717c552a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613f57f31b1d49318355762de8703a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88d80fe461f6b03fc15c1b27fb025138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea9c7fa3ec6661ba38615686f8685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ec40a28b75ba123c588c9e7b429d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f8208eb35048c79e5501030690861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df294283f3f9442912f664097655f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6fede5d9faf673de347d437dfbf47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ffdc5c6e5793f1687eed0f0c931a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba0817eaa220cd54e6026415b880c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c591d1662200c5feecc9de037f2a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c4fa5a5de52eabb107218427b18b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950005e674e54f1883cd4fb400082c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964f2dd420ec7986408124b61ba564149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047956f39a38208fa0ae0f01cc83f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97ba6f5f097ba0cd7e1145cc49ebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57ea244de0ba02e6ddf7d64e38882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e2a37057669602b80870d5150feab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550f0445c537147146e303ca47c2d17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77a01dcb6a43897feec8c2e7a70d2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547129a4c14b25a6737d6cae33dd3c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e20612872d7eec3be1ae521761b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c089c027e0f19440a79a088cf3868d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ea74ab68df9800a98b05e4ee231a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aec486f075115477ff641f2d285d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae297f35634ab43f3ec7d6c2d5c4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fcc806f6134f69d4ef5d5966d6513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d7bc9e5297162bb00f09c97cc5f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a8b8f40924ff4ea1c9b0255924fff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56808daf1c06eca5be84500892dedf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a645bc594b8fb1aeeb58407b1de80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5b76b2a6c26a6b69a4dce3cebcfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e469380299327cbe1707c200c59c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd1afc64d366bbf8681b5a59f441e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3be35ef393216291791cb8b4ea188170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08465f9a6d2b2edbaace685e4a7fa24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4401a66ed057c70d5625b6fc9feae1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e8f1df4e552ea5a29b97279354b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb8fd64e000cc15c7d2848698bd47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b59e8e070664172e0b1e2d36d04d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1e39d200f7ef7a374ef1b47008c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71db61a48df0c73aa91282276444c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629830863fde11107c9cf07813b1517178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ed73c83430500dcf0a1f8a09212e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67ab6b40f73446134fa0942da9b4a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d65e342fd5d52ffefb200206355b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bf67a209259fc788938197e3c2b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5878f914bec3b572c931800e15fa382183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e869ba12e241b731dd31a76857dcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe44b11965d9275caf25c6e1fc48e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce934ded56aea6e41eaa4ec92bf9c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf54806088044842c69686b403a21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1394a2f76e227008505f9443e3d90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a5aa63970eeb20c68500f1188e6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978ad37c2e2ccfd86f3ebf25c45a17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0bb1873699f2ab821ae0e766b3ee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128abccdda5fb129414afa9c4de3262192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123b7588e8398ee3338c1141a9f0a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0726dc040cdef4a537fa1d0ad5432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5067764522d1df750d4d9e2d10d1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5179919017de46232d823c5830a0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868aa6ddda21a2634cf52c18fff4b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfbe6db337a5fdf0ef4ef92429f4b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db4f3e4135129679d989f12e88b5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6d28e618be88a83d7e9ac526fc62a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe1e5d44597fb4b8fa3eb1e668b0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506029f6533aaf2df4c1c141e82b2206202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687386f0a1608a252e00a0c6639e642c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cded2c35f701f1199ac01585fa376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7bf16935ccadbb6c3bf821a147db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767847dbcf6e35e5bbd46e5201646e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e166d31b83a7447259c7d1765cda6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ba8f3f35f91f80cd21f8cc3cd9c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f06cc4ab8b98f8dc192c6bdf82cb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e6ccaa5fcfe8649c5752be43af23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292d1cfdf02e7f58202db75ee60f4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817acc5621e537d4fee9ef8fdfb152a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214873915eb5184a35ecd8825bd7685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadafd67ed3372707241fe524785d9e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc05a3f1620881a5e2609dd59faf627215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb3698e98fa851bb0417c4353661ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19336c12ab5fea8ae4def3abb5530971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448c02d93c9631820f9c1a68c5cc50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b585e06d8ec9ffd25e1923165c7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf963637492522082032da017ded61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447faa8b85f1ecad23b519752d70a26d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cced5b71c22aa70d76911f0e8ca3d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a67c5e157f6b351e0e8525df9b48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e15ce776b16f7e35b6cd9be11f85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63516d09b61e15e461fa47c33f5e8f82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbb4a16df5233c8aa7b571f076a8e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1d8ad76477ad783b03339dec52d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1755c432ed10d7c5c9e6379d37d949228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f319fe5beafd0adcac86241ee1d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b982a248b1e583a790ad64114ee484230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedc66604e50481d1d9950ced8f343231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48909aabc8e52cbfb5a0f02b4fa354a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec5f86e63a2e412862dd3f1dc91c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432724ef176b8e0f5ed2a73beaf3f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66df4f686ef441047e771b797024e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a86b292fd39564f6f6600c099438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e05575fa784b1a912980d57c8f992b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d9cc0af2770d1cf2220461ef2e63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e21b086c895041ce031799ef72353239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae935063fd40ea514bd3c51639df0524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4092a90270ddafb5a65d2f7e624d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36745bdccc061a9033e7d6678ad59bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5630f3baa99551732bab32cd6b288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac7dfd96f3f99606735d7f55d0016f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560f8b26007044f73de1e09fb8dcd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2e9722c12f7c4f213de0961240f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14100a206784cbb424a15f8dba7241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e19d24dbcc1a5e41a0c0433374781248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e1ebcfa550ea6b66d162f9b9afc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb94ee8e537a1bfe1ddfabe302674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f60a3150610b94bb540c055f8e07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9794fa6295283fda8bf9bcb7ebca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9014d51137287d71f92e29aa36234ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc053deb8c707d8535f856df68a38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc277142ed69bb5af23b0d360cbaedd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab62f99d0dc4dd1148f2df7b9504d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76905506ae8bdac0e94eff62a64ee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace371e2f28ecb36585d830abdc4a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e5209ecbec183a971185c4797b3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a853d3353da540de3a4e8e63f8d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5a788d1c4a7813f226c66a840999261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c13cca5c9cac78fe511687f61f22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136648ccd98afc9f0b920df115318bb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa466ab2d8a4a33b0e18a7a7592bd87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229902db53a62382a94cd60035dfc0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b7ac4c899feb35591d78bc87671d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c463d05201721884786c1e4f436073267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4217570b3a2dc1512c14d7a593cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a0e97b82b1f937f787ebacd1f3a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f9b28f1841058069f07737d6ccd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a511acf461062dba34aa896dd331d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f595d08ff1073c639290ae4b00980a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a61cfb801236c1e99586d627244e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193ef18b58fb1ba3133da0fc8f44b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc2de5247bfc5a890f6ab5ab847fda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ebefd67a72cf4ce2d783c1258b170276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b504f2bca890e136ca4e4f0e7df4c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12937bb754e7b109f870e8a1a366fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e54eedd840d41c435a99737cb05a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740574181c0abee0a9c1a5d9ec87d8db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ae4e0996318bac8bf9967a7c6212281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5bd4d13940e96571f61e3c8aed11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2987319d16d64512b43eca9a4dccd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7453edbfd17125bc64c37b31edaf26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578347d7904b809f7b90c17396e5542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430b726ac3aedcedb5c93097f86b60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbbb70b1e5e82f1a4dec03e9af43e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa74f37c4e51dc015e54f9a690f29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6330ba396c422ea95f82b6d301703289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfcdae94a1aacee8cb387cfe35c46a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f8d2123af7cd718f29199da92328291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528a65a38f58c7c73fc9f57867bad7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a50c4d227b1649a10c1f0dc8340dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28693338c21ee4854a6dedce3e40d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53bf0fe8e625c4a29f5833fef2a7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aef675471ead3cc3bd7469ee3f3fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee943cd2f0d6e476239d0c597dcee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1add283900e378016263cca4d735a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb99f35c649f199465b3d57b87a8610299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730455b4f062e9e553623c79f4bf68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32efdbf467a3470febd4c367a48db01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bdbeaa4b9d83b4606b05d9ec4d6d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5209bc3890695281612f086d72e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b6543b09df10532b2790577292c5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63386ee88e5330d96803a1884e8b71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46062218c9738b885e6c940ec019f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a6b2592dfa7e71c29eb3767ca9a5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63819e1e426499a0ac26823b1cf17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2c8ef0f72492f5ed8b7764912a125309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc903da8a7d9f9d217d441487c1d44e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2919ca13af41e1c53cfad6a8dfd1d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e313cd94f4a758e81370296fed06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c5b61eb1d3e3ff7531e6a9e3acea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a9ddb45df27bc15051f06158530f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aba084c2282bfab9337cc761679fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3955b5ee8216da5287fb401cbc2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b4da9e39c401bd71ee483388005b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73cd17d8c236039092ab8fd72837b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918502dee6d55649904d3394d0672e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1900ce5db70ffb748e9241c67044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca310c40a5dfa658efede6a326bb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0252f36ccba0e6b86455fa2697e5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc276e56027a63a1eb3351abda2280f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c48788f00234515fa8b9b33cfb33d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1c160bb55ee91a70e9e8586cbe3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed434359b220e6b1f256383541971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c218c502d1350a192c2842b3d30c9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797aad7336c8dd4427c807ba02ec1a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe6b93db3a8abf43cd8180dcfc7b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a016568f96c5ab8d0a276e5fcd70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe173d07423246a3f1fc5c02151520331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f952e74eedc14f93a993ed003c14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622cdc14a679c9e1511fee510c605f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d57f2c577a3ae75311ef4f654466f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808107e52a4058a66b7f634d66d6cd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3841e59f93edc283c581804f4c8509336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4c8e1f7d6854c055ca901feea138337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d092921eeb56f7f183bb6279fb1712f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93d33e1dac7f9390321b3925b09a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28bb1231bdc34617513618591c97d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ca405e7b338d6b6934fc805ed53b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9189215c75d426250921f245f838e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d0c9e2d91ba979268e0d2063942b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30267ebe1795d53df7424e4f12187344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ab66f00b1e59979cb01b89f1ee5ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e35a9e4ae0e1fa7bb0a8fa033969346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d9753cfac83199f9f485c1b83f98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8bdc461b67d449e392dab22fdb6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dcf7a3e715891c85e72fa6f9657f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8b67f65c7c6123fba7e56b75a1b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455153a904961cbb1fa275492098cb9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a77e1aa8046d0a13a768a3599779352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77916e837199556f98a72f33d4a94a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04fd23a5bcf561a9714e78749ef71c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e37d4e2971f06f7367a6ec8426a3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda5b492f984197e3122276ad7860c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea13b28d1ca7d10d4eea75e3d35a07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da48c9ecfaa98ee77cabc0021a8e2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13e59e080956c9dd538d74add1308359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d9a66098cf50f68efc79ded7bcb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e930807b2b2f1a44ceab4484f347361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801c5b7330ea4d08ea56c144522091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f96b8d204e887d989f2d053dc66b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb0f4230a3f1e11568ae7c8b9bd669364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467524570761a4b3d87cc981fea00f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd9c856bda253bc7786bffd240dec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e39125aa78fb268a707b0fa2ac051367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d862666a11555f77698658a47cc59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0269a27e0a4d9c507543bc3b7136a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d2eadd6628c3da4e1b0bc52eb83b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192d8b5b6e20f34b7bcef59824f8909371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704431b5bf93465f272aadcfeab49f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d3b08607acc3279f20f5e73bcd7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f7cfc7c2ffa79f68d1ad8dd82d9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f1083f470e12071a6dd229e9a9697375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7300f48aa94847418ac9b3a107005376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb096fd98d5c87dcda0eb4be4a4d735377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893008d1ac54e6b6bc12e05a5e98ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d28bbe2a55003fcb4b1af5b5d063f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a6cb8bb8598258cbe0c22d3be8bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db32b93518302223ce5029cfa23a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b401dbfd60b5b6c0925e324bb5f8bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbfb95e4ccadc1f19dd47356fe6a1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a598412b5b176255ccf73f32bd2e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6229f7b9316cbe282f208f0e94e37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239faf99893586fd6466b210ea801f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775284939abc2265c44a18b52ba61e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b15afb2540671e2c18c9e1e5fe40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f54d09b9a07a411725023ce8c5e4f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c35c1d2a5ff787faea8e9301f04fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c4f6bc300aea18f2e4181e3b6500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eef05b86f5c4de385b2352fde102e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6042b5f9ccc394bdce595e1cd6234393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8fdab71a556e56737d1ef34cb8aae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1e54d9cc31ab00098dfd1af418ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac990202a864059ab925e782eae289396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea07b3c83820e1ff9a79309c522887397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7988858f9d6c8ef2cadab850722e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14099452c716ef94629f17012296c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956106c071bbff8322e9705b957b8f3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1ed366f2b3602d1031fa743668f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67566a22059bfd76aea4e8e8226389402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade83a0035366f61708fe3a0eb61ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda6d5c3b635852ed62454abe05086404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a77865ef5531b5ef97e55db53783405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d7b713ce4c75bf8261b744a267155406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94136842692c9251603ee3a57f467e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd2f03a4f23191def3dbe025a5de4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868779696c7b460690d27f8bbd2457a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c13e2a21460253ae7253bb9abed364410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898f3573f405488b11796913fd583e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff119d9b9a210a587381db6d8a50e833412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12c3f92f73f03adceb24b11b1e107413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187569c3f3429c02cec2e77f234fdbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7a56f52cc9308215d4b66be476e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104cd362cf389c0d145e4bf41a397c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8d7e1ddd4759e39175633d924075417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205177c26a945eba5a4028e8155d9ae8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e3a74b5a6b84a8f2f12961bb97cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783d23e8c7d7f97783172f6e4ff9f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b32fcdb6c0ab8f407cfa0068afb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be67bebdcc740b19b55d7908c33a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004319f4e01a3b84de3ec143df437175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b121363bccdf5bf27dcb5c45475140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de250ffa07e992af3402c0c13d7a26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786789d22b681e62cd9c62d459b85fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c42238c50914d8076a585620541e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeeb259644079efbee005d0cb1f44e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70cb4031e107c82b9459eb24619368429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc38b276e5ab1f61209e73b9e2e4a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81e70d7e0356d87175420b817cc8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b15f2a133d7a09dcfe0c3240b3e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414904e33e95435c2b920551c9f937d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84338e460e369377d2dc97dc4ab6db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b05c26579ed10e8cd03a65d28fe48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0361f83c0a3aae4e23aa2224492923436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af198354b7fec1c88c1cf1a701ed1564437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea985985feba6e919cef66397693a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef454e2669d681a0fed8a269508f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d2a2937881cabe4099721a3cfcf05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb8b3b49d45d9605caf1a4322f0ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc61f78b466b077b464c44f6cbd0199442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151541c181b5ae487cd1c18a7e64af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad674a8f68137568fa8d864f06283ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b3b541339669ac8d53f3d080bbb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ab8691ac74bb5cd530f4ab8bb764446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4b91d01d99dee96c7e995e1fddcc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b056e9eef0ace63fe1ed7f6738b5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f3d02cec59a57891df848ca066a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7594184576044270c4f42c60606b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d554bf7f934ae76ca010499526e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9d4dbb6297edb7267741ccbbca99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59341a4eb68f09f8c894d0fc412557453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4cd8af35798bc1adac773606df99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ccd40f8db330b5758703931239eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89408ba65580cca775af3883e9d8fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a9074f78751438de1ff27e9938d31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6bb2948fc4da8d3e2ca22b568686458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddda3917bce6fa137ab275dc05c3aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae60a659a166ad2c67ddd3bb4ac414460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ef3b70bf8796bcdd1de8d0fac07ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8994ca90608d240f21a2f1de70e98f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc9558f1e6791bca32f04046b80061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee91bbb6323b89c3cb7745eb46a94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120080b3f9a3e244855420c563696bca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98b4920080304f7a335e8c7cc8973e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb41158caf824b342d0930f4efe34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967c3273c0850e8ef110dc5937ba984468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573db05222339e7cb4177a6afebc3fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6b9d12e405af1c3d6ffe1ca1babb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933f3bdccab87106a306f771c936f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4c61df70da9383839ae51f672947472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215af3e24e0d21a767dcbfc6005b0e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0853d192b7b3ed765b98443e3cca6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5bf40c55de6849659639f9dbc9130475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8bec068d8c302d92d7568b855c9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83571fcab7209b19426fda9e9377bd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dcefc2741cc89c28ac6fb69e15be6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f06332a4de0f2853bdab260b094d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386dbe960548de34e4a348038c773c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced2cf5182b5e81dbaff70b8995742481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feb1fd3d0d60f60f05b403162746ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6eb141cb0477cb8d245c1f48c3973483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863eb8259d96b09fe1e8a767d747a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2374af71a171b08f5dc101fbda47ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e19916a8d0f3afcdcc9c6f5346da2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a232d344b03cf754290a1ba0cd8ade487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341180ed1cd146e57da6b2786e67da5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97026a8a90a163fe6e10e26f621d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc778e3f1149ed855daf97e14ff6cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b0dcc7146f8af5785fb6388a5f012491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5082d23600dbb4dd73d785c4287c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af131462e542fd538bd0b995667ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c765cafd259053f570d9aa30a9012a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca5175b4646701c79bc48c4fe6a02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beeb1c2e58d5302d031b6ee622d67a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621aafc07bd901c88de487f287ba20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a66a2bfd0e5650a674caa4cd89be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd4fcc9db2d6b55c6a7d530ff002e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7023c9b8f397f5fe13ff24bca7dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372820d443733a6a0ef6450e86a4e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ec663cd993dfcbf810688ba3e724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e1f29f28ccbe0c543e7925f5bbdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbcdb8c72cf55e35ee84d4e7ace8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e7bbcf2f5203250da6d9a707d5c2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9182962161e9de69773cbda959911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75f1b65eed11d9186c036e8ab3385507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba19092fc9219a68eabfd2d4f0bad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0c10c0d0108c1885b3df41871b9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe4be07a2048c59f063240fb919df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d29c81dbf1bd4a5af6dc87c3e62e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7cbb0a42f380ae15645733e80720b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d4c1f4b0722c897c5f7d4204593e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a870c5b7f988ce87873d05cda67961514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11048fbdcd4372bfd0c896c87f950da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d58dbdd7ad607bf18ef26f9811cf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1b54e465cbf35bea2a733e68c9e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5078b8e896821539b675d22d2266e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86f7a206a254156464aa1c9b706f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d697d65dd03e10a248069d9a4aeb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38d0ce894fb22a47a248c5729d197521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6042b1fe2f2144bf497294cb4e08318522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb9599aff83df664cde1688c5650f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1aef97fbfe423ebc6fd28ac7950db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43d075c182be5d5ff33c9df4f190f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d4cc3547915f95125370ea638a07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ba9608544f812b1bc7e0c5fe171f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ea4aa304fe349083730d100cecbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95b4f8110cf17af7c511a72a59539529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3044256e0a494fc35debced71ac36e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bfbd5275a4f0034005bdefb2c79b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f3ca15b9683f702a4363558cc6f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d22c03db0fc10e4c8e53b6bf2bfeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c9405f4d9833ba24344e37dfa770534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648990025fd0962aa77cbf558de9d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58590eebe823e213f4875f7f9aaac911536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e9898850c162c18c880764564a36b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b0e0c6a09fb56a1f448c33b4e6ef7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c65ee9583631821793f09451bced78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009aec5bf916b7b43402ad3becad52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543bec8776b4be1371c1fa75b802c90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967e888791d4205cd2d1035f68ecc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f0abc1c66efba67a1b18ab0ea6cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eefcc7d4ba4f4d16a8dd4b589ccd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a790b1fccace611ee642727dc399ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c1f0b184673b9b25974b058380fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adc9b9217d1a543645c84604acab37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce88b0d51cc29587176f7911b71fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8792729dba4fefa7efe92dceb77c244549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7816488e8cfc3397378de6f43df39e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff786cbad021a3587302768b67c9fcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176a0032c34f4e854a895835d7dc9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb9d4741acf243fb7a319aa59d64a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08450689f72016c6be49fb6ffe862abc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd800b0adcddb02f18378ec194fcf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906e1b947e218d7930b8ba39a22f58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa778a187e44f919eccf89cf8a9a7ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db9e8d4ab791890c963d310da3fd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de856d811bca891b9996a1be2c9387559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc21097153d68ae32e6147a2d88521560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dbe041c007825d566ac4185cc97a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1865f4aa7b77aec436d3c5058fb935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b193fa628d606cfbbcd242e2d486d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c665327ebd0f52cf889c93f9bd65f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4518321db2111204ff08222ab289c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e01d88b8f04ead1d1f34731ebc34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99e5191a4349b98fbf0b7577b96fbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce411db9781e42c3d05e16fd2d7ca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584967ddbafe0167ec9132714bed312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1adaf279c88332b5ed4a2b93613f32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7e0ccb9efb1189c6a375e50bb895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143b55d476a9540e7895ea816746efd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f5195d92b367659e5092e9ea0513c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698bcc7c379b265e12462f3365bf6d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34082c92d88d338d7199e928478072575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bde728595813677f9df4641ded64f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035fbad102c67fcbb107b3ed0dccff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e11d6762086837ab08b876c83866b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d59f362c02ab90f9fc41c4ee50f2d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195440580db452748429ad56ee569b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be5a7b4b9a30263d06640d2f7f7d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659fb85326dc8b26013d016057e915582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af6700f9a45bc9de988feecf3a718583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3489970372d29fdba0f00368fe28f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e6fd786b5fac2f26de33395772e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d37c6ed98eb5c78062ce589e0c27b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba2a55076919b0759a4b5e73a6d906587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34462c49d15679169a65c8968942ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e1a6fa0c82dc7732064e04a1545d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36184420f8e21b8240215a6985357b2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0440fc6375df437a2614c3519b7245591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26597317d3fa03dc2ffe4424eeab16d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea32319e8d00a6bdcb7df74374ba8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12b67c1872593b80be6a73ade4532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4a455b881185566a3255038f9f3d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720648c97f5e381056a3d677693d22d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474ecfb9e2564165298736e2c5f529d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5111f0c32b1717f7d01caef7cece598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b9d349c9b2735177dd9323a409db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb84c872ffd4959cffa856ec90b74c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858de8342b6c17695fbac7ae6ef9551601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a3431bcd84ec9fb4819ac0cfe7b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9b940cb1203a6bc13ad49fa4c7ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869938642e2910c4bb1b9009deae21bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928709aa75a257ad9691a8c6d8cc940605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a500022ffc29f69ca22cede87a32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aad795135c0ebd9577e0733f40d783607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7d89b68d5cac8764e91248626362608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e92359a9e6827941eff1b72fb6973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a90a4428b791ea65a38df8e5d1e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbe1707f0f4b6aa6f06d17ecf5c4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b685efdd957ab0184c40b6a4037ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23a4ffb03341fb259f290ddcdbfbb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288255818723cd169eb76ccfe2017cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f00b56962f7e93ce0d1143e4895dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60e7771ac247c9387a10e43d696b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a06b835697690fa4af846efe41244617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2283ee4515688a81d3b4dc72282546618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1378c8b1b482b2375decbf0c100bce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296d15fff0c82cfceccbc4f833355a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558f082a05996744fbbb21b8558b6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a20478134d71ee97bc066072df5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055201eb0bc9328c28432251fafb8a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ed9f2c4de479f6cabe056a79de2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ccc5a6d97408a6acd3174e288f957625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9ebe178bbb29a8245de570b93ba7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2953ea7da21e20bf30b8c5bc8b9538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e1c86f32f5ce4c71946f07e89a4c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630e479775928fed12bbfd53a57475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90daee11d8c04f08ae5f46ecc7e016630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39e2a02b8f32a4339b3da525469124631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573b15509c61baeff8f51389a327922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43a9321a2f310439eeb94d54a5dd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce448c9189c722836d4906afe7a472634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843c58550af8facf74b2fd24a6698c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d47ed135da257bf0a2630303b1fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fc2b4064f6172e306cc12037ac64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fefae9baeb0a021e7f159d44f5cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40bc452404fe10ec0c5e5d8f5d34f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166ce8cbc4f792bca4f40ffbae59bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daf5ef601da44cd30571bb92e281ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce4ec93ce85518c2beb5412acfd480642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac81aeb203a80620f281dc8307c86b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d848e1f8af792f476bb5063bf02a4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca3db890ea322dee7853e0c6aaf88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24463327d5dc4e422d8af85f1278e66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179bbd1a6c7a14f96dce6f02265f2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b8dcd24a048d5c15c0983bb23564648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3de6a047c93fa35c200384146b4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b6f6496524ca78d81dff314fb7e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89aa9d2dc0ab6e5265c316a051a0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a96cc5ef6414c1eedae993bee31069652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a12b4168643110c3c246836d0d4b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e077469e8b19b3915c01dc08ddad8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecf7c18915fe6e46a55c63bfe638c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f008077420c90eebc811bb5ceaee9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19f0837cf61f56bbbbe0eb088cc5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e19bf232f2c98593e339663d42a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3483e59cf2d6870cd88d6a8c91b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36278cec7b4b04ec8a7cefcf96985660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0aac7d26c0f618234e1c513bec1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f6d0063d74bfebaf110ff6fb9b46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76982ecaba9430e2a07635a55338c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994974a1eb41084d879a28c7ee0ea5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89cc553225751426bb7e814fefb11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728badc284b1354b9e7c8ee2e97cf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec721c639aee034eb8044c482f4c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08eaf256baf7164751ccdf09c13b37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2a6be2b7928b8d8bf268c04b2cf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a5425f8c83b0f42bc4253596461df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af59ef7c9c94bab1571ec77891502f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ddfb50372d0b6d0b92665d577a507672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3590856cb102db72f06fefa080d837e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef8af85cda5aeaf9a3df892fc4bdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a765dd35a4579243e4f706bb96ae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e26ed4ea88a519570322c187018f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866847769568dd6c3f2aeabb1db769c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045feae55eb2bfc8208082abec3b00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8a9bb1594dd5127278b90f490de2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262e3d620537d6c0c6fd4133dba3347680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b878fdfc40fcd0a737f2d91b88e584681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6978d1cd78e150b55f671cd62bd54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b615c2be81b0cc8bcdfa67553f7b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad8e8e75f11e93e60f790337ead2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffa70ed39d98201e5c4ac6894385d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a10fa304a2e4bf394e11abf75163686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae39e01c7c93b03eca31934e4e70021687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef94680c967b79a35c0515a0d3af2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297192ff2f4f90503db3f7414d15a2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2156214540b67a34f2d9d98cd62f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546999a598521414c15f19f7bb2abf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bdd201f54277864690857647fea06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a25638b2838ff5669a366d712c5bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b85892167d7b3ed1168d354164f87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7714f1f628295f50ecae1d8dfd700ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c360eac7b3136a1b17b9e98a423e8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec359ff6881899075e1e973bc319c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad5f0dcd99bcf55b8a006fc870cb9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002d61cbfec857463d9967259c05de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136c69e541123327a0e3439a4b296e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a978149b10b7a382dcb35a7dc8b98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd3030d884875ff3cf518d165e4345702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b567eb7b23e1bc15fe860406e35582703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df6a7338c65eb16e97658cbc08b58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992f167e3b1a9182ca759190731dd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01330642b65dd548b30c0223830c8e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb6e882733d0766270c2ca6d3fe1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bea6c05cf815f209c1350476a22b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b8d6f0bce7802a5f6ce71cff07cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34ef6cbf7340d882c4d890c3d3558710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b038fafac1f168e75870a537c688711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d40f75a74d85bf96012d4be369460712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a75c8d1c267ad1d541618e9bbf1821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01578d38488ac468b13fb3a8e5a851e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a48e896bf71020370fd5e6531b053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750eda871ee8f0c2fb4bdffb1d93dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d705ded3703c3aad9aa53a9f114ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a27cb8a4fe21934d01c293e91bb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c94f108283e675cb71777967b84287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20ed692601a2c4683caf60ed98c84e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012c16f6dfe583d9c2825852859b599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626ec89fafa7a207464f79e9c78d4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbc8d83dcfddc1559e6581587baaaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b309c04c598ec617b541e2bbe2d1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abea9bd3ba0901ce0bd37cb4ab402413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7ae7bf399169b9d7ac20c92e480e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a6316340c0ed4c7ffea85decdef615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19552a2aeea0e931fc236993ce236b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37b9cd9e927f2b05edaf6ca35b5bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d66b88992b3e61607cec707e677be518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451c52c4826ba1ec66b8e2f8ad7a4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cfb0027bdeb72b1489c3aebc258b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ecb64e5ec9b33948f825b12d2ebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ee4589118176e94da5f90874022122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d05762677f8c7873ed9b5bcbb40323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506fe9e32f9c20926e280a03e53ea0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671642f7c108fecacd885b4afa3d05d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6605e0dd2b617fd2283ae3f6a7d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b635fd4c2361920bd3a1d3e7cb00227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb6cf339d617ff7f1b1b60bafec4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b111d82bcfaefbdaabfae2d4378129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d889a132b13414df591f8d9b3da58430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6cf583e94bfa30ad42788c1df59d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139289094254b65d76f1bec6bbd66d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a0ee874c904a981d78e2b62b9489d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1288a8a99e55de908bbe63efebd52334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a11d7767257206c8ed74474ccd1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aaea74203c0b85b8a096d0eb5ef7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd48837fafe934570becfc2c6525d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d001764432c96c29870ec0186549c7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae2d570c3b2ce9ba33eb3268bd33ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f1ec12447c2508d8a8afcf15349140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e4748bce39b530bfaaff1431c98f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f5bb3c3c50144b553e7c9d15a7ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642182c5bb7229e7a98e16c112981ae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bf975bc2b2b302e75b8aa28fd82f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6106016062bf505f758576bb5b7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20541b43744c6a92ad7005c5eece4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204ecf1e15c64cd5bd1c3df10d06c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de328888021fa94c171d49610745948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b91588664ab9b7b544c626801ec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e30ee9144e1577ee75e5350ce80b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab5d4e90ca4312aad7d97909a8f8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaaa41b238de9438a3cfbea96a8b3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c33e1bbc196a65a390e345f7af7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253e0fcba17ecf1046bcb53cc3559554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53730d50534324e61df3fa0f78160b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122d46dead1babf8ae6129056157f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ddf6df28067565f028fa84d43ec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b446c1512b7b73a3e862e925622058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6aaf14652976eac5bc3594c11b43259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae9dcee6b5c9caddd0aea2221e61660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595af6af349cb97348926a90a0dfe161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f47c56bb60a8cb60ad10687beff162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d130dd87b1ace659552b6d9baca4a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b6b692cafe9b12b5ad980df589c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4189dce857bea141a3db97638936f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac7e6065b5d6ebe1cd34e96d9901c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b34fff514f9dadf1e0a634633c69967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b156a4e7fbde7938d980d8bf570e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882c57b956fb2e7e1bc607986a032f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910b8788cd3a34932af84bcd6b845e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e939820c3ddca0ca86792ab74051471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2b00c9e2b572bfe3c504ab47cc9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b7407a35220dbf5c84e1cd41387bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d6dced84aaaf5b5bd9f40fd5677d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adebbeec020ba0b67ac10641b6ebc8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701caf9dbdca5fe62e529b0d3c37f0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da2b90c51925a2027db7f27e52c8f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618b15435a2f0a83f97547231ccef878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec0d32c85ad7fb4ccb56b7ef8aeff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eff6a87049e582fa7b2c0da5fcfc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e72978cddfaf1ad4b27a9a4515ab281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d73d697a67b1274e745fe491cc9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ba09cc5019fc813346c4aeb4bfd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f983f1d0141c7436fcd62675746b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362556f33bcf3d8ef13e51e70e5812fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e5b5499a5258db5bdcde91aac6ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b3dceb55f34eabaa627a6850fb57f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643bca43f23b1efa032637742f2445288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b97cd29476913086f1573141da8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ee2fae5a6ddc6d65483484715e8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc6cd5a9bbc922f07b0f3b718602f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc3bcbd4e7ec5344bb36206910a7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1b6b60dcf26631cc8ac85b01220293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f06924fe5908082f414667bdf4aea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2880a24424094165521d69cce6ff795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2681d2f0149f4fef6be19eaa645c2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346ca80415901fe759f91279a518d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76f8c3bb8a797731ff0a57c277cd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d45e8b26b9e569353e8e13a45ac299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd96f04854f3e48fe46a2512615c21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0580da31019b291cd635b62a0ad74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b39b77ff4f39a25266c4d133f92176102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439af33dab45fb8875afeb24e6475b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3d474d79ef3ec7be01b1d65dfee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd618bbd50ae245b0ee2f05876d3887105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f5eb633827c03ef7c24c029f026a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4335b47e4b8e7666f29653c68566b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612eb8a6e13ecd4ed37a733acc5f333108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7f706ada9fce595e41f78e62bd15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd7a8ca8fe92e3c245123d8339ab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea6e0abec0c492d452173ad2a6b5a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc3f73455bfa8528e622aa01c24ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee21ad3d612102f02909bffa6dc58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780b6852280f1d5866692bf311cda7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa883ec023147c534702dc03bd63d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77547e06a394ace26af716a434c3894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e12237d325f6601aa4cc77871e61d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159ba8c50f4ab9c3763efa942c742a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792887b09e2763fed255ad805b0331119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014962998ce7aa661a73a1e09e7f436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d09134ae086d984aeb38ca36e61b57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390446bdeeb2db7285ced836c8859a3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26bbf1ec26a68efc801a7d1ee644ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d94b4d38cadbe0bd3daf12d6d977c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c92c7e034a4f89512841f9565d382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe984c16dab48535218848fd71509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f006df0dfdf294e71aec9513107a894127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42c8739eb3b75b9647eca5fb71709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91cc7de20936614635245bfc7381e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f55fbfd73e7a4991f10cee9e2be7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e7dbe06d2a41510b7ae01778da62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340f14c6b35072f398c6abdbdb07322132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0123c1586ca35134691688f2303d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951be360ef1cc4a833e667330eef01a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a651ed806537cdc50d22f9d89bf09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94861af91d91175741f0376d509dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed2ad647f707ca68a7e15e85de9d7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b94eb931b5545633a28dea6bef2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4165ccd95d6da094fbf8ccf20c2aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b98f6098074f024b46dd9dcc5a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a5c5306bc0f6ffec2f018fdfc6ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ebe3420f30987b55481d2b00a028e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c570aaf86a5e26867b4d5e04b96ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385be71db70c61584cc0123aa88b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878f817ef323f4818a1556862efba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e6e1c5fecf85f6735b4822cedd42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c3f234c92b1c468d560555537f3a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957901b32126f629a19b2f955d3dcc7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d564e40f674fb531564ab54d32ff66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa04cf96ea6f5ce59340b205ee25fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706ccf3201fd9048a72bc8a3b722c8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7474b73f02eb2f664a3e95077d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca4d865549a94fd873c909cc271192153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175eaca5cdac60925fa14f4f1e2bfd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5225c8a88cfdbe77493ae199fa1930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b711656acd75e7c56b423a0160fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436db60271591f50f7b81220eedbb54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0062a1b77f5efcbb389b51b483a1f91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced144ccf522009b93bb87e50b95ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6aaa3dfe0ff5c222da8b2fa2e4346160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58208a9419ecb7dea976f4ac9a752ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3ea7a1cff69d05392819f9873f0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b00421ae43a6eb1a654b87a4171221163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d737db01ef28dac6b6ba14e17362a72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bff71679d0b7a0c93c4e328d7d8e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e468511702c089f8dc6e56d581e323f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618576faa0c518becfedd7cde592f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bcb6d3142f93f367747dd613d61d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21442777d4dc8b9d6d7f1ffc3cc755ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98fce3da115cba2add9a056bff700170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea63cb0373c72c6260a51006d31cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace28ee83efa9edd2ec7f0ea20f7ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4128ada172c17e17eb9c2bbe42c8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ba3f2a561f4fd8b3ea56d0f40060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e73d40a2c3d3aae3f78e6fbbf292a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448894909f4e07b107a7f9d1e619b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e889e03fd1291aa53307d7d0961a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b24f4d9f85849307b99e6ae5d1e239178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190795d73b33c0ae9cac2762ca9c4ac6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51831f61185f21a3006d0fb8b5d9b8da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd073a1bbd7c490e45556da4b07e3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe081d01e26b24b02f65cfa6e5c036e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3782bb7bf4fb78d870bfcef26005447183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774880c5a9562a666c3b93400ccd7aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b61885ac1d57cab643dd1ac30f3afc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265ffbda725a528f755ea34290509e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746260619353f6f4e4f1a997b9353e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00393cabcc8ca18842ac007172d59fa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e2a34f9614b35f5fadb47c00b6c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047380e1d2259fb4d4a23480f0db3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbf4ef6ddb667d3ad6ad283b60bc15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cda0e8d5811a4a772af437a1665a56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eceae3006ae725aa75ee0d67221b3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71740ffdc5f8a8ea4947805ec3fda2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e221307cb3229de3ead55adb1ddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68b80297e7aee33f178e7ce96241b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee179cff641618815f4bc9784f156197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbe93d25f47b5804cde5246ebe007198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73d2ab33ccc80d8543ee5d5cd3306199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140a733292519fa8a4eb4e73b7ebd2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10bc764bce5e47a567d994685b53bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8a29dede06bb4dfa66f63342408e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c3cb8a55c6fa4d66588a15c018013203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb604025a35db5e04e1e8f888324efbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f24c0ceda767055fcc38cf392688205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993bc30263db74644015c2cda8b72e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a62152d9216c89dfe07d53a35861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f7a55f6c007a798d4959544570db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212481a659c66b514bcb21355e4904209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd6ad191b7447e6a48d4d459e4078210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757292370703eee87dfd53d468a2092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd275ccfb421094666b0e3ed7b8a3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690cf64ecbf18ee6a3d409a5a0ecb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396cb1bdba1cebcfb2f5f4d5e1cc4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7cdc7dbbd8697a79b5ae731a3042215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d6692efc4cbfefbec5a0a0bcfb2e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b343c935ee8d0bb389360470b1cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5366951e18c630b02483ef7b75d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1686135552fa968a0d612d4037899c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef4b02ff954b13b764ead3d63380b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59678eaf61df98a34f3f7b670ad6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae18a5963b4e0669c0e2b7808e920c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343949844c5b3a7fa6f107057fc7a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e4536b2f01bf0fa6c460ea21ccb69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1addc861b88f792e030c4e9353320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db1a6eac0b20dc7b3e669d2f973e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7038dcdd982433b34d7056fd678ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5499ca632be60f7a2cc5b351ffc0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e30d964ef944359e81fc390742574229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f6d85a706458eb3b340c2ec8ebee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fb7c2f812b4b1a030b9fb77538b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223208d7c1fecaeca3e02fcc53e037fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc51b7f6b8909d08eca8064d73dcd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013764c72e8fe731be76b90fe5941b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f9bb92a0b4d768a3b7ac69ddc977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7a02d181388218d3c7414b753f80e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d44724b958310c5964a10bb14af41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c466d092f8ff7f00fc09330c1946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127d499799e7517d5dfd595cf67f8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345d2709c03d63c7dff25c537fd806240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9b0b1f84393103d8471842874ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e565ce0939b0a9610638c2ea8313242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c62501386017451ad5b2d8804366243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57fa59a5354d627f092dd73b0dcc19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575d55c0a234595759bd4b43b6e886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4795ddeaba2c464be984a0c8c7f067246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3747ef24e01ebea1f56ae16c8b52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea2b3907daeef7b87ded17e233249248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ce756f4b4d32db836d7a240ae3c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d195df2374ec0f90c0eabd0b6bde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f178f97684eecf15e466994b9d9dd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499691a97f254ddde3417b8b5faab44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141eb0a531080fcc4c27457d29bdbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe768f9a1a9baf7c187a6fa808f0bc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958b17f839c61439ad5f30e7450fc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3afbd44542afd24b31baf6d0964a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049950bef6d5e1d788d90135fcdced257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e51d0133b894153b1841e93c2493258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd096b6a84128bb672a32e8e3aae132259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b58b27bc6cc5c2360e88ebfe7714f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e4af72d35a1e1128621cea56860bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0721c0338974c43a5f70ea82a013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a5b6d6317fa4b60ce5fb42d06cb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de77235dc2a2cdb75f24be2a6671c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84163bf6446ffae9b1f7b67c57295265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1df661bb1080fab48f015c7354bf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9617451a95aa8030f94d6621b9dca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08be3d507cd3dde373f56a2400d53e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dded8b84b09842727d93a6c941493f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95695eb7dc207943184fcb500944498270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615073620474d1e31e2246b26e03c9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add55d008bc36c73cd3f40861dc008c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e122302b80795db0545bd3c86e74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4d8954abd62ed868a6386baa6757a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56f256840fad5dcc644f4f8177e6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822bd85ced113679519ebd30709d7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef9f97697ebbd8c380cb1c422de582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18dbc64b21f8aaedac2c61cf8ba4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8f0dc45889d6367f1140c432d388279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb56be067dd282635a5e0cdd292b8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb861cbe0057c921b8ebc0c0f1e76d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122328ed0503003f433688698f66d6ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a7284190aa164b00f9cbc8ca62d55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655000e9d92366ce38575fba7167b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbeadb2c28d7fb4d61bd034959c443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe25df5a4329474bec1389ddcf1eee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0b7a2e1c321adc04849500ddc7a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd405eaa285be547421ee9169de441288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fed998ec28358ae3b2b62d9494295289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed51fce039f95f9cd4b1d8fe4a284a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018932796f2976304ace16e08ad86f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa1a2fe9c2cf0beb1c4a41f3d6823f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c91fa3e89c959b1d00c04a555179293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb74328fe54f3a0f42b22f5aae301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ced48375599c736ccea2a5060c63e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154024fde69b3041b84670103b6d7e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b5be7fc89ac84da849d5d3a9003b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a55197cf7d8243448d67e20baa6221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543eb70e3c95133b906c8610974c2a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba5024ad96b7c53b18ed5ff0d2bbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9161762a2bd2d5cfee8cfa4ed408301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63141cd6b220e439395f8fcf8603855d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19be21551a73ed297501712032d11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02d5b5179d3f4fda17014b02593d41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73ca3094c1ef654eb0ee224b09c85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2274a8f97270f02e35c5e9dbf1dbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e91424b64447ad5fd03599b571b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d73064b2c4f5655fa124a89d94047308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affeeede1fb5efdb0c7b2f116a5fac0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1addec7f18a1480d5b9933a0b2581310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365a08490a3f38773f7dbda7713e7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d824166d74abaa96e1d5702be23527312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b7041f727a2c0a29e00d683ec104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998265e1f8ddaaa305da8943e35f8f03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022889eb20f00b179b61b114956d2bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee91633e86bd998ae1f80f2b631be45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375f7d32fb0c6f1e5ff2fa74001ca88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b94a4789132a3deeb338929b256dab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7fcf8df994137ef42bc3d205d000d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972da8c968248653b1bdde3ac44b9248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b27c59d074d9e17d3776a48888a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6b327150e19279c272ec223f27b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31725ff08b01aa93fc4e3a29b91a1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75218c87d577c1cb776e5b73b12a5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a529f45fc07c3df9157fafb9689ceb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87a7d7e94602fbf8c0ab2bab1020f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b80a930615304a8ce1e1bb3003e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dfb59c59e44c55377a981bd0f9dc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a6661389bb92d45bf32e4f8fb45f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13246f143233c88fee3ed7069e3b859d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a23f73a357308f26d5d2d78f730e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c43e8aa623dfa76cf07fdadef4604332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f316b47647397394b522fb08bf8729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5994779d5c349fbafe97ea5aa0ce6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86749f30f49bcfa39d376b0055e8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00715b3579a2f38ec8a45084d8948716336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d45cc1d82529a50f69e6990caa6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1784a54aa9bff30206418a495cf87d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c94f681c462f82ffe850cf5437a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d6562eb57f7cb8b4d4087da20136340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e012fcd8201976a9c9d7b38ef6285be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0aa260191aced321bf8819ecf3132342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40490004dca83228e10dd246187200343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2760d979b7e82a3fbec09132f314c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd544eddbbc46909b199c17b1c02fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0210f4c7e7d1615bf47444bb11a99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc169fab6ea0adab307ee3c2db54007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4a42b51e43b52abeb9d3413727d40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef84817c1cc9405d5d281f9fa1463f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea177a4ab1a1931779c10b0833ae4da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4aa959b920743763287db4a15907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43ea4662467fb67e1515cceecf45c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16810574e2e83b89eba2e6eec5c9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec287f782ae9720fd0c56d9f4fda43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a50581e28a819d8990fdbb68ce930355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3edbb4fde92abf3d7bce71283150356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a42b2ac04b86df3482b6d349b9a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57342a6b497a99eb6917a198a0d6d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd4047604ecd7720e70118ff4fdce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db39f948a26a3de306138080e4f9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ddc30f76e71d30b50f98feab4dac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b232357e784ec3c3bb92c89424ea5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990fd4f33ea52375dd7c720938fb45e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0a112f999665f9f5091e3dfbf094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4abcf55160f250851bf6312e2542365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9bb916ae6ce766f3f871af122c9c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012f1e23bc300428ca45dd07424cf3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27065d6b66764f7a2400c250711062c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9951a8d2273b12ec274cb7dd4a97bf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb7583f8d4195f3c652cd1bcce015c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228ed6891f01567ad53cd49b277a3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7011715b140c3deef6fd022058d7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c8c078e63d9eb442e45de7c8427d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6157314a5700ac61d000d9210e56cfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d31fd66372bd1829fd6ae9d4211f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b537473523b1233b8edf0663c26b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46c50305ce54a1d89634139463c80a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae048e29a1f4c627841931f481534c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20573513ef1eb5a30585e99617c946379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed0e9900c6e7103051d6b2a910897380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f26d584d99182b86edad983a28298a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b32f789ce3b368b68caa37c1dc14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b86f5d8ca697de2276f2376f731c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb45cabab12158f68d4532e3ce4d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea28959d7eaae18f19f7b437c57542385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929b34857c282d08ff90e4902b6943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a5791fa6d7a3f4654a5355df3ba4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e503a935c1c81a19caf65ad1bce25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee971d3447ee7e7817b9fa03e76cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727dc590ca70e774284c0553f44c3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018593fd89b7fcd30ec12eea77eaa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82aa78634bf57111fdc32923233bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a8c469bc3bc1b1ba78b5fd4180c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b249c330349d967e9a58c6ef29e70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1973bb4a7f7fa57a53f403c8d561c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1415c6e5e59fccbaf7aabe929baf92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f48fe373768e79ff4872f1c50ee3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4fca9a4070abf8c0c23b028dfde72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658126d3651ca67d93d8dd14f26f450399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0616c081b8116e9616c0d502d8977400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787d7a1a7fccc569585886c1a48990401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40777ab60bf8009d4ea93c0990b4cac9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cdd2b573d1815954df3b099da572d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6131f9026d334b1fe8ae6c7e5ea58e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ef4b45877d8cefc979253d1c5d66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23dd70acb681411ab001105cb23ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad84cd1ed020de8e5ed43625a9dc84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832a6591b837f71d4eb5e28f8c4eb82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c77333f29e3300ebc6d679bfc0904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef104fc0087f5a0fb0ddd1fce4ca2a29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf520a9b9f89ede4570053bb36d464411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed896aba95024df287f37fabe4985b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cfc6d659a61a3e9bdda495a70d58a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394c0a9cb8e02f110a7f3a602bd5c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291683ad3d94889d328f023dbd79a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cb506dfbdc0787039666fb02de92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7cb09b83492164d691491136ad3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee09be497617229002ad79a5d7f98e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3e78309141b9326d6f71a762b101419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850f73bca78f3dc66b4890e127bd6e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3265fc72131194f8bc8a4c6ee977421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146ae1dd9d14cb63fd98d593afe7fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5708dbe41cd0f23ff88c8fd966dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91f649c9cfa603ea3050f924a6af4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef4c3b610165d7530844af8198be0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cbb894fec992cd1a159a832f95463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741fe32bf92941141d3116b4da62a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24645276e24d07312199cb549a5b31a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416250fb20da8100fdc4068244bddbef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540986bab3d1a791f8a64c34eab9ca9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb111540c6938d846d3fa9fb76278f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb916f4ebaa0cc500ba33d067f1f5bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbaef2c658b74eea0d28497a548661433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d16fcc94c5a99edc824e4cf352c7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400eee9c110d6e34edf8b1630c4e092435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff293683c835b577db33b148a32560e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7037cb48d91faa52df180e69c03ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9b57b4f2957bc881472954cf62813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684bfe4dadc7c873644e182632782bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79765797eba47af306762b5f3bbee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b392b70e67297a17fcf0372e2fcda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb8fbcee3acf61221fbfcab36974a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c13e5e039df76ec514517b9057c5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52e753e2b9b3e3d984b4f1a31c4bae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b107f6e0f7b79e370c84e359e11018445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2c8277893a6ad7618955a60b67255446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7034fe791058f5afa712a499dea10b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444c69e99e4c875938ea0bb4d3762e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba70ed24fbc28776e6550d42bc3d4ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15560efccd0b3de004ec22d26ebb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3156fda75e4c43983feda295646e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ef6a526680f11e36b85c0aef1e727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fabe71d9909cb22d9fbcf89f2ebb14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da109143ff9f802c4fe5ccb9b179e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461cd3080cadc8bf13f1637cb85c389455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bed6a9cc0dc2ddf1521517dbecf70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516ba4847df12078dddb654bdaf3f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ac509a61efc98d190517e19a890df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b7aa9138ce71ca4099e671efab93b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b646c33a7f7cae3309bf2d7ba253460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b8fbd603813bc5353753293e77be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87778e2fa5b3ca434e200f88344d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3248f3dd634cd9641c185649db62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c06b920ae8144f3e8d67cb2d8fa12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a770921549ba379cbf96beb788a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c72105016adfe3c0d337d8a4148e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a63146aa330f85e3db2a3c81a33e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f344c582354463df4e312f163ac11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f91d80f89c1e8e711067fad1880b50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633b4b92863fd2bd8368dc6f19cb60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ea14abd05664f50d4d2fe9306c61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6ebcf157cfa91929aa8323d971e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a2d23318733c0a771ccb81ee8c66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495bdbd1369d4c05a7523f5802087b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e21868229ff753babf66a111ade24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b8f9e53ed7aa249438a52f582b1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd4a7088f3e4444337b128df30666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723e926fa838c75535bd1d42e91377478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670406f45ac7da8ef75b63b73c3ead2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011c2c5c84aca66f8b900025702812480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937726c8087cde4370e377923ac34e4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186db1a907a0c08b42a3481f8e5f44b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2f8e8d0ae6af3d192ebfd6fe3d1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04ad684b0dbb226340713ed6e12080484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e0dfa309aff11268b273cb38a663485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d74d06b0dff516e77d5d471aa5f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d5b6ab335e64e44162cdb8ea56f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fac61dee40d4dedf84918b32b7d42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb8c54585af8821cac9d5b40188cc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d2e416e7c027d4e02adf6aed96bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d95ce0764717568cd9be0d0d6017491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da551c99abb9d195cd65624234224b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefb139cf190492e2cb730940239d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31932f0dcd66c06d5513130f51287494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d9ab50b7be4c5699f60d1273dfde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d083d3cb3a45b9c0df2853bf25f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d599243bd637e5f3a41e4abf4ab23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac623364341b7a781b4f1edeb8e4331498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb12f06023f7322cf6df25ed814a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3862ce20bbb4703789089aeca15a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07768e05c882bf73e89863fc948b766501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fc0dc08ec5c4cf4e6d2ab4849926502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a1d64ff4b53cc3e3675587f337353503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddcbeb46556711fa1441d992666775504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e60afbeb8b72e03853b367d9e44b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fd725995aa669b966748c1aa850f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4bf9c0dc7c3027decb73dd509f8fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5f1b24bd5b744c6c0d7611c23e59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709edcda45c875d33935a95da6870e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811d267ea9b26b6d781e17729dad6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898953d818d6fa4b12782e030f27d383511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c9929577e20422cd6ccd848d0b3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d987a1539da42ea4d133d2b34aae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbfb37a50c149682e60e194c37bfa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139b393b0dd5c47c1aa20f84dc51ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d18a4566fb412c83e2d8e0952dd90d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ee00f6a7239a6d5cc357c43f9ff48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab206c3b5be6dbc51dd727f6e0ac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb248e9cb8c8fbfc8a836f8f16791f15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe80096ec0103780b2396f9eedb01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad182f8dea0d3337d77118b3f99f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e0bb91e299ce80d0c4220473f507522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b93666c62bf6ce618e605807fc292523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973f0d4d21f0389da522f5bdf83747524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f8dc54821506605f3353e4b70b79d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e2a297a5b3fc038a223cd4e4244e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d45c9f089a3734b069abe6ed8a4ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157eb3a0a8c9e748d8507154e8493b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3bde6cf6b9dce28974937abc136d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5140712eae28e32c798d5b9e0e341530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbff52b7ff2f4e483c31c1c5e9c92d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0336f7d05673b99fd4c5a41f144fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a04da0295d4d31f2aae3774824a56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3903a8557231504598e3593a96e37c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ce85b20bcf755c250f1976dc694c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75706bec7dde313e8550b6b7574c2cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6f08fae472170293a9078c1762c8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbaa7b26d4090b86bc156f052cdd75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620786ab1e227b389a674681003813e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1636309198c69fabd852c8b5b8120a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba3fd1ca40448310cec611da5ec819541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4fd9430802101cf9c32057995e089542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c0ce58591584e8fb9f5bf55c61d18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2b0b9a7c1edcef05810d1e08b272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3dd36c8f9e8ca4d690ca2052bedca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54794894c45efe6abb53baa9fbadd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ae50f24212a2c5d2d9ff310cdc7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a4ca02a76804c8725fa889d2f6e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8a6e88448328f829350cc7960fa99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4110f3e1a6e067601712f953d7998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5cfb9aeefd28d0c5efcdfd36f6d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476008cf819d23289e59141ed7d15756552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307efef45d84cb243f6c363bf28fd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfacd9b25fcb9231ed9f134b5ed3f6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8623caf9c21b51570e2f391df08487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfaf3c9c1c03a2b7743e0cb8040938556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aae4f150c081bb81b738bb3841e6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f744588a769235a8d632afa93dbb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374cefbf8d7cd0a41a44c70b5e59415559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e320844effa69b08125a1b5e210c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637eda328afe091b0604d41a69188e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79fc608d9aea1c8eecefd8ca816d21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d11dde9a25f8aefacc09abd12094563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953581876007d0e6c397e846eb81c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34310a09ca0472ac634446e60c621eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351547bb5e2d9cbfd0da230d56186d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5417d41b385b5eecb1c373043eecda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583170f0a9ee0f9bbedffdcfa894651e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615bbc2c559e0bfd828011c4520397c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d280fef45bfadc5f4a682a84b0b8387570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208f98dd0cd1ca90e1e95a6bd8b8f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a7fd7cf87fb792675e9e7b353210572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22226500d1774c30770ac2e8b9c45257573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a561bd2443c2b01fae7d8459ef5c499574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf8c3a855939c9b5282a662467463575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6e9a9aa41ea516e8e422cd275ff5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d63832866d0bd7cfa09a59f35f1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888016a67504c1ff1deed6ae51fd60a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0eb0422f51136a1c2fcec3ee30619579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fada3458a8f498e279e5069617341d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec932a2c2ae97d1bf7d14d238989e12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d814cd6ef76abca94c92177fd0ce3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb087914997d2552a16d0f30066268583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625454d45cda69b6af73f81f191f8626584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79238231ab96c0fc23784efa4f0cb73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85def9d6717cd65b57c3e0b1227e21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca289fdfac9f935e0f6c78d6e4ee05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815cfa4615a4833fd51113ecec6fcd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e64c5238fbb43a9d8f5e3ed1240e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728baf29910233c63da641eb4d707a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadda16dfdf92e43a321f30f4b2f614591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5a6d742248eb738cdafb711c3912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240653d899c1c4be9dbc35938bcb43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afcdd459af7b4600a44d84ac72578e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3010e7519380da7872318d911bea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f88c9376ef8b0d6860b83520b0b3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f33c60be56485a0251f3d79316833597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad2c034ca5538817d26be5aa147ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33d66a3f1d6fe4248cbad0aeaf0e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb1bb2fc3609503533b5496e2d7b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c4707ea14c467486062a52f77ceb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665deef8f693d94dca5820a07382912602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa734f61ef377939950eea550a9d72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17e0239e860a3ff008fdb5cbd704b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a33bf718ea9a53af78ee42f9ab132605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eff95bc988bb984eae24d00511dbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf301031a477d911b96428c9f1898d29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217b490e4c4ab0841729916fac2a2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a1b28682f42be1ad5a55a328909ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca33f34daba6f62b79217a9dae83d3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998be46a999914deb9a2ff0a16c786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0fa3f6a1cbb4d5903ea895b6a00fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b1b121fc2d01b276a6980e55ac29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1abd838330672d1cf8f67fb5a30134614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a2f7ddaabe6660a86eb87b523ba9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165610df5f296c12a3add945ab355438616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a1a4dfed1e442dcb18c1c2022407a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a274975c1038459ded5fb6a6f78be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08714fb33981c699b7bafd7e08516a52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9cb0d73ea1798bba2635d88c8ada4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2b64ac2cf6daa4ff3335997e66478621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f076b0404224c90919f8910aeab0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaddfd767fb26ef8ddb0f4fdd59bc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d069ed07bd93f929bf737917d331c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ba2dcd23e9443046af5c35d2a139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d7986df71e6a4d30e4df2cc0144f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9388f07f633387656efbd17d9f315627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce16ce914578d3f04788180b0f599628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb5f98d0486ca44001d9a41d5fc50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e8266798a27e8f3a26058d3e3891f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73321f0337e7b7c438ff6a00e9e5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d912692e1f7503a93dc1636c8f37e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150310c7e1aab0795322bf2ba3ae14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d49336b5f7723d58bfe94693d4b865634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975fc0b38828ea017c28ec10e8d2360635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b5fa01a8fb06d23ed4723098d16a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205945a9ba4ac0c9f4e6ddf110ac8c5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffde1fb0790a6d3b52a17253fcb96a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff08968fc5601a9532de27c678080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f62bd6aff676ba704877fb0c2a8ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712dde029d826de5c54ab7e84484f16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6b7810ae532a81bfca606811bb423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d0eb61c5f6d6a425a1449b92ef00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229596a272325984ed65ee1fcb148ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9006a344f8c12557bc06621bd7df1f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766feb8e79783b9f8534b20083c899b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7db7265b5870423bcc90a8ff3900647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9877a3736dd2d82e2efc81c6e432648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e8d560312007ae12d6077e058cd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd9f601361a9eacc27c585267e558650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc286e4cc9912451c1022a6b48e283651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6ea627da038930fc6e4d6b5ab4ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4a0d850ec67bb838a8a3b538b998653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ddf30a15b6c21823d3b684938702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bfbbe7367eb551e1e6372e5ada115655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eced01adcb2abd98c1921799c30f0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd05e721d08c22866650f52635b71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba032a116c38f245397a5faf913bde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d8622cd5809c88e5a92c9194d5a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce33e514204ce4c07914fc29f70a79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea6a784dff32ebccdfaf9b2f6b7af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be87638e7954b1672056bb67119456662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e775f252c324cce99bbdea9e6a83f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c145c394b7db9625161f2ced5ff0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494e8adb3ec66b9d243b9720dedbbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3084b90d803e86b1610a7dd4f3f8b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b46f1e4116019bc087803e911b687667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd4ef620dc48bffa2780906cb7a9ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef449f6b6a0f6a90ce063dbce535372669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dbe9231b4e6e740d2db0cd89a8ee3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b68b5e47544a9cda4cfa2259c107671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc28adbe18e9259630edb4a8b37a12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068ecdb005a53cd008176c958c6ce1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a3eda4cb2a9b4e52f8d795223658674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3fcb7ed6385608dcd641ee5d72e60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729571dd3c8b0e15432bfe7a505bd33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c411de3d56e69a6b7fe9733bd503677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88345633857031c5c9c8fac90d9c979678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2efe72d513ea48f60e4b373e84823679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a5de576b0f4df5f315a32cca00d07680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>