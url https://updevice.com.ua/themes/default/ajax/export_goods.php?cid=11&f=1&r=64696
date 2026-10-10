--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621f63b9aa0de21e97d5552edfc47241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb11bb506c4aee5650aaf2e957d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2bb8eb98b4bc4362b7479e0d77f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379040a4d333362b8af6ebffcecc734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26145d5d60f989bb7f5cfd9a1a7d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d8cd67940a8b10e5f288d57bcd986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2490a2c68b899183dd903c51c0ba57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d929a583a99502153f45543697b878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af10d258a740c88fb6587ea61b6629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250b30f0fb865aa8047675ee8c2d3a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40f0c429e8db919cd8b67a07ae7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8080d68eebb2e7d57eeb57733cee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78b52fa44938748fe2f375bdac4f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b56cceb26020bd1bfc0472601772814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9d44d98f0dc3eb3797563edce88715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90e1c43e27fc57ebfeb2aa3aa633a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ef29bec81e05d4e090079ac58ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76792dc59ad455f0f5715a912cf2c8bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfc17d1ef832a6902c8f9f3b38b76619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8161c1e540805c593626bc0742cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1694f101bd34f7f4136238d612263821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c9d224912deb74c8b8157773737222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18b7288756c7fd13c1e435ed61ad6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefdc0adaf69f7fc5769ab2f774351324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d53f4153cbdaa81a27b901c5095e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29d8938b6d212525b90abd35e145c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a3bfbb86dbf4ddef16c33c16df7ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a078a1b714312e45ea2eadb9069b2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68d00275a065bfb5fe4fd6b6bc9d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd318a354c787b30d8459c337665330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f17623385bf8d9b569736414ba8ae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f75a852e579df2ef6fb343d82fec9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cd6d5b610e605b2f6feefcee3ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fffbeed69f35308587be037fe0da7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6ecaebe72adfb6ab5f060add999c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3b13f2534fb211420348ae2d640236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cad2112737ad94d9380b3f24ae8b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8ba06f4c2770296aa867be6047a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66dddcf09d335cff58655e2f0e389a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8707ef568f23a8253023a7ff50af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dda2b406d6a9aab77cc4ad010c01741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f679995b8036803ce35e3c1d6760a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5d65a2ee697c1ff95af4b887e04ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d135409d1e7622bd2d668b41cd0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950137ab621eb0fd4b9e131735156fab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756185e42502ce6e029830d30f4cf84a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a7cc7d67532f3fafa6189b638565b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992af8cc6eae6209d3ebb05e797bff6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207c5a30fc10109a1fc96bf43b88fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219713127fddf467e38d65b9ed3db57f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdbb329ee3b385bc5bd610312ca54a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569f18b3e3b618c6575f58150f426e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb65e7f5ddd8802fbe1b2fff0fec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11db00e2868c9ad13a216a5cab366d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa26ca160123d63dd2967fbbe1f0d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a5c953b999642f49659a550249c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e932a2444b37ef88b10adc24ae4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db892d700132733a8ee4fd1e1a850358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef4a3a687b374b5c88a627df97e0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd929c355c20eddf77efc4a51b886660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd30a6093af928cfcd5c070c8ff5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb1bb998b05099ca7ed395498dc4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf505e2f4fa313c6f77e23ccd0134163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac0657060733a30a6face3045990c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee863b3eca75e70f49ab3a58333a4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3925893220e8d71df7f34584fccab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645539723edc46f5f3ac97ad9ccb7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528db63c46732806ee62ff9f1e3552e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1b5997745a5fa1c6f2b98910817f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927234062705b3f8945e60b64ef2381270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f53440a0bb9f13de82916e6e17652271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670cf0383a6455bb6d8ee57af8544572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ded4ad28a5cf30bceeebb8089bf3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b0a45256af55631c0a3202e5922174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7290114152872843398cf69b50c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bb6d3c9efdfc997f13894c67f3c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5a6896e2f72230f4e92f84b4a90a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122954226c3915e7a62a36c5046d1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea2bd294b8e14a679a68b23d11da479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8ecf7c4959151f9bc7f92f5f344680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa1aa1a9ab764ed358f782356929d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be28fcacea87b9f04dcbad6924a068482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2661ecc6a1de812071cce482d17a02f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4233c8db5b0c03cd605f92839b04884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3236ac8be4b26b84f9f099148acc1ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772be774a33e6067292006b8cd66efb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aef0d391f02b390f890d00000fbfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405c4603c642dba11eed624f4e4006288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc6d7efe439c5b932874be3bc1fac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731309bf5ee6be73bb5cc397f81374190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8ab13e6e4274a290b517b128811b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8ee8c51e2078345f72796668ec0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec00e2032cc3a7b4fb1ee75ec316bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163afdd7ef63191dd699d8dce43d0e6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33648081a946db5d4b0364b348dcc6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba055897d4129bc6e5310f7cb719d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162991b96f862b984c01eeb87e6ad51b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc560e635b3afae0e44583850464198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064fb38134fc3e50fd548d74ab9723399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919710c6b7fc25574f6f7ad4516ca0e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d0682fb20670521f063fc7ab7f82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef15d0a474976ecb38124baed0adc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ed618c7dbe2714a17f1806e3724c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66798223fc7c7d775392c61529f08894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73247e6f8f7b61674f1c345c3a450991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc71a261d53e5c7e369d650ce5e4b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaf12c0eb9c4c349076791a97d7c6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e866316a4e2decd04367285a6bb189108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc47b8bf990e9ac99b09d14aa5dc6a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851a816ea8c0b37882148557963d45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bdc924f916b0fe30c4c4367b6ff94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacffbfea60b02f0b08951ec910198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe854ff7176f6930453ab9c59ae529f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b43c30f038fb63643d143259dc19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6632146cb0b3318209d9bd201ae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc847b8fcf37b747397f4abf947d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1188402a4d054c414156cb0a515ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41873d32ff7b20a7c0dba545c23d25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53e7051cc1ec95dae22979e29aef9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae9361a9e286d5764368ad5fb6b79c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6deffcd76578c16ac2674fda743c74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fcbe9e0f2eaa5ee36841daf7a42b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6304dca02c603c5da4c31e7c17757123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25cde27277e90b0ee93944bf04d2b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f92a369f651d4785389cf20c6a8bd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64201ff06112f07e6d1a261e8f305e33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013a3496f170a9df239c0fd2d1625c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4548bbc357307dd43dc2a7c267bc706128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce49ff534dc62376ca994313f2a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a30928cd508c8658a59d4ade251f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03e2047f89cdbcec910f4d265ced7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b762dbefbe27b57e7a5627fa352b6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc4c4b70f88afb01c481dad3000d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2b2b3c6dee0bd697a626ab31b675134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109d28f5130f8f6e9c123cde2f22e88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4564098d30df28f54856a0b4f3c44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3b7e77665f3dd304362914904f7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07138783825606065eec0282d5d9de4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023537c969f3f5176e89f8d52d3630139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ee9a4368fc40e0175cea08c272d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9cf2104f82db4731aa92ee65bb67f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3456cec035c2d8e4ca22888d011bfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abf650ad7b763dbc1dcc604a70d37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a62cd591742a9aac2c46689b6130144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8f99590d262f604f06f498240adc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ffb10a30c7b8a882e88b232b0fe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d11856544021bcd8febbcb8fc35a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b785aa26b11e317c73a6cba8afc89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e18b6b578fff256226a0179bf2fd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb782aab84a860b73cfa1829bbc0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a03d60fbfb9b88d74e642bb1f88b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169cc0912b5cd0f3b50153698ed391f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24445bfdb95f1656af85e6266bda191153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e240399b921084c107033211c02f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c32c9c9cc4c695734168a5c75822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a9b3b555e77ea6ebc53edc31dd33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a50c766b1c25e429f168bccc7fcdc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0ae494b84e17a00e5de8d3b6662a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461e8b2703807fd9626d2b759b8a22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b4c69e083e8889ca73659d73a887160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e166df3c0b030ac1cc3a70a4f042161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991d0b2cb9c14093495cf7ab2a6288162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c74c60c7574e2c487c698b8120c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e1b5c0a38ef0839836c2fabe6411c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b44f548e8bea8cb2803530d835d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f6c34bd484a8d33264a2aa036d34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27116f56c6a46986fb734f8c83ad9ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73334f382233b433cfa872d9bb73c5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10850d70f1bc521a8eca25f80294917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe26d2956f4721877efdab8517d96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bdd013184d80c0a0efcfd206662c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89697b1eedbe6b368f2b28aa7a79f49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe528fd9b0a77860979f7b0a0d6bdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef7d140e4775925bf6df075b1778b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbdad8b3111f2145a78614b348352c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cedcd6c63e1e0a391e3b1abbf730176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a99236185ff32064197dd0952dda92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7752b77d0220764b1f1a0c14ba03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e0bbf4e218a0e543430c6f73afba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f9b6ebb33504a7d7401a15b6e354e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ad36e0747074a8ce72e8cd6087ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b7d892d6eb95347966f686dbc97e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff7c45c481106361d289bf32e2efee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b219ac179b6fe4b72dcf56d9fce5df5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0963c587c1ac9e36ebeb68147da7b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d113cb34eb96d79f6bb0a209931d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acaf711a58539a6975c1218ab2df79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3753734b59342792954ae71beb2df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576fc6b26acb8f1f8aedf4f1feea03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e547a73e6e58253f640a3b82f9a49bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055defc8e45c30dc8403ca146cc7e94e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb756a26fc71aebead6771dbdbddb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b6218dd4ad325fa4236b083b6d67e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0db4c204beedf4488391fa1afd84c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d5693801c86110cabba661f0e1970195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437ec60745803106ead669d68ca193196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521472eb8cb23606e543001615edc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fe17014178c75da36e4c2d7d03f0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d48465e35753794de2458ed90e7a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180be05bd71a67655f1aee3546604f97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ac88f249ee769c50b97314ce4d5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc186b3ef20640c5262f02368d3d6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9851d94940a09f87853221265453d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99212b2b71e98f4a43d2a124db9f5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c6715f711f5f66f9deda89c4d4b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e52b347d8ce284e08a7b2c35cf212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d675ceccbc3287098816e42c211a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a6521ac819da939f7552d7702cb1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c2a1587148f61e991dddcf06351a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ccd3f8accb2dfc146225d8cc40d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47bf850970568b5ac7776d180df7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c00dd3dfd8ac679417c66f4333dd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd36a06af4a86f592adfcce62621658213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6edfbc43d7651eae849b33ba7f598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e95c9bc1b0348d65329dc6d848ea5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6336eca6331777607b41e30de837d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea1196a0626d22b974acd7068ad42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3926374ded441c8353060186ff290a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f6fc0372bc3ef0b0903f59eb22002219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d289dbb1a6d6121b38d3692ecffc02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c754c3dc5df536b2ffb7eb2b348919221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69da0d2497973d6739c5039af36f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d35e5d834e63b287decd45cd0cbce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b0e9153939a81439998eb1bc2f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a8286ce54c42b5036e4087c6fd6af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e29ad9b4e58a2e71b23e805dcd0d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e571a49bc150ab7d0f4a10c877a09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59bc0d33b1e8e0261ad36787ff32c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da535a4e9eed60c8f705b2284b48cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcbbe9a9deca7f6a439fd43184f614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4ff38fdd53e5970198c2994a75dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498604cb4dbcd25a732e03589092dda5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9b1a7af1409b34f1a0d956f31bd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d275299885943ffca315717da5aeca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f6ba74c2a4f29a922d0f8134036f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a888653f56e75c09fd0d17624c348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6847801c2a4264a9aca0432a1369237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565ff9bb77290826e89967923b488d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c041c6bd5f9c3e39449abb957b50648239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8dcc97d94e45bf6b03cd6b41eb03f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391f58e26ef6957e8124fd18cc5bd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487b28cd1f919ffabef90909f67f9dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70559f50848eeae83105bb6810b9bd85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e20d35dc62d67d40ba16f53a37d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765bb673468338832c2e97113bd6b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f3eb68c3b864a9b18ced26d6b37b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673c926843682a6901f86e123847ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf153152b914b6359a44631d57d225248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a8d9df41c4ed691d005c8b639f3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444324a962a5e11511860d0b7ec02242250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f6c8490854497fff01f3f0c1bba75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106faa93090245398172f532b7fa9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2d92a2505ef707cc7a008b952b28d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f27e552abfaf9daa50525966c66f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5116955f2dc6c482a511ed9aa6bf4f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9f74fb4be69a3d0e6e67373a9432256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4326460f262b6ebc1cc00e05d556257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ade6871c22685b8e8f8813b53323258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcb97cedb841dd5bea4dc0749015e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd098cc1f48bcb7c66593eede79c4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471a5097a3c87e207f016453ea5766261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9865dc336ad2eede90dcbcee783aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de527d0644c26bf8f8166a8fedca36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983871ca31c20b37f5719b1346f74439264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f47fbf433474833cc33052921e120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b0cd0a438bf11f1767e381254cee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c83003b9b81dbb8e3357cfc14e449267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018acd1cafe854417af66f57299311268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5fb20366d6897eda35e56b5d92c2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0fe9d4f60fdd0c021ea4c375fe0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16afaea62026713716259f65b589e59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b05924ece80a21674821b892d9af2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341ad7fe5142be0f4cbee8bd0ecbe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdcdc2c051b43b13600d6c9cd734fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60314a6ff4d4aa5d35d697a90e0c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef5bd2c52e07a85c3b5b9576b2dfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec04610a12a23cba0f7b9bce32f46d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fe01f9e3ba0b5206dcf8f269a8a8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846bb39d793b016e6f4809c1f8146d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1653b1e2b33a2ffba1da112193e5b30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c6012ec668bca02d0b0fcc2d1f24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780a59ee3d8a926f5aa9fa9f1fe2a1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeffceeb96ac9b367f503766123d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97fec7d5a3a3b259b2cc9070ecffe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a7c7cad86b97f12da6c7d36d508d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108cae9f2a072af930b68c17a4e6f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b1db7b13f53164cd5779ac3d2d10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89492abf699f0d746a5fef427a1041ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f01ae91d3ab0cfda98ad698710d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e903e09139d1b7c04c0dce3d31f37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7abdfb68aa1de7d0565e0e38f7000291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a5a130a2feced7d5fdbb61883c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80947300e751d94c6ee8c7b3dbce2c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d2ded46aa62f98e9c258da69f695294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac508b5e1f50e74b1a1be7aa6ef79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c41c054a065e9912ff20f608fa45f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b3249a09acad77ce6066ca612188f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a8ee9f9de89154e97aefb2775de0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05050f09e9c94e55e74ef97f3009d40e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fdec1aa21a5cb3154029bec3a1a9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c36ed9dcba485e74b768226ad77ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78d8993c8e396b1648211d97ad71d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9234b7c9762e3aff1c0922644c100f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f80ceaf580beb90a83a09245e4b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87f2340d7f5451fcf4a3e5d1ab5ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251cdb8862b02fcc2114788f66beca3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415569d5f93b02b5105d5fa5124482f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae118d94b18f6bb40d8c7b53144a1cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c9cd8f96c99dd5c7b7945cfde8fa0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dbd925fe070b978d8e257933cbcc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e028d475481372dfc798726bec3a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354de2754139bce593ef67bbbfcd969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb299ba632a1672af54bd9103e24575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b030532bc73466514d675c49e48a732314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c56cbd941f17ed091ba475b22014315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5af2fafdac89408baef3d4163b74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c7404ea36c961c054ded6498b218e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de0edaae72bf93bcb5ee8f4ceeeebb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f863772d926d134f595fd429c78ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede56abbfb9026101153af52aa0491a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b10fd974a66cd1676f36fc5aaa5ed1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0d8d39a686c9746e852ab0d6d669d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2215c0f286480aeacbf3ec2e2a2bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bbcffec04efdb1dba5a4e9664ca4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1568e5f7e28093d49a100482af5b6ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e94f8eca0b32a631370891c34a6ecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb13ebdb008ebfe8574b10170a15a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616811e77ebf762b684a72c61cc4ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb948b47987cd441622b9a9bc702eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0e0dc6a1288ca85c4020107165f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b086c6f79594962b0cc3d1de6f74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd97042e963f2470e012bf40277b1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e8153dfd94e74611a25165ebfb44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc903a4832a062eeb302458cc1aa78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65c28d2428a62c270455bdc51ffcfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d2340d1e6352c07a2036023b1089336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c1e0983fb76faf86c41f998b9bfc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d906b59c611c0c3d0269a264a4faa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82983effbd959e59d9a375c30f07e487339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542dc49ff33a517eb4be13469682c3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283fcc39ecbcce347e604de15979a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd3a2a94a7bc0bf2a4ecffba1c435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50306e0983a76105858b229fa52b34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ae045df945aeca442cfb90f89c984344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38cf568d2ed004cddc552a8fe436e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b2b32027ee336624ad1ba2966f35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491ce6b52d372e654f60badc53d08ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f02714f347678c1b77a76dfb9b06c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095391e9be01b67ed903be6e466116e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11aea18e2b438b8d51948269df938350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab83b9f02164bcd5f447a5cfd32521e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e32046202c4a2e62adc4c68df955352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d2bead7300b208a3e8cefbbac155353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd0d614565527b297a6517e7ce83b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2966b1f86ab19eb771c59547c5c8d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ca04a87e86b6eb9d15ee17ce8fc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce154835afde8b9b63c94f1e21261a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b25539c0de0e9dd3a907a8672efe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c13415925a01dc042572cf8afd83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4686febbce42b24ab64c580e3cf5e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de2ce0372c8c75003f83ee2bffc74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387bed46bb673e05e5d89532b6239d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48da90596c6fb40c73e70ad54458d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ec6fa81dfceeb45e698122c9cac2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78987e75681a949762ea23b7bdc4265c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f520bbff7e0bb2bafce77227d464199366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048818ac7496dd8c600b21cca4dbbd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab30faef7dc3c8d4837efca0e8174368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f434b36431cc1e4012bd1a89ed8d25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704871fa5892dec7aa22a6553fa2b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe0e47feaf765a7f73d2196ca66d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0379ab0a9c3996342f1101efdd6f4cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705a7d1da99780e8de25ed2e8a2673373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dfe02b93f832d2efc95565daf0be5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2777427367c8df20266890e29c0941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc6c0542017e590272614ebb3e6c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc4a3efef7431079469408dd68117377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d03b28fa391e2e590471b140306ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09483856a935f3a6e591bc5702b13e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba530f181893c81356816e3cb78eb1c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2efe7836179ccb7d1db093ffc81f92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ec2fc7a710e894ee0bee557606f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e071c7f3fc4bcc5c7e864d40e4ddb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195ec44a539ea465480c65029de7e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210bb9db0b72a3642b19b6b7dd9c070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58ffcc3589353c63f98f64b351c184386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2270faa6703c644e8dbc2523ca932c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec3644ddcd42662cbdb1b52ba3b29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd373dd346f828a3ad6c5ad858f57c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba601b3cf7691267ab3f461be8a1e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1befb35f62137b47c3fb89733b0f9a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a29ca76b69d6cd2f08aa5400a7da4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92104a3b3b5a3702bdfeef5a44951e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0bd40c4694a2badb7e02b8e02ff81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa9a40c58801377ce7a6278197e43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f6844098bd245a8194bdea2eee59e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f2d2387c29aab59337e9486ee29c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34feb493883fdf6fa2648196b4bb10d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494fe0c1a654e4796234fcb778d0ec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aeaceb2ad093951d1c4e1983f98f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f14bc62f456d90dcb652c050253a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44499f98eafa40dbb657cf438a0dcc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7263b4d94796bc67def79fc9146767403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5adb4c5e978460a8efed2f3442cc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7067c86999502f377688e8500818d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095719847a5efb4d7fce8ed9ad6725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b5dd801239ebc6658283c18aadfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e37d5f234bc45028cb24f0846b6ddf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5765dc8f628c5cf6eecd2b3ccf1882409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60298881393bc1c9e350e16330c4b0b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea011fc4ee46516aa6ec70e5c05f83b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73991505aa77e2ddfeafadbd250ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6270bab26d64f6df6d527e912a5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4813ed5cd10890eaeee194552dd74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c02e8b0b26f0e802afcf551a5440f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df03c14d452df489e168606b81c681416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb7860bf686c64492399e341a46620417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696fdb4541aeac8d339a5b2593ce0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931e3f547435778ac80f37da9acf70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9df876bc9d04680a6f1deb81508e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec995ff223ad75efde99c50a753d1eab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7745c4e96a2928484860612bd296d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a4d727ff1a5049a9caddf3258803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb3992c50ccb82eed05d03cd8c11f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ee7291de21ca5cc75685e006a571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998c0162656481ad7ee34cd8627118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12307a96202c6f48278fbdd468aa6be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab83812536fead3cb094aefc65a4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d12b0907ff266f352118d4ccfd46df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030da35ea9007f38ed968ba955970e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ceb9ff9997ebaf92a06815fda2b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711bfc502ec4f17783fd5a28cfa6342432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eab724b6ed09a46409ac8c1e45f9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d3d4eaacaff3285a8acf595ad0e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175501736f516f37807bbc5228ec91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fc6db6c2df8f01d0b6c019d98151436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec800bd9fbc15db821fd5f78581ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c8bd6b3d2b851992f693a828468d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4117f88c9844ad63fcb6e68a597e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4566902b8fed0f0cf3f3858207e689440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996db13a46148f6e7f765282834bb993441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b798ee0437155fb902863a1182639b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2b5054a444bdc86b08939ea63456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7332e4eb06279748f9bf45b1d2f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5a49e2f8f401050e2488cf9577da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598c6b6f5584581b8365f68933f45d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f6eba4255157cbbfe443a61ffed3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606860968ebe05288695ef094a2a186c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18782fbb246483f2a2540b7d5fa5ae5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd9fff6b2dbd5d6e9418817dffb73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd210db3525b4c1df5d1eb1915721451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498fc44cf241b221d634defbdd9b7e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457f1486062b5b29f75ebfdba7716a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8960844bab8abc540d85508de49f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239f167af62951caf4eaf024487474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8111045e43c04925ab581f0ee683e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133a2518e1f0b790e6d8b4e4e258ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42bb4997cb9eda9e9da099acb9ce25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2cd4ab4908602d01d071d842bd400459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483718b93650f0522ea5982104d304b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6586080cbb17261569a706c1906f8d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720657850da393fcd9825be0e363a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9270b10acd7f3b1a5ac2a6883a7a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d5a0360ea2f4c6c4b96141b79752c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3522e8b97982e5f0f316c3de1d844465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b54b9d256a9a6b6362ed54d190587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3dbe3111353f4fbda025392b1348467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cd8fc6929c73d40580792a9be33fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56bd2576e35552229808e5585f46ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c16900d478d71f960db42bfff813470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd27b36b52baf7f9e157361036f1c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d80eace49452db141d515671bdb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d28fdea53f72ee018653a598c73efa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf6b140a91d23ef0d01e25003007d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b2d9c11bbcdbef3cfcb0c2cc4ed3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa3d96252c9617c917ae552472c1bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1dac3abfdc0bb1c71ff7684df9187477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea9c0536e9ee0d77651edc3cd8fcad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448a6dcee610aa3fd4b3f99286b07c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c87e608d63e8b799d95a264a05ddb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22fdec470e8a4e629d3083a6c43837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4fa3a9eba6a2a01975cd54b9651e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46010c5f0e6be2eafbde72dc482f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b31a98274f04434fbcb866e7a5e52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310f487001f748ae431ecc4dbdadde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288eab46b1effbd54255a36d15f2db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad49c12d92e459247b4d3d21cd53d4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb350b54cdc4cb247e4adef652010c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529324b5162a52cd05702e7ee221e0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5943879b663995a3b52e815e3819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49202ac229f72dcca4f5fbd6e0a7e72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b52dd3fa45f5a91a0e2613dea017492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc414fbaf0d2b14ed0e665cb0d477c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052405dde01bce9b11bf9170b39b3a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881683687210418a1597706775ba479d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab4d460c681dc00596fcac0addc53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0619170b2341ea7b68c07605a9bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91744bd32138ad1efa2fb13aa2290a7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19528c08b6728d751f4e3eda2c965d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16c83cc0672a2cc4eeb0a3707f9a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744ac0746dd077cb47a0c541a21552501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c6ba8c7309f4b98228788ca09cb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ad11a5fd34283eea01ac2f2248ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1fdfed5f19fb033f713923be5834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e326572280c7be2e2bd71413ebf43b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936767dff5e07203b02c63fb6640db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666750a1c1e41729bc25f707d3993d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3e26ebb608d261ecd5edc9622663508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c39cef29f1fdb8ad0557d37665c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14813f4c63e36d980beab50f14393fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f5d75c84687e875ed2f7de95a3895511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e37271edd1a2007a2e4113f0cc37e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab8f504e26991ed189b1ca8cb4e9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409995a1dc811ccc0aeca0d72b08cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ba8637b2baf7edac4e02c9d684ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80d4e77d12f53bc4a95e4689a41e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413033f08e4037b88d3e054f247ae78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be96ef26b717a6e2429da453f84e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade60f2c171159fb3d7b6ca545ec86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b511f91b59c54882c07be1cd7378e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fdd75dbc1a56df10d76af746eacb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4a2d971311ffb58dadd35078b865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f926c6b425334ce53f74c41db769a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8637a3172a9c8de275134daf1abbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e412ab44c9ee8ebbfcb6ea78b2329a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b7c3316f91bc777d2b7dc4a9d512526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0374acfcec086a6baaa57306f30401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df82f9d1af8d7e832f65226f5a8528528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca031980c38005000f49570932bf678529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b91a00efc2418367bb49c6c2433f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59bae384adc6384e2d89e8fa6ee142531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add89889c3932a66394f3239385bf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849175283ba71fdb1518b43678417da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7df1ca921f4b4ee139ba7886a7b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97cf5f866508c4ca3d051bb0c4ccf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd807adb82cbfb79287c5854cecfd32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973482ac0d12414274f8d98167b15cd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20a5ca0bbf8122f8196c920aa2a5c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f98243e4e32d50c9fa61247e4370539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508481f7abefa87167ffd6fed8bb71d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379e3545f62087f27246a4027d2a40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f2213eb94c636478d34743ca691e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e22ff426b64a27042bf85f3dcb61f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367d6d32e45e7c025a06ea3dbcf664544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67888b2a9685650a614d3484115a6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0bc840bf50dc4cb59eea90a3449f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3abe84e8c1f45dcf45f15ab3f6746547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b558ecb0e593df6bac1b458f91c5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce140ad45b1e791d98e656c7a9206c03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a0ae7594ece7052d9da4a6076da6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f7bac26dc8d573e484a8c48c1bf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1c6d35b2240b5a5ad3a3352a28f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a215417546f10fef558fc81e72d47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56da5919182bb7c9399c20177be20c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190efea4ea3d3524554e58c703b57e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573b2ba7d8e4a16706e6eccc8f834b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a54e0975dc734cce2ab1e0886bccd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85bd6d7bdf0e3dc3cfa49c3582d01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99a22ea15cf632d9835cc692fb466559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509539dabc20e413a29f4ad3a85db2c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6eb3bda53a662610bf82cb18aa590561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9f4c97e36ffd757569e07141f1b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82842f95ae699189ff57cd5139a1c66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f6825dbbf5c506b64fd6448844b79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8599222b2ae1a993ea2a3066a437565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecad279a53e0030c628c2780da7bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44d9f1dcf3cbfc120ededf28cad6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec0473dd7c19c07f383026c45e84f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373372f96f321ec78bb9da6fe74b2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de293d7d648df25f54e50e5e4b84a948570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e5fd903566cd93144cc3b0861a4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f296ae1360b291b2b846cee47740b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96a62628e459a2dbf74ca0821c7e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353cbf09d3af1534526d284be3c7d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e22478ea3b168a0d501106c9189daa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6394bb99393da21ff3db6888b9a72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec06671468d805a58d106f6b0a5f55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3a251d03534d16692ba5f0ebdebe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448716fea551f186537650888fa41be7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d65c123a94a810278a53b7b3ce51c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f239016d81919d1e3b1945fec7ae9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6b35abffbc85dc5bdf227ab342e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd4b8eb4a95caa13647f3d1688503583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ea740ccfe699af4da16201ec43ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa68456f428a7270d6ca9acdcd9ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f79ab106a44641eed38b82b9b7ee6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decf36739a65e30ec96e9e4f3ca39b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc20f8483f6786679585d1be854e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf5c976f24e0b688fa0591ec634c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d44a738f611003d6a970c83caebe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df387d8efb90c33d46bc441b804bd8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f87846167711a1d8664f97ccc7368b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9500926bc862ffcba2da00101b88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d27a8a5b3fe2e827f04dd3ebacda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d78d52249125f3416b5b95f322fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86826e2f953f20ddeca216a7d2ab7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d193d0081b17b48f6c273d92ec27c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32f5ab02c0d76c71c5994adc40adb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49320eaa073c8192dcb78f4052dee1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a63657948a3640bb29201a169dcc60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5c9cd6aac33cb8f98ad74f894632601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a692e7d089afd933793e92785a30138602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a04439591fad0a6b7149c89b3768603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c69807550c2f26dbb78434abd895a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e34b484850b2843a82757b8daabdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d7ea11d8895921e565b019bf1829606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66d8535bce0d7859b039518a721c37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f6046ab13b3bd0008c8471fce457a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e636c71eba9520b54c77416027a4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27fc751a289efe6184f1981266f63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061675a99d3e3bd5597c21b5c0ef33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af38522538af097dbbe977594523f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178050a7ee3d09ae1274988d79ff917613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eb480c96e0c9ef9e40963353d9001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331b8216178484b73516cd9579b065615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c0a3174626cae39b02ea1bf026d69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831b8b2ff1929952d2f5f8a122b0a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4d42e4cde008e81ddab864204f02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc170a2a9eaee0a1a3562d133b4de50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5f04c02d8e605732ab108a64a826620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc576864fe1ba749b00f1ad132098a66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d213ea8543606d3e2c095dde08b04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6d173d534fbf2fbef90c2f859e4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953dbcc77d868fe2c5b5acdbe73e2ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b690be712c44460d9bf8a714f6094625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c77bbff60aa5f67e9dcb9c0c938af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9750c2a6d7c39472229b32321a665627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba4d0b3f8371e10e120713ae048f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4c48a3496435a88c7ffaf5e6c002629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2edad72653f59cb9e74ccceecbb73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d272d0491baa82925ef0adc4749be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6458c2a341b5004a4d9107c50b501a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c8242aaaca3739c76d42c9b2ebbeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be09c57cb7adf1b13b55d32206b32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e770ce6b6326a27049c8ebff8893a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e568d4f52ba4317dc6f8bd87b014a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7345536f7c5a94165298e92dd9745ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c3764f65b7fd32cba8738a864d23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741fc942b7535a2cf43d84e09ac997639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373097a1fe6458b7b383086cc7794219640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d985acf6f3ebe657e4f13328e956dfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4993b2d5d433092530a0100775d681642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58109080a61ab10267248da9c7d20423643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478e1728fd7b19bedea60fee5221e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a717aad0acd275f6b8df291f0512645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149806c802f6f4cb9af54ec8d0ba34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77913d3572a110a4ea11d44170f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b74096bfb977f62a0aa3ae762620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813dab7e9f6977f0ff5964ab2ce2002649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53881e47dc31896db59639adf535f028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582e4111c13d3d961472268b1862ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd0bc4af573f4b46ae26561e035f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da435eb4813f299041dce89cd38b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72894a97c937653fde43e3502513b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75d09337c852660edde4d03440ccd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26e6c666a781470827035a3d1ea83c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa6390f99b7d69fcd6a5aba937b95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b2ec143f0c5a527ad163a4e37c2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de2ea649b539a7ce088e41ba75e23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f01240d94b953b015eb2365fdc06e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b814f360f36654461cd7d3f4aed25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43749d0b6262f222331f627512a01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f56f7b18bbeb6fd7456b5a6402f7c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6efde58c2f10feee7cb0aa40098ff5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab35771030e36e944973c184c92ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f83dabade5ba7cd51053b4fd14f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d7fceb726be57db12dea28819604667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1c45d5f8ae6484cef501697188ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b8eb870ed4ed9c4fc65d71820b41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53328bedcf3676ee3a46e67e2622f00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218784817ba913c1fc69cab352d189d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de115dc9488f0a77fee8a57d12d48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b861961e066fbb16e8bbb757eb0663673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5a19071f677f9efb14e785da398b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d7e0c83155220c7ba557997114b6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f6b0e3157ca5063cb2f78910b6d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433152e26d2d444bd62b5f8cb66f5e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648498b97de81ba9d6ece1e356462163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d329004e849e32220a05fa1039f62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f413d5bc7b73ceaa9fa13e909b54c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b712db67c99347d9dc41556d4ba9a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503b05020976b4d3c8e2d595c190d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a52a052c75d5c26fd408719d66d9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59923bd50809a51d9c87f0bb8cfe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74356b8d37420197ed58c65fb71a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5e3a1f6e0ac3ad05bc91d42a2008686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d00f87680fe3329bd9996bb628d55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ad7f6ee1008085639598521c7b20e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673897836c81b172b17a445c04f612b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f53c7c5e551e87fe5a82a4a50fd35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb636521173a5c1c727ab2102bf67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf22dc99083e7734002fed86912eb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27e476bf90e57f3eec271bda62d93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f937e26218e6e9b68f5d5acff5008f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c083f93b2cb1916601825f0e6fd916695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01d415ef2578b887defe15d63194f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194cf7304bf9d3b74a3de4386d577d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edfb3d67d56e83e96d5a9cfa93ab8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e5523af66dd2077d3352cebd86941699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921201120434d1285e70014b782916700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa522507533ec2cfb9004389e919fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a621d6a448f256af9b040a5d49dc01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad03bdaef32138b22eb6998e2ca5114703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93d86199898e887516a2b5ce329af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca929fd2e3b1aa3ffa5d295ba0ea6af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61fed9542fde98b64fb3cd45ffe72c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df36e82d4a7e66277b6c2fc4b2940707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47eb1ba8986a07ce728ae7839b7558708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757763a84f7bbdfc4c21b48616c74d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add49d07df36f73dcda3455a5f2044c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5acd93c920cbe02eb3c7e1af1ef25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045b8c440deba4107a168578a60246712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d4d29ad8463ee1be6e9802e6f6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffccad7358030ae70694f610102cdd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36822691936ef14a2069b7dbe294eac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f385a6955dfaa6f032a6a4a00c53f114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16639833192da9a9d83cc2138268ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf89954ec202668742a701a8c13f766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51085fa636c1ec266e7b48a72f37367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b348a126bb8a8a1b1b0c2e369ac088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf578512d518021dc649741452c639b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4449f2cd07885d3622de916a7d67110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b825813c1cd5ce4b55baacda4d6e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f044f139fdaaf2a60a624e5655eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821eae5ccc1e8c3bc6c1c49368fec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bbe49364362e38eddf5f278de433d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b00698bc05957bdb6df94f58e67b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69086acaba7e79aed4a5c48de0c318416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be7e6e2b9408894960267b05c668717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a17938f8104caa9cbd6f6d3a7614818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101eb82df15a601b731eda7bba58d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19702e45d4ef3837e862b002df160fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113c1093f0f2795255a8c1623b66ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461cd5244cf950c2e11cd9cbaee63cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc1fe7d00a925afd6a4b3c6e26b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f90444a62e104e5b26ed103ae4bbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e85508cb37b8bb9edff5b855602e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18982efacdcaa661665b48d3ae1df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb145489ec871785add5ff16eb13927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df0fc10750cda1111b8610eed17e6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755f35db72e7f669239889429daf5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7ff4ca7a250a2e6b13bed3bc281430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f68f6ce71f0e45d12d730872ee67331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b463196e371ce726d2af8576cc50632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841352ba2894703143b931ea663bed8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a042bdff602a68ebf5a39ed521d5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ec6f46aec7c03150407051069e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff96b890f6a6ef025bb4a9e88ac1dc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2bae4a28858b647fe41064bd4ace537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b7f794365c3bad0168caf4cc214138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f9fe9234be8323f526f9b0dd8141039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81e82f30bd078752f017f34178c91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bdf753ca1be414a80f65ce6bec69141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eae42233e762cb5508ece06db5e78242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b45881fc1312bb3979abc4c40ab343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe7274de29eb632bb0d7613cb920d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71340f2bdd9b1fcaf8449617a346945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c29dbc914c63cc36c2f5547451d33646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f1da8f8ac07d9cb4280642572486047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883cc7790e1a0d3ca24fe5323e02a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5b49745d966840677f086317e7d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66cde1d115d60a1c4875c7913c85e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39975fda03f3f4e1648e9e03e67c8e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3583f79c59be4a729cb5af01611a57f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad74de45b52ce10e5cd2d4509c36753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933d93880e63a6c1a143b9d4a38d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221853d774985c89caa1eca608120ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a39e371fcc4a3ee045c449fb4f19d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccccee479fd2a278dc295909b32af157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fb9464b956f5e903ed599fde23bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f5a6bc39832bcec7fa24cc115f4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb73525fe216f279445ba09049a06c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02b52760e643f331ffcfbd62c936661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4d63dfa6b531189fccf145e0611d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be3b2a1eb6a269998c0e37fa59649f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c61ea390ccd03ad901ab8606c2f9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a720d906f548f8a3d0d52964cb52165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a37693ebb461f591b9f3a90e1de7b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00eafa71bcb963ded16acae064d6d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764d8161c8dc839c4b9cf86778a7a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beba8e1196a55ff3174fc6bbd8da6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6c55aea7b28810fb7524e3d6d185670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694131095ca2f76c62fc633d9cd591b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503369656a3a887bf6908e1dd27f2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356c0bd04a5058de59f20298a7faac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896d06654fade2116c26a7664aa34a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce71167d79d1ec678fece0618c49e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f272f406cff72ce416685bce220abfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5642485308a8da8bbf31a561abfef077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df88ab69543bcc3ff98f3bd3799ef6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affcd2e67d6f9ba2fa0f32df3355ab379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ddf397fc5f11a93345701411aedba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd5977623f0a635d7ca54b270e9f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c569f9db560bc949f3909fd5eb30382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77505deaaa6334cb136bb640a8d6fb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b56f0ef924642b6001d187f79e333284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4cf566c58ce382ed3b2dbf54ee33d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8a6a6b5773dba18c75907711fe0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e81e3652ec8a7252b484ba03af05587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808728ec7c0c9a7a061b37b729d84c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f6cf4a3bde620cc4d4486ef7567dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8660e748ebc6d7ed22e92eaf3fa54a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b2655c4148c6b9533064cf20020091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381df9ec59f092643f5bf5b73b2a2cc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cdaaa1343fc0b8a8fffd9e34a22f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a20f8475360e55782d7ddf9575ceb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be207c6188a699f077a19051c51f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3bc3f4d5dc8c517fee47dc7ddd1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d090996ed4415134f438588ea16ae7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517febf30a052e64fe6df05093f2c5d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3dc3d04a57a81c71938f70f02492499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc09670514a3a03ab3c7f04929f56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0eb9260f4bc55076f58adc00b804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a32b5045461db54b2670eaeb4f966102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb91f3356eaa2c827f78741bb0c10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9950df523492b059297d9b0bf30c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85184b08a96bab9f488f573483cb40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748975e0ecbdfddbcf93f0ad52c75d3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7d869deaef853951161b0a55b2fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f53436dfc35e5ceea2b3e8171e26f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af50d7f5e17c1d4b1018b009d9438b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bae0b2d06bb7abec84f393505a822110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd0f255b3378cb8bd3473c30e4624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda80f406d032f50ef3d53c17af19565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba9642b07715a71650caba79fe3a19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2961ec5555a8b573c568fae71b170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf354349b3ca115bf05ff40d59a1ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe2f1d70467209a0cb63e802cab3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd799ffd94543d6d231a078d18b96d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ef695eec4f9b7754e365a32a0f6b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd43f099ad755733e11254ff920d4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459d646a6f4b3489175a530b70fe01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5701874b782db9566dc34e4be20d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f559a7792d088a668d13a45997d535f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71b1a1f66b4db8f189db998128f20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58dd3504932c57a53e1b94fa76c4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a978bd89acc9ef432e52bbd62726125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5e7697ca8adfb1d839080066c235c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761e5656297e2ba6c2afefc13e3560127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c57a9493d246144f732991f46539e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413602d31a80209ba4f426b24bc2c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be19f6df79631c98c3b1904993634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86debf5d41e156817936aa3701808569131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b8db815abb6f198cff3a8916152f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e13caecffd4af49588f997ce24208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e447e05a759b27b9e289f8eccd3b1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78101c6f59b5567cd459cb0ca3cf99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8cc6aed76b078d5607b7c7eeae142136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2fa67f558fbbeb8405e82fb2bf315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265bbf966559e5df5d8733c167559ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78042bde8527167081aa80e23b97c318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dff739a4339c9e60dd3099626c22e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea38851fcfc2c148e0de12b8e2170c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341688bbbc3a6348aad74ae1fd6249c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ff9a3df4bdc49de68abe52227fc94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983331bc4164e676a50cdc061263be3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7538f74128eea7ee0efa9323c4c5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3333378ec1355994a27029257a571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848faa52cfccd6723adcac6851e3eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85db1803388337e86aaacef14af9fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb57c9833c29251709cd69ee9821e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558a056ac6ce4d46aaf4037374ae13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862027d834a44eeb689379af2df0791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe42a6e2521d98001eb55eb6e56eca1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72abdfb968c78032261c688b0409e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d2fa99020829791826d49fbfde82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be16828a9e6025b82cda47fe9fc1a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775466d44dbb1c62d46fd91b8982076156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bdca6b740ceda89da1022cc071868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16827c8b49b5148b36756b7fdda2f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225242a5bd6757a04d656791ba315d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edafaca7e3189a125d5e9dd8d724b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48175d1c0f3d3a7b184ad2f495c3622161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fe9a2d02e814fd6bf9c62ff5f0eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5bdb29d9376d584f44f78013be10b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2edff70e54c964401ad3423d51c3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f9ca01c120dc3b13de0b199c2298b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5a7f901e2187e7d3e7d4baab8ab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7460c27423375d951a70a005f0c61f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6050784be3db58b3bf6e588deccff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d81e83f87dd24a6563839f0177be2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8591eaf6708d20b99379512adcb84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caaa08387337f68bb702b2e4ef7a0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2ad61db0de227c10ccb40aba8786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d24ffa8ec6c580cd97d4774ee92da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69a0d05c76a7859c8880b36d23ed1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f656c69632ac995ab7ce3a50460ad10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4015ed4ee4d730ce31657ff0bad44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9c6060913b6c6aa6c76ccec7bb21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930257b238c1f9b9c69fbe3232f58fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092641fe07b19e9d7ba182bcf80965e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d437df9a777baca28ab7c7a0ffedc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f8de3571f058e81a5ec7c0281544181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33baced245d35a9b0ffb378ef56eff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c367db712ca71ca25e369c837d86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd1052003ef3df4addf54e0552c4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571a5ce1ab041712f681220230f391185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437747fa3c79d821cb2dafa362427426186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ce72c48ef6ffde784a00cfe30e48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90cb1af41e344861ebbb55fc4fa6e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717383c71a700ba1070814fa324846189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88dbb5d5111836a4403fab039df3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14116cd018688f2cb35a4dd39cb41bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f29852ad04daf5981731f8036e26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c5410b76c90e68c5d689866d8f38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948795cc44080b7fb4817a1edf82eb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091e91b870c0dbaf13a98c6c5cc9d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c65300f6072772952eb8cf29b0a3f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a93050d1814aeb5632f0e0ef558e0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d06fb9a01930f7794d387a5f0fef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacdb0b3135769951c5f71031c48392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e017d84322331aed4e7e7924e1446a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d76ca166749853b7aeaaff0d86543201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbb981f377151c0e63e708e2cb3ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3589e79e86062b4cc7e6f34450edd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e2f585652f998512cd4920753125b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5583ed66b106e435b52161ffb97ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229bdfeaec0fa356f341d0d5f3e2ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a0214ffea0fba1ca1bda8c29fe0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f8abec02b3690c6f8b55534184b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058551fb11f610143535b635f50f1afc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a4d219430251ca2bcb6d889c8f26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a7f5112add5e155cf8ccdf3ccd03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d394088568d6b3eb2015472c9e67b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132af3fded487e4a1a25339f5e4b5a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0202ed862aa308082ad1f65dc4c94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03301fe6aa722c669abae7d1a1d899215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdafe182323b6dcc1f3ee78ba95863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede87fc20054553abd41adfde80c34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606038ce427a212dc129fd13993868218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448e8d8e4105d4782d1582322feabd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c628178d7feed08897e5d741560e4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfef68a76897d62a811c5e071b6368221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa371747c0b34dc2425bfe75d17b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89357f70b1afd8e51e1d5aafd1ed1032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95912f8ffdc3413a181ee437fb0533f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e45c86f13bce4492e10fdcf7bd5b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7178b18f9588aa87d23b527e3d0d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ad5e4d70a47ab25908dfc9b1b9da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572feb98415b2e1d7391e518ee7f68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393f487fb7e33d7cbf489e50b61dc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4712518911fd0a7bc2ce66115efcf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b2f2f475a3f59aa0e3b5f9e6a2f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93bd530128c64bf61d7a81a44dc8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f183476388eb20670128f2ccdf6261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98e6c114b655e3107f868e80c1f7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a23935eec226f99a2e9eedcc2f5c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff68ceafd238334af98acf107abe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cddb992c266fb8d411b563d2d8072d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55034707b33c9bff8b5d9994e5a2f002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8de4d28b518098f77279e0a22d780239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c3576ca8e16a52e11fe97546bf8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c5a50e618f6f987d41e0259cd9b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa019856b9471bbeaf7ae924ec3f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad023bd7d3747d50b6e46b83f8dab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07598395e5d13473a4259c41db74d10b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aac22e6488549f8d83d447f00a88c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e5b687277e3d828b0ff61b5311a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcfaa71f886b1f91d97673ff51593a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2576d1d20b4d5517cb1847cda8cefd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bc16d60585edd4dd855e4b4f4aba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9bea6aa33b65b06a42d0ff7338ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dac7097059d0c50a59fd50322b593251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7e7cc4ff9859a67a05b5287ae674252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a490110aaf754f927789d9cb8623253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d5705a275c3cd6c45c65ed52bbd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc54e5fafb683419354c3a078b37aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8e2e3c625ebaba9d5cd55a5c772f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f24a6cc87a630cfcb34c0dcb3ff0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf613fc10cfe58c7986b61821d946d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5109020aca9b7b49ce4cba2e2a7ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1520c5dc22ac8d0a5a031c6e5943c32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc093d364cea1869805288c24b6f79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423dce61ae94dc7b62a45f1f2791fe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bde706a7f6d34cd970c2159f5e064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33915e3a6934b4e2cc4bb84129fe3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d01d15fd494a10ccd56dffc9c056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc582615a7b4a9869f526e45e0ef8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5069c7f562c51f0b3d0d9d174405dd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d692ee53a07fa8af586778321984268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0483a167cf9bc7a7ea3443bda4932269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bfb9df2bb8d1a2a92e062748e5fd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d20db413357707ad093deffcc11b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678e6b3050aaa0b2e5d2ac62e9e156272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458045e9775bdea9f12fa9095ccc7f8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc0fa8448ab3baf6c2a621eaaacc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324368f13a753e19cc556e1372e0a414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a280229a56004bb2bf6576fcb39ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f133658411aa1f0d23bdbfec4a11be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343068ab6da9931ab0a1052ea539367278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c2ca4e5eb8fb1c41aa91b84d717b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db02df9deb49b2926903ea3517d1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bfb4d24812c822b12009af9f6fc8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf9d2e9fffe4b6d453c8d2790815b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112b97c1d1bc76ee33cd65220d0a7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc41f2bea58377c6fcda954280dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a355905202bb65739a58a728bd04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8bc34e382427b5d91120f23f248e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b4475b287e4b69697be8ed284fbb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2bd6bbe7a09842a1f803a150addd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e3c12e54f614c34950a9af3ae156289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300e8fa46b577f43552621d2d993153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62dc63b16f8976d845cb16710d1a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffe97f7b4291e07c6a676be899dee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bded78366113565953307e73739d87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078238d0d11aefdae1100a0a8c7b6227294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fe63da2569aaf2bc59fe2b44955e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899e03d8423e80ff87dd25a2d53f37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ab06a79ef1537273e62bf09dc4e43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ac03274dfe01d29165ee846c9527298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0692a44ef74388889c4de87f51ea1ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92138240da03fad484e11aba584b463300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ab91476f781f61ce6016d600de54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2666f69c1722fd41a73e2c07aacd95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b45d4bd00ccf77c3c3e956a484e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7789fd8b18c35f755f19a14d8a044304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683724969e91d741632d08087e9c6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1378a5a87fa3aa7d44df8a020c2a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0e17fafbf888bad0d899112fa8e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef360cece8e240100a8ebd20d2d9ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a4e4c4f5b396e1113b832327e751309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50eb4c2462a47da7a3fb4826d8fd1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66814919d17777735f32faaf2aa9be47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55538e9830d5de87e27fa48ab2df85b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ff4236aad3abe25195577f344bca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049eb254da7840dca5ba58c62672cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39bfaa7bf0cbb3ef941756f655782315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddb9511cfecf23290afbca892e6f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f92d4eb4db8ccc4078d634285d207f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185e07473528aa68446e48d29a60bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e2fd345dfbd1e9b4dec9d8a4f820319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f7ce6229e8c919ebf6c6c2bb01d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae389fc152f563dfab6b3747058b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998d487508747abcffab8a6c25a0bd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0d5bd0ce3fbfddf5c1ad79a6ff5ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245212bdd740f7c5acb3c729ae36f43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303d5371dd93a37a9cd64810cea6658325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701ad4b3390ed12758e97234c711fcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c97f6368edede2fecf533d68f2ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde434b71293c91c974fc0d014ad88af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8722c692c3407969bea64e527969329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a084be6d4d0f140d58c492b4d0e050330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21405a525ca068c303e71b66147a935331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d2661285a641752d0a7411c955fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1df0ffdb6e3cc3aebec75184d6a02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc685ffd504e59f90b1b55ed9909f0e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c749e8f0b2cb3a8e81918cf77212c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34366e65953b7dd050fca4cd45cf106d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb9cd0ac90e67ac13a65685fabc57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5ed3cabaf90493ca3af2c926f41a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6df4b8c9fed49b31734b421b9c2b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ec3c2f4687039e07eb413bd6281b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3773d6802c40cab0f10bd03d9af2b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a3a9829a172b82643182b745b81f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e1f99ab0e10b83992e313a394c16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4031ce28dd33e3be56a7e88ff9bdfcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ee1d151bc8e9889ab19245bca7b5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9c794b34143dd4e1e758441bc35a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f73d07fccc6fe42df44ed42c06f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceeef611fb67a22b442080b790cc6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335551f5aa0d3ebe467ad4e539cba02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8b229829a7f1d7889b2ef3be57b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87288751cee43c89ccb019143e10f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c917678cb379e3ca2bb8965cfea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bbda05a020c76d6d54cb51f84acc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850f732d512e4c76293adb38533e6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f92949357dcadff94af3dff5c640355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13b86b388bef6f4b37d6f35ea1600356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46f34573ca66e4e493296a390b09a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc66d9ee84729e4c4d5b299df17c28d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020027884aabdcd9a5a649ff7038e4d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430edc1db42cfd25f601f6d1710d61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b8acdda0541c1b8c4dc55bb9f11b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd0181d924f2f9ca6c2585219aa8e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ce4bf5db252bed88354a22c39cb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f538675a413401b101fa7fcc01ecc73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfaf8ad844fbb7f494ec6dfc76e536365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a012b9b7b68ad56aa44fa4e25154366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f8fc53610020f90d2bf798717b19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c740d4bbdbbe7f41389b3258f212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7486daa5b92b4aa0a844c18e4989369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def5336e76facf2acabb723ebb20e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff2ec4296c9b2d323736e50d73cf1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4bbabbbbae0105c8a25c2754a3d6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e09deea30297ed8cdb4444c95ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89ddf7b5f0eb6c3395287ec057606374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a348b45287ad2ebc019a52a73253cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332903ad7e236ab6c023c4a59597be73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb0b64eb055937dab7fc44c03dcde6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ffbf1f3db446ad6e184b26c30ba1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0702eb3cb8c9c4dfff7543814445c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd80a250bfe639d597646cfcb388b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c2f3734628fb1ab39bd330aeb676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132add10035423f14893fac5d5a7ce33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0583dd63d3a4792961d8209be4dbc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7597b53daf28bb2dabec4f804ac3ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716b3346e5d9e5e098d0a956dc8d51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea97bb8bbf250d52527a64379daf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779dec87154e5eb2733a3d7acfdb61a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24656570816249b6449547cebe6edbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c64812ec10006bcd7935004c048f43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a5332f0b9e111c1bb3ee622add7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a171df3d8cba05def3fbfe2b26715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a4bbedad3315f0650b78ac7425ad0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef0742be5db30d1faa4df6e94be99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcceed0b8debefbc1d594a498638aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495100e197da65954b6f8332f9cb86f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0040aa4d3a176a84645a06f6bd5d643396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468692de9aca271513f2bcf8ccf233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e053f265510616d06bd271cf0b99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735776f1c494f0a70d2922d3e46612d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c9f42cb93ff64b28823c7504e4df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0480f4239f8b5ccdbd2e7a6afc6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918b7015620c2d6cb313cf7c6e4bc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355979d20d5475540aa834a9388b8ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ddf7f2a61bbb407163a2932bfef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2c49de0478c5c16ba1b35701ba30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de9b7eb8aaf0ed4d75aab75f31bda0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b411e132c514f6a2412f47a371d03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c04a84e213f5eba0bcbbdd6be92a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a26c9b66e594e43773e0bdcd555237409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854378e45d014d92953d1f9277133cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951ff348dbc3479dfb8b84714b6ed28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106029823968b8310a356743bfaade6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428437b73a19fc151b78e6e8fb9f1eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99be7d7fbd25e92e8f3f3a222227c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e4827420c20a8188011c86c36304415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570346b9235337f34b8c64b294b4a922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f355db5fedabcdb6b4bbcac31ec0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb779b5888d76665035fca530b4b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d374f1c9f540181abf3d8ae527bdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2bd9bd9cccd0efa0e00af97ea1a69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff54dab005f362bf3c962d2d281069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6c8f0a2823b7af7925984b29817e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536262c30b37bda60f52f474673cb175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5daba1aa51828eff51f02266895538424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e810dc6c5c73f9bda48c3a8167d8a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20203ac118d8019180ff648aa76de024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ac71a2841b2a4186b91235e51c99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc231f11d90d8daf0f73381fc2e20b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d84f36de4e190cb2a9a20b9b5d8be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd2ff7d2c3aec459543c927bf8e49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f905bc5a6be1939339a651a30c3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8bff587c1dc83a1ead418c0a9db79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d809164512ae51504a926f72b5aa2d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adff4e7a930f72d221cef4e080779e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc025eb382a19635d9175d7013e490c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307573dad9210f876879a9a4fc81c84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4935c8aa384292191991c365b36f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9f5f2703d523fc2978b26913ca8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acebcf0c5222a3241cbda16ea40b4b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c45547e260098cb4dfcaf3b9db3b08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17aa1c27c6b4a6e05a0a05a4a77b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93706e5a43dbe131c80ecba08a249627442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e09b35bfea354d2b302fef2cbfefd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8b68c9ca91e3c87b08071d88af81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22843c96d12623e0e52d06e565e79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704fe34b99a2979d32d551b585eb15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e83662df8000a38dd59f12675687e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dbf4d4a7344c44dbc4823319481f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc87a672b9eb0e6068198335289e966449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11df6c1194096ead247a5d0d64644450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f454a9ff4ea09336dc4e94d1809ee8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172f3aefa91ea5d6cb2645de41ac01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8644e64182e2323eae56282d70dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bd2763aff001accb390908d8fd5ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a34ac0258dba6e4fce24702951144455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efe582ca6b3b70db165ea3f7527c71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0872369b829589bbe0ba75d1b414f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e77631459a4830bb4a9477057f41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec433d837ffb80e83f7c53cbd78b166459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031290d2bed7b13f451a2ea67a7cbfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a6980d4881c22d5b70519e480c629461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69e9c65293cb0d7988053a8fa98e6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011afd9aa4169d65fb7a69505efbfac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1072131ed35d04c18d44e1763a005464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f22f521950c27d57f3262a7138d40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52246a9bb42cbee8713a49e69f5059c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8221244910236dc48d083cdf222e19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742840f270f75fccbffc63f396ad82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0692c2a11c16ac4d0d7fc18a3fcf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95396846cbe1360690d07fe3aa707470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a6a8f489d7c795608532d70718512471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470203b35e8eddaf82da034b941c9b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad282b71b0863dfdb47eefb2645b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93dee592f0fba7c8fec33b8958329f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9684b51b5ef86086bed3a01389ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858a181cc1ce97fb30007bb1e6398d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f490f7945a7860b981b736b378ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60b1ddd7f0f0bbdaa368c48ba92ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3f1067f56192245d083f1055eee6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b984e45aa9ceaf0882312fa5a16712480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431eef4030e69711a6ad9d61e48b550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816331aeb9a9fa823d0bb78364a888482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a24161502dc3793973a6cb44a9e3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894eee876f903effe3c59d9e0baf816484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b5ee92401f066ceda9fb63070b5b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cfe2640a6c40292825e2d94dbfbc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7fd454358e80dd7bdd0bf3c1f728487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817ed76ad59faba1b72a9ce5949ed3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e76ad88e4009f7ac3b99ab7289ff92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e2d7112fbd7317faab12add6b9cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86216422f53a645fc439d27292dbe1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a5285a524410c1f16e38f2cd4467492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8288ad214737d201bcb880077c588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c80a45a7b831c4cd195a74153f3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecfc750b3bba2ae38bd81015a1de4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496a8c2eb74d57356448a219b2720c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38d0531a080fe577565a9b0a8eb553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284817aa642bb2cf6e6d875a03ada74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8adec9b2983cd50120a27180e6d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432dd4311d7d5f62d5f8d24c4c95960500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2ca2a9526dd3940ba822eab5b854501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bca5509c66c71128f96b2d912b6ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0656c1f62034641d2a19aabf273a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f020c6bca55e4b2fd59b522667e39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343594c9bc560eb4a676866c30e23538505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad2a23cdb3d9422b37bb933b4dbd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c343dbd49e344ff0b76e0c8a47da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e82279bbc3b84e6c2efd5968d46e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28be1590bdc31aa0c9f5cb7d222d588509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ce9b9ddafe6511340fda3a660dff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a57f5626d55e1993e08adc00cef599511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bdb4e890d7dbfcf3099eeaad2760b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d93a540448416542867eead62395513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c257c9c0ec37e1c49a002019ce35c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e90d4fc2ea284690ecd8ee56cf74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072298191d7a4407d563d058c531e6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12438cc145ec62274384bcf90fae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf26bc3879584373beb16361eb3b9a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300944e5086c6618e6a13dcdf563d7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed5f617c8586c9aa9107bfcc05a4f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c37cf474cbdc494ca57c20b31bdcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867e1c67fc99a3c1ea8d840c6e3fa5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e05c1700aa999547b70561ef05f6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81770fdbac15f4a4977a8527d1f416b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e54da3599cb9f3f28a097e987bd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36772992860a435ee74d2e9b21e349d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b9a1ef9b3994620f7dc5f73aa7c18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93639069c2fee50f631447c38d43f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe81ccba4d653176cba7aba5ad0c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c10d88ffbec2f0de0bd8d4673e47a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b8eaf4e072bc5042756d8daa58c70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf44cfa75bc7e51fcce9fae33fe5381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a723ad93ad749c9b8d0c80aa67e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa29bd6f25c3dcb658c80ef596bc44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0fb8c545cbfd131e98b9214fa3ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c1fadff21543788e8c24bbc308633536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4313acb6d2bb40445cb6e44bfe77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852af2ddbf600a079b93fb44c2eede1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a79ce7b83da2286fb50406fff4db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eadaa145f7e1f8eee0fef466b567d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54ac7d513851946704d3436332e53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532704bdf9fc2cae8c08f91c0cf51c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c9133f5135b4d384bdff49af9983543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ed9700f26f1302edc4d1f1e7d8f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127252ca353a1e56a070e76d1d3576a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb768286f8844f6824b3bcaf3bb72d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f40223432ea829d645a88b3bfdda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86eb7ef76c4491b5a6b79ccb6dacc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b80474701364f62bba92360b416d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a351599fb958d284e306474d0d55cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848cb1f8aad3ed94bf9498fb0124aa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322767760ebb57401478d7ada5ff5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930544eb6501840ee5b1ce6dc28ecd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d22302c273f5776d2ae1ed3792437554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfed14afa14022e97e836b1994d65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac145942065f0977643e53bcc92762556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52344d4b2f0acadcedd279b976cf9203557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cde6386143d5f9c09ab56ce6f5a06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071ab45dc7681cca6d2963b3a7083e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87dfe9ca17de59adef996a14869025560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61a0fbd0499cc615258ca8b942a757561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab801fee7726404c7048a944532415eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b286494ee54fa70c98da39825dcf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7533aaf8f38e0187ce4d9d79d100c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce85599e667b589d6f88ee47f0d9d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc763d68b334a7dd4ccfa3f9ea8f0277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443e79da77d067171bbfabc049e5ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90e7a61432964c0f64b5f63d5084ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afac66565bfdb7e2ca96ab3e5d8706569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cea400637d065c7ada4e60ba65b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940efa855317f9500807bcdd2282a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf19a9f7da6315c646c1cb84cb290572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a314f61cb779cc78b3dfe32e5c903bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e3e221fbaa76b0f97fbd84c17c46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309b49858fbd74ff531e62b1eba33b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875d05955a708c737565fce6035215576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92698c1e0f279db8d447f4ed71abb785577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58614335de2cd0f4dee75c94b06145a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97b905cc89d068fae644151686de1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df1cdc85926255d745faf04309a5a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e4f56e8190a0791e80dd472e14ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb5335ef32ab2d633cfc9b0fbab63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eaa33f4e97c26d2fb9be7fd557d87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d119f6192addd141168f66792f8fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197375eac4b0c652dfcec2bff0fd000f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561702fa3ea998fda8174318e99c3212586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc954f60203d5f5b8f0bc6cb3637a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80dbf081fbdba969f2b0860b285b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce011966da8f28d29b2b3c055a4b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf9a41c39bd8713107f218644ba193590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531088d017919f6a71dd82c8e575126591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165358f973b40fb1a62ee7c3a6050b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c43c8e27e077f551929680bd69a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7315faa2c75cfb47a7b004230281f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99eac3f0a543ae4ed9c0b9d8bd678a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341640ae5c8fd8b611c6e3e51b7ffdda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525b2f9632a07b1b083e0d6d7c247e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac7da5213657227b1019a7aa79c75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f5fc7860e320b007c34cf9fbcd73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9898f50a036107aeff9b32b49b67a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bef384ae55c05fe5109a83725dccd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e06f0173c655b7230233c3a43b942602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d517945b645c236e898de0c1221387603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422851b0643ec606d441514a1066e0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae312feb93ea2ebc8e49df4ab58ff7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21135ef00b30785eb8259ac5e439afa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953962124327a5b5ff3912d49427ebeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b471c55b4ec431bf01f528d395aed7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995d7f708c25cb13543dfab107431a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b31c6a37ba3e517a83b3ec0a9fbba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe0456bb8fa524be89232afecf8e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e22285da0a3cc0228796cace231d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6aa3c7e59b42ba7edafd007114ddb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f976b0f5fe3cb436f0607a471208614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b2b629ed860d985fb7844a22c7c81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007338765cda3cae49a75475484df71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f13de6f9a5049c07f8e0b3bae5ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb404b29ea5145a851a2fa55ea0c421618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89b37217dff63beb4aaf76a0c55fc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e14974ecac9b9118af6adca4e2cd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833017ebc16f00f043d577af878efe4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ab4c06a729f6b6f8dcc5810c889a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe016f43e086541fcfb1a7070d1447623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2047163d6e4f8aee7d9624004dc02e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070010a1d0df9f460c128fb9949fcd41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c8971b9fc769126112c1789555e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865c683efa9ce4735537801216f823627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2424cec86d23221062a61b7c48c0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfbaf0a18a9a9841b82c7663502f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad430b82a1ac81c0d46dd69efed8a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77022d9d97285b7b1db9f32d2148a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc5afe00fb549f1ca914907affbf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2a99f44494447a5361908833d349633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf48144aaaebfb0bac5c40e06f526b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004717a6d4a03f08f4d5d2725abcede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4423a7a0d2cd8d2d155d43b058b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16b37c3832d1dbf779329ae6bf1c16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044dfe25ebd726a30bd0bf676ff67b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c0c6ece2b2f1a6a92d0e85ccc81b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d77baf02c23a61cf571f25bb91bf03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5015256b7b86c46caf0240bf32ffc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b562b4e29a049e1c98e5cfa9a57887642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f742585896f719eb4463d9aabd93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa8820f5fe207202952afe5d96e12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f0a053829d8ff3f9b7401b1ceb0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753316725646f091f8d470a07b814e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b93791a0b55ad41914ddf5cf9005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c1da40062548e1aecbbeb2d0b3d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ddd096225600d9016465b1c882c68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c8f7f04a2d320940ad710de31ba8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede547eb5abaa5deb8f8df463f77dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2825d94ebc0bde7616dbe4813797652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b28c0e28a9f83ebffdb35595b100653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb776d9d8106121fc6ec89971e2df3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b303984746e5b2ea113e0d3efad18fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd0662d3bac1780b61a148c3daf25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdbd05f1b754622e85483d38e8a8ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699a50b0253a9eac950487cecd8376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175321b5b448abe0902a7b3ea1c04d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c3a57bbe4461bac1918495054c3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bfcb3644114c72120b9effb850e0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2beaf0d529ce91646655da68000ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc2e00872e5f6a732b156ba6e49182663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5de264328ec310c0dc9910fbb3bc16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02337781ad9e99404a774869c79f76e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e259461529b75d51c107e16dfd2005666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb18102c175e17c1fc8dc536dedc59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d60c6b5372df94942f3e1c4666e11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139eb361fa1066bc86a1a71dc7f6201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae81c79a7dd6eb6d5f9def4a135fb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08778b0ffcdbd0d9bcd8eb3a7716b0ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659253c57625dd0638cbf1646ae3b26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894c4ba51ec68edad8fa81509f9e99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed143f2fe379e6af8d76bb5635dcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d68417b2b6ad62dc37b2fe7e7aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a29b6e6142e0b1b96773f5dbf14f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e07a48ea18f89cc007ad1dcac48086677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf369bb809d6dcd5d3d8a52d391f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826fdcc0c88468a4e3f2bed49b89dc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc90f09da8a700b0bce659edf6dc1680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>