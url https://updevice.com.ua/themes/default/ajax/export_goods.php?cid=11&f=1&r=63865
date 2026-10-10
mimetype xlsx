--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34027699c22de0d089a772ee42824921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573896e459380e02b619dc816658b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc16dde50400ee824c330dfe275d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb06c942c250f654e290ecb85d99544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7a3393e211263b2b27126d098067c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb016abfa2b236c5fd7e9072cc972f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005b089bb5727655dd5a9401df75b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a2e226fd7360479e8074f00bf50c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e054f024675eea1fa37ab1daf27c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a111878ff1ae299834409043911f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cab1cbaaf5843f47d41239694fdfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370da82404a476f014e1297d1a1e3af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3cb2dba6ff261b5e50203bc3e40913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46259f7e87f9fdf354c691d5b8ffc7c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da75c866dfe4812c8ae45ca0ac43515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b18ba6c00b427f51440a1ba26db216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d370b8e74382085ebabee326579017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdfaf27867349511aa96ea4c1533e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626983b763961d574046a10a372dea2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e538118fe95571b85e1c37b7c817f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169d6b78f721290832514e7d2b550e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f1ba9fef6776858a0ddfaf76963a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c20cb8412c94466ff796d303b871d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d24118cb708dc51c8fab044bd6ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa25d5a682e394c6a3d0eddb6ee5aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64194f09a7a14fa533db3cbe49582326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f908f134e4c15c66e482d9bfff7a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb8a0f90c73a66fde19ed3110d63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc9a46f845e57b162efc765ce2ccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbabbecb4bf71b4a38b20fe366d7bd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740aea66274383cc905bde19d495dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3defa6074c30f51ab9d18f541c05b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc2e18c320bcd9bf6bbbfa2cb4fab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9f68ec2ec3965470d9c57459ca4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf182ff3ddb09edbf6406afa0524335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6df87cab6b5ace422633b478ec1f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c71e553ff543cbda913327619836b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb25e5f5ea0e0a16c7093d44ad581d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f72057eced9e963359ec4c0c53be439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90927707695405fa8be2ccef88b20240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6679660fe79b3d3d799e200f292941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5381136c03662e21f9808be1dfabc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554eb9cd675d7907aae8d5a16a5316243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd7e415c33bc8a0d19bd0cdf65d1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e125715e415c348f975ba9cc2c46c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399f7439cf4ebefa2316ee7724e75746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650fa47666f6b59e5134f37576529047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c940dff83615217f1cef841005c84d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb4b4734fe3018c4ac5537706f4b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3db4a00af0981fb0f67888722a13e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b967a323e5a8f7436eca146364257ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284a5c7a721bb9f90ce27f0b41ea48552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20079ca0ccb28762df344833da45653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510651d336c798f5c856da330fc0de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be569bc8126f94d26d22972a0c4a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474028e3e9b8dd47d6e8112fe4be01ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85dccade4fb1008a7ffbb9d4cb73157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0120bdc1c096b1d4d94fc710cff458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c74e23f1ca78b9329b947a1af09e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bad8822e5dc865107471b16f34282d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5eb7d57c1c79ecd75be67c2fd646e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988636fc7286311e3158d2fccb5140c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e10a8ca150b2ac733b75e46a19a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae49623361ce02eb68d2d56aa30b31864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107ab62f597313ee1a4e24cf9ba54bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f62ee85f2aa82d4ce325090d1a5b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a310a42577f4164652ebcc4b677b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f5ed8180e172af99ba0e954edc5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838142ae9d4520cd464a163606d19fa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97103e36532f9605e7ca412b18c1eb1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1303afe4d7331ee2897dcc60e4d47f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf959d4dc40e0d777f86f302dc421172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840daeef770ba42b0c828d47bab504a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517881a7a67aef35df6383f7903d16c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb4ee034eaada43696a3fea5b337d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e82341d473f3a49809243675cd7e9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b729fcab298f3c6c32435d49879377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd02ae95eb68079b9de9dba29fecb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d3ad8b2b10811ff381e75ae9d070179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fa2ff9c8dffad82ce88e8847eba680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6c64d380a4ac532c73e88e57d86381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40be35ac3fdbed3e0e6b3ea0ad609f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e032c5909b4a98ce9dd803c8ac618883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480bf6c493be3e16089caa2784c2c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f1462f531276bdba7173d7da43f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e637451b6466f0c6a90fb62c9c9e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e311e943f8de55c432a5a22796da687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc636cdf4235963ac3d59430b895ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d8b1348812c4114d172441dc4416389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3aa5cc7fd673a5f3ac57fc98488290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e364d098950e2f29412e97d02d33791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f5a8b2557ab438b57eadcb0b303492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22ca1e13f6973f7d78e42dff329ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add6f43c1ab29899be477f2ffca36394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055831f702d2f07da000da7a40dbdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768435514ed398cea79278c10dc8fc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04164ea0e417e9b725c561f5fcaa7a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51495496f7fe38e2572e400d0fca4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2354e1c77f09e460eddfdfd7cc895e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e7b5430b5c2be9d3443f802fbf68c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2aef7615f58441e6192c3769ac8c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb6a8290d1b76f9d1637ad80524d77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734cd206e810a3af4d76e23872ce4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5e7a2f7cb293e45d7ea9e5cd252b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fde727f9fab99cbe895f8c46bd0ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732169ef21e2d46d053ff7fe2948ac5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915649ab944940fa0329441038a742f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f0d8a2b41fe994c7bb34cb1eb5b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae14b3893bc1937719ff2c172a5a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb721296e0de4db44a65a659cadf2e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf2ae67ea9ca7c204b6805947730c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f22c72105ad7c90739dc676885598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f724458e0f7fa2df010a95d07835b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd5f77d249136f2a07c3faef2277d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c477fd6c842dbf2d09b3b7cee5b9c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613246a7d0a1509d16059352c738fb02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4a3b4b9255ce0e8c38ba1a175c37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931878dac86845c005c9aa232cb53fe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20809f66b25a58246d9d5b806f168c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1d146679595a61c16ce1a289e9939120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32378a383fcbd1cb1000abec921c29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eec306fbef93b0bfaec40c6a311b9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3e05dd77cf169e3e278a040a6d68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ae88874a0dfcdbba2c20bb321230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32509d50ab7e0a836ecf8186b746d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b5782b4a6820090c58e6dd0abee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599447d686e666a56cd3d970a60658b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d85159db6607644edb48f48cbb2e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd280cc39c2c9c5389352ba0c1ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6975fed4711046dedc3f70c48f172130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9642dc71a23a6835a9380d9753b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b45c7634dd49688ae0691259a659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17442b880758abc19b890d75cec78c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd550fd07d39ad90c48a7edb75314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49044929eb8f21ca1979212c4ba99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681b81345a5fd253af429964fd2481136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f71f5243c952bcaf3543349902a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863621d494739bfbc152dc7d3eb65262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203eb03b1b9d3f379f86325001dea2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86468ef3e4b1db8346483aa080192140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f43a9b1d4bb6306e3f19b0e01b2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a170210d14a4a859846f5de89107058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d74d95b16c55a0e04540f7f85ae72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d1046aa98b973324a6a7b867135b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8562ade12d44613793b895365049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b22981c2fce380528d9d783445eab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47743898ec5f6799f2c3e6c3785c538e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bb1cffaefa20558e1e942be69c9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb16952c81de824b03f98e592fe2e3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9641e9ff0ddac60f64cf4e796d1c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194900738efed5d52beeb0e83e20d199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc39240c3ce287a45e3bd862f49e60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1756faf3b74004734acfa20810a2607153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a81ceb90eb51467d326d97fde1ae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f364b5542676804d0ec71395a45aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301bcb64cc7ad645a7d82b5c8276be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c880e31167d2b485730c552a54551f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb3c87b5d472f56f655dbf4df0cfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cc469fafc4cda6df027481171ab0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b82d17387c6fd6c4b055871cd0d01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247110a9afdcfe5c55d7d4c15d4f8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd63e3c34849d7543f7bca3857f511162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db549fcccc2244e74a7233e504a27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edc687de5834b5f2eacd4044e25ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696189bc99fae3c78cec9ccf83d8e2f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac75d799e219adad808214b9e39575166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cacb7cfe77373c4f5a51d8a365136167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a988387b9704847b2958071573ea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa725daa1274aa9c6a83d007256b0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097ae2df7c498f0f271383880ee125170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22225fb3883e54d4c6334c6c494942171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19b1181247b5af488bef9812370fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a1ab777f3e92fa0e732832847ae5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776398038bdd096ba2b4d68238dd79f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6546138f3d87ea4a4d0f1b356ea61f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad518b5a05fc7767b7e3a94b29e5b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c308eef8cee318021c02d7dfb1afc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a49561ac490801f52fdf165bac76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11998a8375679d03ac8df647e758f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876e6e1b7d90902d6217807f9f5f9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728be50cf49e8c17f91f3fb983ed526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638dcfda692f9ac54a134d6f1484405182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5acf2e2998d5056c3eb925f2f62d44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab55416611f2b7f0a635d03c03a41b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401c1ad96e5b724fdb3ce3149dd8c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb51925fdeefb7e904f55df14d92b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78dac97b4b67c900b34300f6af847187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff042e7a9fd5f886b70942cf8ea86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f0a6c8c66439cbf6dab08c11b31e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb77878f7a32786afcc3d6902e97f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ff96cd74880da25dcf7a5a7ccda2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b1c0018dacf58e8aa08201f986c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae649cd800bf0ee48f9e251893a9fe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a82e31a446b773e9d41203245527194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d67b589fc0754b21af43bb5f83216195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c4e10ff3239b6ca1eeaf31f844ab9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6210ac23842ef9d0f25cef709cc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9db468526e1fd917cba279229c34d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98fa8e8ec934ba8ac5335ca673cbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073cbe00933fe574dca69d3203530e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7590db4093527fcd3473ee5e6d4830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fad03144b5c491ea296f3b0ad0492e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2cb3b0e9ac1b77df88b3178fd596203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c4b4fd3ad4f225192f226b4b8edd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51755d28865d7dd400894ca89708c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5f9962750276b1b1221c99fdb4e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f44f1a61bad3076e407615239a2ad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d703d5a828de2e36c460c338ebd7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae03dfa414432f4ba00e7e606d7e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df6086df08034aaacbbe55dca5303f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b4f46fb1bd7f6460f0138bee30a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6771b118f243a68276cc685a4bf94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095b3ee8bb703511e6db7622588e78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026366d87b69acee1ee40d109d00fa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62d19ea515798cec959388b6d8ddb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc67e2a9bccc6d6783fe3e53a2445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b7f48770d800c8963326b567bb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1416215f474cbc252f8356860ba6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285bc7b781250d7c4117ab79e49c323219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5089d0113e3170c075b8743b3d933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4343458868b4a0df3dda23174d6c995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5545c3811a36614ee09148bfe3eb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fe171d6952e26a58a0bdde59d048223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08635ebba70825eccfabdd8464f6482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91812bf3fc1cc7f754e2d6e9ca5510ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd256f6e1dc19f74a0e7e87120a7a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff0628b03be46260dcadc6bb038b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c7a50ce35ab41300ac13e93de4fd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20deb2e91e5985e1c0c885c90a17c51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3370694a323afa464155c7ba62fe3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933d04f224eabb0c00b1cdcde10990231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b1fd5876215b1b49f0cfd8cd7665232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20b175013f3471ed282e67c80a0e7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b8f695dd0938a737b98b650be024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4187d0bd9c081de85a8b2c8bb768235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46971db839fa85f0f450d5a00ea02617236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f16fe3f8e22fa0486ef5fc1decfbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c706ca462f1d52a54ccde37d239cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c2c8e170ea38a1ec2d0422fe2328239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7a56d5d8e9a46db87bd327aec645f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90fa27948b77bcff2213cf6757379241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a4d87474a60d9c8cbaa15b50bd7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45010bbc0d93637a63f0def1a8be2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565bbfa8539fc5baae58b5dc764dec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b02ced8dedd55af2f182795e8e2d90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f663783c6d26d6a8c8fd1ba569fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dddd96e570be9c57ceabec68c1d96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f86c4d3539aff1f0bb4e7241ebd83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274813bf402e59b9a5c459098bb507ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39076beff2147cf906690d50c06c543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d639602c86bc11935e8de9ec4d78fb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8bc4a519759fd0396d87843ae2b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4830a9b41bfbcb0f32eecc0b586ed0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b2d43c982442db685eb4cdf916f30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8cbf924a223119a5d7efc53d0685255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d731b8e917322bc518070ebea36475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf459e1b216404479f2cff4ad38b53f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c1027406309ce5559939736e5653258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdcb9e8ac9ea7c25f5ef015463563e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd075d877b5d5ba1d8d5b07c8e58f02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea120b1c9f637434b8c405d97d4f72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b89acf89296e0e569ab3f9c588b10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b132f5e9786e54b18fc68d3ca5f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d69e2223bbf3a3ec1811e794664a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ada5dbdb6bcb70891ff924fe7e116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2817f991d27853d65f6309152add0a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed81e9acb5aeca4663bb45a910eb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1cca2035aebbe3b76c1df3fda1851268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1fa8bab085449261d2869c24c2396269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2f9e7957e12ecf7633ee86caf468270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62f3e070215c001c6fd688449d21d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ef8bf056bfd34413895569e34f57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e34796f74ac71748e9310830ae06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da9fbf8963710a19d5baa99c27748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f9f2b4446209a3e88b87abc470677275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233469e52c76cd57febe5a1cf8a14f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95ea21bb3ed9355f6f07b68d74f25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d04eabbfa53d592cd5a9fd67493aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c875bb48d1f1ab34d92e6e95bfa01c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a8abbe91a61bcb149e77a3e9c6fa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687da9787f74ae31ad33fa8a8b507da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf98445ae3f8b3d2a2f0f0dea0dcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca723f01d79f502b09f0514aa5e8c8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b246d10d0915f6f978da5a7d69f2350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13b546fcff952a9970a2e87be6763a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f350bac2203dde7e457bf15f05de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620668a282b3a0c131d6bba23d7a1a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cbbe4fefb235128eaee0018c44d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734f10e66d2ab290d6ccee92a69c62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568817d8d4c4d856379c2e5b170cce96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e70fa436b8a6904189afccd4d0ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0c44b0a1a63c2b18d4b1c93fe3a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5fc30c4b6b3a360a2b1bbb420e86d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941da8b5c74703ab653bc0dddc8470294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af3042e5b376561dcc00389c0ead4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c8179ae68439e9fda2a660d325c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f7417e24c1aefaec5878c4a48166297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d3d7f3dc2ec86498b9c22f0e121f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb69341ab83b240b3bd94f0c027ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfad1a5125ac4d074f41c7e8f95c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5f86d0712ba8b3fb1d58f2b64bff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90dc4c46a10acd8a1349da9e44624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85b00f1af8c1c2092f9e34b982674303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6b593992eadfde8a0a0c37ffa10b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178816b3f2950b28eae3517fa16d08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4e09d97e5ffa989106da735d6a5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feba4f08a7a13f76f77e8857097067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5410c9db8ff03cdd727e2adbdd58bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b59f2616aa2fcf7007f3c90a799c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c4b3dce0022cec08a28e762603c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1ba36951a501a4456cfa0828ccd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9361160c0814ef0571776f1a403d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf62431aee5ec9e93004a960fb7b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979265dfeadf357ce5ce4446ad396ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da98c30e56339cbde813786e261534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52caaa59c9ba614e6a7fa393bcde2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a55b444ff45c35dbce6599a6fb9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e9d67e943cea042212d9d98d2b648318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753e13ef3607727efa46e519525b1ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e030c035a0b07af1b0be2a23349bf5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268166909aa69f5c8e612c189d0c137321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c64eec30c9ca72c9e42abe3ef4ddf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c73b3fa5bc3e07686d6c33d08a5afb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dfaa13cdf381f6885eea6d0de8842324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3731bc0ce52d9228975a4233ba46a65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475a576a968c0a275d88805fab572b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0fd4060f0a25719b96161347916b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a56d0004458f139ae6dfe26a65a93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c464258ff23e1b403a03d74dc44b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150426cb45ee7676a8c02b086253d3df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebe538b0d1ae28e4c98e5766aca057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525b9b524f4bf1e3a32613f9548c62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abab2cbc9b61f7ccbdc9348ddf84387333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e672a7b544fd4c750445afc3fcac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80418387e8c407d9403fd34986919e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32948a168972d3a811e0ea7edc547e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b0ab0d60c47e558ce8068d566ae18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743c25e87f5b564d9c4a0a6470e2402338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746d2a637d3e0f196b32bcc12e3bea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f0fffc0e57dd6c9376b56a8ac3406340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07a68fc12c60f53dc2c5765667758341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999331ec12de6822b8e7933ec475435b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1021c962f15095abad614b41ea86e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89b4ca96e0d59e21245e4a8dad7b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402b5c1f88009e4698ec795ee7a69a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19fe0e860abf138be88aa0222979a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb932b48c83af8ed2aaf92e655aaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b8c13099eeb4209958ebe263064e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079764779b96ec45bdb4a8add5deaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e0cb09a094e722ead634ee556f66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad59457cbcfb3755997d0d5c44e42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed51226f42f2714711f0bf0e50ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48cc147dcfdb0a0d03f0e50b7ea28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aeb7577813e15d3eef44ca111ea13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928cc703718138465016b365f15951d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ae57cbb3aba9193eaa205235b4a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eedfa431e6ae3bbe2e2d0723739c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602990bcca74efc3c30cee98f0f102358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec310715ee891a30c80f08f33611c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018a09fcdab87c6b89a38dcd780cf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ee7f6301477d915ec487e9370c64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea965580cab1aad83e8b11615b82d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ed9dff00344c5d06eef5663f2cff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41806aeb153e149d8aedb1bcce4359364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2f9942af1e5a69f07a3474dfbe9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e26d62694e493371d2bccc41c47df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedade2c0231b3dc58dc56fccc9736a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfdd6f40d1e956806df5479ffb1b90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4da03553239b3d354e86ec9a84950369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291be90a57b35d3c7c958d7b657cb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd443fca005177155938e31b1d74d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2f2651f80c1091eee843695d8f34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f90686ea03360c53ee36bbd94288e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a20d9ffef1a047f51dd1388a0ea88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402a8b09067e38720e9b8ec7f7f96c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304de0329621d818f5e34c34ac931002376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0970ee4b01a6cc3221d3a4d67b9907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2594a173800e0ad3bc1eea338d52cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a737e07588e9e270ae6134090075c21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5870fdc62867579d6867314a04ce3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b40a00ef1814e2ac8b94b072da50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf2fd160c7463ad8c6b122627c435382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36643129cdadd312b398cbf6e4374ade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf9811ce4fab98fb0746f7e1138be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca1f0912ec251a12a68b257bf8817385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac776d1182835754aa0b32ae457db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bdc064d50acc379ff4f2073c6a103387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399404a2b72a79fda1686346bd0d7a79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f52ae0c46e063cdd5a06892ccf65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a422a97e5cb231a7a46bb3d1818af07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed9f07f5e4dc7d52fa1e8ad97ac50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121319b7d6d0a7cf7d73d9725fe868f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef002acb324a6283132f821d5625cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28964c2ea1e6b606ea69a6be2d5d1d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb602f6af9297351d4a1023f7f946395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab6a318156faa74a7aa671338a884396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01afbd18e707610f4a791e79aa680d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619eca62b5b76318a964b47cc4eeccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8663e70c6d46ad3b8e7af991218b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492630f6ed39df79c2850768a3fe186400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850340297b546a79c9ee3fc6f59c62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cac21de8917d3c18274f1cde1ab762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60ed3c1f28d0ac04453b1d3c4a598403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f64eaaecc75726455e66eae52b7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1640b7b96c22183dc816ac45af1f43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b09b1a9d282785690271d6d62f07a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8f90120301da41136c64b1ae557b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db16755fe15901eeebb238794d156408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f47a70d7aa8c47ec1cfd22d2ab9db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399212de3ecff55b18fadccc89f750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f592cd1e4dc916a2c3db926dd7bbc23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4009b8a379f07c4b7e9675a6fbf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa093e465fdc660c76f9b97f382e6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b8205c0ff8733a3aa8250c142d93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eabbba98e525e3e438b2be4e305932415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90decc690f6c0f0235e5c1da4a05b43a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becffe3154911c0d7d8a09bcd9fdd66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a42d8a2ae0e5be2005100ffe0f112418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0732a626e947853d47abfd8484fb58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10621e65fa2c13ca83258cea81ee3792420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d813e9ae8398af970e7f3f702c7e5e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2bf4570d3f86be0e455195ca9e6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f4b2bfc72243deac998dde323c49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2d9be2819eb548bed70a84fada70c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072efd39fe283a16b42651c6b5a59c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab942185ef4291cb3171f775b95f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7256db0fe377e842a1784cca7aa8b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd37eb5f257cd2ef8f318e1ec8ae2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a472b11ef8395e219820a384ca0aad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b238cbb06e4815f4b253afda8c05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492e7497fb952402c7c42a2e390fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ab33e81d8976a826da936ccb80d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7972636f33e8305c223f1f111e60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101e3532bf6646783ba66463ff26fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff8eb224ec57eaaab3c197f9310165435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3322ef46a4f41da9977e0c7e572db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803d8c9af41149d7e2c5d8c2512ce85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9d8c97bd9768683bfca3cf431478438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54528855e40237a5fc789f754cf677439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4fb6246a6dcd2c5b05683ac25ffb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df27aba28b44dc07a26d45e8d50df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4acc005570e90c5beebd7ab374cacd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad5a59eb6ec41fa4b6d3f391b6f33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab668567c1be7fad8c19789656d69e6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a4863aafa2649e8acac403230a207445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e20af89b72fc5f9ac79de9d19bdc7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5f6aff41d5b3b19a18a3458fad056447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880554de719698a88c7a181f7ed315448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f02e3d21dfcc7b6c097e6fa383bf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732ae910587422b2d7283c6d0eb03f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ffd1406ed0e19a95aa3b1ca0054d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5097ab7975a5030d5132b556243d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd971deefccc7295e18e194ddb36f358453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8aeff1ff4fe67a589b0a2f5c34e00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9cc369087305d906fc69e165b9282455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd92e79771a8ca3a71b0f9a58ea646456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0206af8cb0be867ec09682ba25965457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a084107202be212e1e18f14b8ce42c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a482c33150e4cdc4ad4573cecda3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3601be06df93ba837ac3191cc9a9b11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbedc2fb228f27d35a8f2b59b4fd9a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531bf9f8e451cf755160e2ab792212c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b6278a5e69be6a7404063056c309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a30e1db0bee879fe00f4c1e3dceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5c8f55867acb75d04a4eb5dff765e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532154146850ac3912c5d206ffedcf08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4620de7c3182ac888eaaaa802877f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429188cec03a35c5b609b44c5d2e5a62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978f66344d929241460b8e1aa59235469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e28d797ce14f45baab73d0a28491e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52862b0e8bc5e8664e3d8c52e6fe86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7301a0402d5342068f7e017d7e07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610b91674b38226e1fd2e2a8e22d20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025214712bb686a3f2e9ad487b8f66cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b547e1ce428fd32dfc89190ad429475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e3bf038a2b6cdea71cd04271545a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2983bddc6fc33e56a97d82e4ae6c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25dc4b6ee508e5235bd8b16d5f6fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b79a864e6b72f8c50a2251eb2a7b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2b93ae091cb37cfd837ec9ef57a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd9593022c9352ea654c136e52d77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f465faff14e7a6beb62c8b330300482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c58601022df43940e6166d2b848a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47760360eb0407beb8abd3953fce7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72470979b709f7881721330e971c574485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52fe147a932211515a5606c37a15d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179618c20a281c4ce884527d05cd821487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec938bd1d7322bab222af1208fb50c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a467bea31c9e21cb1bd85606063d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec1eac6e2683845ce9ed268d35a98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13645167f82261cfca5202b8e38e24fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2f3ee28df236a93702afa66780a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb34e03dfd500bf27e4d3cdf77d413493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee486b2333b0b2cf493bfbfa80817a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c69d30a6b9dd7108c0f09e5f1477b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09e2174590d9de8e98a0cc0c84333496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaf8f67293fe20fe2f239408d22ee2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495368534bef5a45c4120136db63c28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaed348b372ac642646853c392ea60d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478016595f0b3db91c0f6f390f76f33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b645a967f9e92199f47630f4d107164501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f93044498a2fbffd21943789b8093502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5243c2a898bd28a70c30f9ce6e1716503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da37538869d026532e841425da43cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d0d71787083a3cf20d21f91fa16a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1b17cf90d0c1fd0be06939ba521b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a7b6b5e518fe45ce996342b10aa28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e99eb4aca84110aefb1203202f83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b53af3f54f15a27c2377a162dd651509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92b0b74ff88d947ebc8f85c019389510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286cf8bbe4b78f373bcda0deaa0c97f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49ba5ddf2d44545b9a237046c8d02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e48e48327bf16d818fecabfb8f07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f77a2addcc522193cd92133cf5fb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feff705b5a449355a2be6f92a10489515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7164d1276a678e18402826b9f353e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605796b78813dfe38dac6b66bfd6bfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd14b22da9d5ccd6ae7189e8ba8baf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eea21b8d8f6437cd38352d61cbd40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194741bb0a7b25e1871eaa8a4c397f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0977ea4568bb7e5531e4cf41427d43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c60a3eff6126537e53c2d737d43a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1db073bbce70a1b3c7eee53927d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6f8609cae6e5437f09ed2451f2bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c973644f770bc588936982c15fcdbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db6ced59d6eaa6c348f2a4e6b65498526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40ebaf41b7b0e21825a9d366830ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a54170da183baeee348b82c56ad8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fccea7c7b7b51a9d27163e0f3de797529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c25af19f12a8da9a82f7ad9183382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630984caa7ce98ca94eda9f5b707a5ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b679ef22144431211a40d39fc98feb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a638c3ab7e56e0c61cf9a91e30973b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cbfc804c0f1160383b92a02126fed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b5a6b51f5efef0e396ac52fc7ea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d8489f5ad383341079cdfac02572d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942d7546f37c38d46fbf137a019559537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f80618db29e402ca54e94d7186785538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975065f8d1ab1fd322ea50ab8877e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f2813e644502a5cead3af05b3198540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef9cc6ac247fad7be53f750f7e52c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261fa76f895faea4e4313931b14e036542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ad6c136fedde3e05416314b18d199543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549df2239f28e9e8e61f7702d3c7cd55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741aa80b1c88286a65417dace36b632545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfd5d9767533d0328bfee6bc2981d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b33b0b70ba2b6dc8e442607efd01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063562100acf84bead4b39903592c63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b194899fe3e4da722dc8aed68f85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9018d4bec101bf47815e8ecea3c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416bccb7e3963b264e5c9040234521f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555b7e8801fb4533c198b847b6d1dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ee103a21b672384cb022a997f8c74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf893c6d7ea4897af5083014111dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed243fdb60a34d94a1f040f3b1b3f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0371066180bc500068bfe037ad82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28fca41422de6daa04eec587a22498557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a302f90082faedbd73448c6c6c447558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05fa73dafd21820bd323302b1cabce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8e1c396c522eed5fd8a6db688389560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604ebe4554b103848462db63f6858f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa5143897ea7839b0e8b472bc037ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378b828cd3e7b2d0561b260dcc37ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4eda542c0ff6bf8bb3e7ccfaf9b18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eca89f8d68dbcf553d62b431861d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfee8c1d6bc8a8b4becfb0b3f67af7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36728a792abd4c48f9e1efcd699dc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e2eb2ed293fa8ceee3863947ba80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157f2e5bb913c206d7849146fda1981569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5f48dc62640b2d1c54a70b12a1f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36e6eba74aadbf51d1c32ed0aaa67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3e2ad9d2249225104ffbf7d640dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef75817ce6e38ddc710bbff4ffa812573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd664277efc2cb3f6db53aec02124db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df24d4e68445b0e2a68576cd861c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835c176cc9e7a00a719832e5e38d00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03e86fdbe9b3ae532c8e7daa0f839f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc973ef0a03e164839b9a431c26d07b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a641343de64cd7c520a7af13e43446579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381fb936c3d4f2f0448003ee0f6f14f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba19123687a5160cb96f438f2e067d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9d44fbd48ec6b16c1d3727d82294582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87282e6ed50af3aa7e4560c598d661583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442615bbd1b36dfbbd0d9ed13b669368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e17f2d215e4e4dfbf8cdae7d149ac9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2affdc5130d696e04cff5f9ac461f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc786640e151d68be5f2de6977dc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce42481095ce5657303dff3ffc8b315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6693ec181e683f87cd42c4fb96fdaf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d41441684261851b33360aa3e2bf41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aca7453135e01db9601e2b964c5b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12249a7aea9e96feae485c1c0ee0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f6ea446a4cddb689cc114cb4e2478593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3b39701577024fdfc7bb5085ab52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fed77ca4efea9e02b6f4eb9c04a57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e3bf0b9eb661128ef4955766a1566596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17d53388483936ca0201193c514ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f87d3f07f8994614a7b16b69bb86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bb82434572ac449f6017079607b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54504f854f688ea3cbc53588937c042600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192677f174aa9f3666b7e2b78c6c542f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742158127ae8590e27a806282217e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25f61e6c56929fab24d14895fd6c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8335b0746a2acaf98ff8b497cb92c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a715d0b58597c16ad5e7e3772697c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abd9eb2c96e20b567ff73e8f5a5bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa8f15b6ec135ca5d43ee8e597ee5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de672b0313439f604b93dcdd9b29fb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c220cdeb4d2510e3c902d46de97f58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751f1d2712c3599c0311e6d49369199610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dbac8b3209b2696602354d9df3893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c27643f87b38e47b4656278c61e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a36d4672afeedbc87590e27a33022613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79881cb285dc848a336fa8bb7c559933614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea74f9e5fa4a8542bd3c781c00b7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3553054998c4667f20f41c20869ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c91663cd1a4d111a6713fee8051b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b125345ebfa3acba012a89c4be874e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e47c6421bb7ce29ac6e754637e30f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275381eb3d65798fc3a5cdd90e6c472f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d8a3111130b84cc4538dd4971c2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ccd86ffa81346ac9516a11432756622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ed83e4fd47a6f62a272bb651987b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a797f9bd2db31e0aa60d14504a3c29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0be66da975f2c5ddd54fb27e8666625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360181502603fe983bc2e114374ad4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016cf18d433479e1b4e5076c62470f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a301a401bfcad84c107f36b53e162b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e444a10421c9eb1c00e23f554e70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291fe92e01ebe2d5c3fc9057757eb40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc69a120172626d6be18bccecca5c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347be281d615f49d267e79be94bd99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cd3924ec0a19b85aad20ffae85e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290bc97ea445a1c8efb751fe1549f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f226ff0e30fb1df0eecb28f505fc18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ebf4d540de86e36756de1399cb6ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21e759c43c30a927d0e75a29f7746637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4d10e617edcb0f16376bf070a849638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd2e81d89e342a0b7174f348deb96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b1ac5a9db6b5398efe35d69ac3a23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050d78e37efe04d9305a7b16116205641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838500d2d8b08f5a37170efa400760ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b550742e68c02f2361cabc0ad1b4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622471ee2faa1e915e2cb41992f2b8f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702149d71d5d27efe1ab991ee677d26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83623f9ee6729eda8752d873fab30d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6bad71973c1e41816507412d6d23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b9c5789813acd23091cda42b9c60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73d57897f5f2547d3e5f29ec120c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6a005def8c2d77a1a1476eecdb3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b6d060cfafd2fc604b448530f111651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327577662773065e47a43abceff68bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3422e48e4d981dd11afd56f10acee4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e67b0c7c2226f43e93948749e8062f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c11e7fdc5ce7ee6aaa41b0d5c8ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988af263879cdf655c061a658e28eb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cefb850b00d44b43e6b45e6206992657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0246686d262353ad4818a60a398e14d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f059ffdfda74f9e2b69912c3d8b38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee7ff80a3738656c1525ea3cd18103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d9e1e358c2677b9a3371d3052644c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c872bfc2f1fa8990dd6939d125a5e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d46db6ac5b34914b2740b15ecc09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df63d5a9594ecc180d36c4ad827055664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227762d4e3eba4e6bc571647fd168a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8522c1b744e036904be4c5fb624e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8489550912ac26aedd3f640216a619667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abc9a64624c8e142a6113b91793f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9dd9fd8b2ccac75398d06883b85d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd14e28af8f1ecd1cec6a752ee04d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479bf1076c7961341bf9ec32c97344671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae189c9826191c37efbb1bee7a9b1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c5b78cc653230f0ec3a7650261cfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70639e4b0215ed8fd48616c2fd9240f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafef769cbddb6fe0c9241c80f4017675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde15d265c18a9fd7ce54db7b68046676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b02cda0970077260462897c786fedf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11625549d34f7714e13e04d4c736e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70518f732b9c518a7085f69aa0773a16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f2824f44e58cf9ad64a76f432694680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db05ae895331aaa3bbc86712219d9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b566c48b023c04669c35301b4310cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4cef6fecda016a89398cd62f05b56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602fd37199df454e9e32ab4e1a81fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb87e02eb2604006076c52e45e4408685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcffdc1f6c43cb79dedef6a8c155c22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841cb8167ff943726857f58ee8a2b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d13a61e1bc21845c05b4a29e5ff8d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b55e0d39d21c242b9856d77df8da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44444219e427eb4231b4ba722e6981690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af82fe4c1061d1352f54b48136d54c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6989fd582391bf22d7b312dedec64b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73bcc648e0f518621335901e1001d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de3f68deb25e8d685b5895feb1014694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502794e0a7434162b0b4e04459a95f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f566306a6fffffeb73120c0629f35c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc44cab2e62149aa57965cc759b54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbe163d7f3e2964bcee047365a48e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f138f15454a0cb1ad853b48e2cb27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc399c255fa06768d833432f178d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892957512705a8e598b3291a80937cbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc886d0cdb95e1168603666be4dfdcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d12c44c8b484beb266389155236bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084efa1439fea1f6b84c1b719e7eb5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a089961e3f48c3577f069cedbe0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da45eb7922b9f806afb05933639f1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b48828dd1b82994ed3e5d2853e14ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f0506f2ebf4f9743288eacfd8b0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93a55ebaeecf13137354983c45195709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d091dfaec5ecbf73442e90d8ffc54f7710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406aed256a893c94081f4634662fb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96297dc38cbe2a7692a7f125bf1f37bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dfc4ebf532973d0a0144e937d72993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454860894d0680ed67e2f820283a2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77224366459b57357a7f14139d0c4445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19fce6f91e8651aca8e9c1feb5f5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae337a92e0779d5ae13fa8bab2da077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e155add92021ae3000d5862b0a71ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d24292d3ccfd777a34084ddc1b8d8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a768e69296c552219b16e0c4861237a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ffa5a3d792962cb344137fd423cf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027fe1d3a7bdac8ba14a0f44f7da8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55e7ec3cc36c5eb5e0e14b1c37de313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3feb3950620cd76137c1984df029314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a64b0d2efd209bb79caadbe0700d0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253803416d00528891e57f3acdc310c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def4ccf1cab647e9c47957fae12810817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0df92460c5d7d09625bcda02af1f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fcbed83271846650503f000d5218119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca51f45f12f2c659266d012b3e7ddb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca85a61f7ab335246997ca591adf8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b662b16a2649a0ce66cc8015d3f2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8cc4445378526bf47520296487fd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabff83f7149ef1ddf4651902daa6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33efcbfeb8015ec779f33b9f04d3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e62ea2a94cd79f08c8951a11f45f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4914598724182142c038b04f3aeeb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daa4d8e35e81df64b27b67229b010828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8d600d076759e058f0c06154231529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa27eac29ad9582bd6f62f182d485830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2aa2eb034ab3eb70b0a7cca87a7d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328afd36d6bf12754813f308e503f0b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c96c7fd2a286d6f4d74c03b8741a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b08543cea3245e1ea79adc35894034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23befb1cc5bd1d6f8e2cfe0a64ea85b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae96f832a1ddeb1788a04ec54756f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1997c9eb35c0f79c17a4c455ab02f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48961813b1d20d4c983c03332f4fa2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e028faeaf2486c1cb9c6d22feb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e7eec9b1a9295d649f1bb554219540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be6f4d06d3c336c899fd183279a1f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ed3215764d449d6f8e318a46889f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd6102b7b5c791fcc8f838d72ff4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12325e0e8eb42bd347482a5b77187ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675d02dc76c96cfe17d4dfb9f7b85245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8c665c893c8860341389f950b0be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c8787719751924d21ef110d3c6d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda71bf6782256371520b238fdee8eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cdb332c9f001d0974fff136bc5a9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce6b8b0336ae4a2753c1232b0081650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca5cc3d6014bf692d8eb46b06390ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5bb123ec4a4c87d460e19f5575aa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2cd1940bee025f7767f5f40d39da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77afc55d6629253e2d3fb224930b2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efeaadca457ac08cf3067daaa072a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba55dea05ace21639f29b4fe910ce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344346219ce169b2ee56047f972e19257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefacea754ab0edeaffb40865d213dd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cece63574f0ba7189e572484d4ba0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc9b7694d56f4d8ed02b8c18e76a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae45cbbc941f81faa188a2d21891b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072553a0960dc39bb67d5fe0875c5b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a09c0b3476c327d1a081495a6d8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc306b25550c082ad4c40586855e8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcc1b82cd8bc9c050e65e8092940ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e082374a2d3dc125f3243fb04383e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b78c63c3cadb21bc649888ae3c35467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f29ff79ee601c12054a6b76b5b0f7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769fc52c22b757ff780fb5758da5fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199caa330d36a9ccb0847815d087e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f203ae94038a1d0dc13de78b6d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78aedb6d89c325b2b4e6e1acf4f9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387496abd5f98a3171be537f0d93aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf2b1144c55092f53fc83514e347b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d30036f722f02924a11829064182d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c0ddfbd426b69b34af729f3dbebb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ffe6ece079cb3cd6894146b730f4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017695f291ef668a7f2957d92e0695378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593ccc31491a326801bbb008cf6da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6327d8052e26649b5eb80c3b900f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea37b891fd3a4d4d57bb2bf5ee96d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a59a0c96517688b1be191518d05c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049eee408c638c632340b3b87ab87d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a1a4518ebca1fb042e9d9eeddd5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b19bdf49b085177bcba2892a4faa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c290ce75b187d84eb7d81bc47824ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d00914d1db2587d09ce970fcb57cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0b6dd46ddbf20e052f53464e311ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582747c5b93881c5a145ff87b345cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5729fd22b7576d358190e3ff640d5b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382644e94c2c14a5c0ba7f545b09a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b25729e8561b9a623fa148ebaf16d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69adb4dbfefc8fd0aec77cd987f04f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918c2ee625eeb47f77bb5549a5998794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d104e73466b614f510a682bb54bdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f162eb041e64be7e41ec3137f4e3c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5103019ae404a3101f89f1d3c11a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1b22a4c70ab5b2f4de488afe8e6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4005b4cc1b30080f30ea68ea9a57399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e656412df9a819849a054e3990c8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844ea5498ece28dd726118b1d7ee9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac945669c8ba2d89d8d119aeedfe1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbbb68402eebcfa2e72e7829af35d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb22a75e88dff90a60da0eb1f4fd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647101ca8e85b082be78b490afb5945b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce29999e70cc57a241122d9b059179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bedfda61d927f2690ebfcb43a1489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21fc4b2e9a7fb397a3074ecc24d1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5f675c47a55ee0b999ade5cac9cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fabd8df3494bb3d2704e086c88391110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65872b132085295850e22a24f8fa25e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64353a1f35581b39accddc9f87b4ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b0fbec4a6d49223df19a109b1e3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a374110787b9e00d07e75eaec2bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d4dd15708cedd78b74b8ceeafd25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65f7b1268de28e4c6748d3d9c8ec7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0cc1c267fb5cc383021a049c4a55b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84609d79c510aa0ff661619a09b84d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e2278984aebe3a6bee9d47e89616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea14635cc66b14811b286a6f8d1c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709862a6e6a79f4f6be96b4315f0943a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a4bcdcd4add89949da886c98ad92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e9df3c5ceaf9e0d7e5d26f5c287a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9805fe030890a186b7cdb5b13a6520124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0ba3587886efa0047720ffbc19e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b44a398ad8f72abc30f70e4ed88e57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce630d209e615541059165376c0793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc174aee417a1c67da2a4c7a2a45f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a156fa2fb87a1f97aa89d80062f39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea859ab9c945f8a4d512ad0599f8c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a2d2dcbc2692258f268b9e2d56b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f48f499672b3ee3abee5012bfd5580132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a6e226e3beb125e506084c4d98346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3abc8fdb1632570595fa09ca9ce2ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c423a1c8a58ed8a61393013e2a6ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfe8f0cc201465e4ec53600b104d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413bc9016df02da73cb4ad05037f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da864c0600574048c796c79dded858e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df35a79624cc2967d5368ff2d911f01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9a79906ba9526e7111ee806f6459140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c27ba5f455d2f271bcfbb656864ef0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a190bf78b20016ebb178c9fe26fb57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06a34192f4193c70e5b4235a571f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc62bcd4bcbd9f6346e0ed8271a85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c55f8a0b0dc737afdd112c14a7cdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a6a785f17a16d388e67f79e8f5ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459cffba6e853df2f2ac08ff741705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e702c4d36a851fe380bef47b541dc4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96945243c4ffc0ce8d4665dacc92b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b12ad3143466e9baac1ec7d5500e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedf7c3d0dbdba4c8ec01d55e3d971151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add7c7fe4748e6c955b06132d185f92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7c2ac3b880490dcce63c3931ecf84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16159ede9fd47d229ae4c17d21a92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366007994bb806013923a0b2139d8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc664cc00772879952de67ae7db385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4bc8e0db66df07cc12150ec682ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392b3fa057cc368194dd162f2cb96ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90195d9c2d95eee1119f2c0ef8e240159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e7d24be1a8d3d33da134d2a319493160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6cf61fe2a80fcdbed53f2a5439a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0672d183414e0e322373a79baeaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046237adb663bc14d0a70e207de7f7c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952f92dcf63d81d9ea8842aabb7ade164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf3689b679ae1eddbb9744c5d2eea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e8b883904d12cd1b6ee9f08c2a25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895ec2c277523e7be7b97e3bda8d2fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e164c718d7aff1d182f9af7d09f42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b8084ccf624b30bb2b6db4a0fe1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995943f613905d4a3c557aaccfa1f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aca6f7ddd04e0ee0eae119aad718b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4196be18c236b1887ad3d1312bfeae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12cc62b27df716287d81b9fe29c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a6ec9b38062fd0afafd03900673b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed1c9017a54e8f3cb766150bb1101175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a35568a7e929408cf8680237fec2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5cf00e778ac3265821c2b51b7459177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7afabe75c2450f8326015ccd1d679d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eded61476369ea22fe0562450296ef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633fd17ce37ad9ccedbfeef80db7ae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a9b542947b94456a59fdbe74d06f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3111d848af5411776d1ba7442791c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe569b2de27c7edda307828ca52c6b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db8db552bbf7fdc94ba75329940a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972830bf3f0a6cc76237073af23c4ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db975e76f16fa273c7b124d31261da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f167d0d5d08b17a329c35d31a3b4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d6d26999df78bc2097a71ca0d35e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada54b7828221c4e25d07dbde44cc00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf5a196d7e5518d916ae17361eca7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40929e55ac536b8197f1e30eac9b327191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e29a81a9a61a65f53aaaf476bd30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d51a261877613ea7fab6b45a34937193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ed896e0881236924aeaf011d5f57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1721ab02fb7d285ba9cebd680eb82c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea74e2cb5a736dabbcb5785306214f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f22686c8047213df7449e92e6ef3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9b7cb76cc36c33e05b41fc687775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239716b4d17240f99d1c29309d4b84f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100c55c270bee837ec5f3c5ebbbff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94896d4251f4f0bc3238ad5e33bd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a89b5af843fa601a59e4d80dae13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c43dcd0fb341129ca54a1e9685ea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac74b2f48c9b741b88c47a4fd5863e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef41d13ab66f1844550d35cbec6fe81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a3c5882ed45f74c8a52c67f2a5c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e1bd56e8fb7436c40dd8ec8e8910207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749336c5de60ab64ccc0c4ac1c867fd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32ab3c99aeef28bfd02487801544a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd6970837f4cccc7d713fd7506c19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428523347507a5a93c71a38a613d8b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99546971143fbdd767c4b153b4b301b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d1f53f15244052ad3a6515128693213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142281618d63b08a21d690cd70c6b1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2bd108fd295af4cec154db039f9a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a54024918c1c0491bcded6a62f76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce1aee09762c1f18c2db7ac0353a36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eacda357f07383479c80a7d5e7b3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15a51014c27209903516c75b5c566219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6378c7ef5a1cb7bd17228f6f5a6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485573af6c9d523cc679c126eef3d00d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c8174f775d021a97ff16d9ecae15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31e2cec011411f67cd0460969678ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a78ceea8e07c3aaeec9e7524f6682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba637e6afcdde45d7d01b87e03245d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1341ae837addb68dcaac68b68aaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12894ff0611d5584f576a0a398c02e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da031454b85843220eaf88aa0178d993228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cc796fe576906d12bba3832e0d13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15ea8ffdf364ca50b11096b325969230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9420d80970aedc38425baa29881d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd11ae6712ed57372a93272c36b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e870041a3791be270a5c3cc51a41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df262a0690285157397e28847139e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba932a54df7e3d73d9d26d3d50b019e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfce9faa6ddc6167e93a7c6b4363a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982b50e98789c19bca486234c9601a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b7bba39e86d4b529895b422bac38b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b2e5e80427e26fe4009e69bb1079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc01bda819b2b7639a7dd84af387cc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa40a6cc48932adab36bafcd9ce99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e8056a2b119b129615da7bec80d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747f0df257ac73cfcd96b7d53e2391243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b56e05c9f228a7473638e37404042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0774de91487a75bd176e0c147ed139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ba01be35bd3bc4cf0c294291017d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e10a804cf1047adadc8bc5f2bea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677915d89741ba5313956678dd661f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5f11d0a308f8651a13305bc66593249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f33d59647505e55a0a7b15890aa18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12856d5b32d69667047aa391aa15a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2465bd69de1f7b4299817b27cb9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2af398568f51f595299bab97971d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b3e974199da293d5e6ba81c265f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea8dc3166b5e12f6ccf914a66cd596255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d28635a74963132f187418d819001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13acc32b3975e23e5ef1cd8fa6fc58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2e661f5998992b38ec82daa6087e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485c331a74d38fdb6e714079e6e067259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7abc27f2eb368e0b685b0f7097a65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad9e98a69d50a6254768adefadda7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9efc736ea6f91764076b1a617cf47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e72655e8e4aef1b0cb2a513675d6bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5471e5e4ebfaa2e8a7cd07f3dad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cceb06f6acc0be732859a10230cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69cb4cc15234d9d8ab314d6822fd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eeac949feeb863d3cc4bb372c3942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377dfd6f37b0753565820bd421836e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fdd19cdbf629b7c40b692aa846060269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934ef0274ec4521f6f8f0e99b9254b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f443ea2ee72e5ad59e7fb83b864a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62a3b9983e5b8f049502d95fa28ae1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039c6e4be9c353d22fad5523881a30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244328e14c8bba6d7477f5f801b7514274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5db600488844ee52d9b86e3713f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a5c41968a7f348ce2c7bf010f751276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9da3cb980de196f245ec6dc654616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70e24a7a965cdd85c62b238b48149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfd19c9854bc376362b77abbede772279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1d7f55abd6760023b88b1241c43d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2437f1e86bdc77529d36187e09828281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b5761831cc6e523987694901b184b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3833af2bd1458aa1dd9bd630e5fe63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd174d9a8593ac5cd402c26823572284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa14834fa3e77fb28bd1c30ce2e001285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f34d57b68e4bb7057f3c45635d0e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9450dbfdf5e5ec15385416d137d14b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93406de9ca6a51efb5ebd442a63a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568283242317b9b1591ccbdc7da50c7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86db16cf09463c7b59b58b8ff63f42d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3a438c30b5308f30752a7f08c636b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ea3b4d21e765587c343ea1a7b0cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d65f4409afb9d9dd08bc4a96dd4314293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96252d1682433d7751c0bb0fde1233e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74cb4ef1d1e04bdd4e80e1810976d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba696cf51ba38ea5fe8bcd09ac37c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4305c5f7e034a4c59da0e9610fa908297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1658c5f9937c87edf4470c7b083ffc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a2e851ffc57c81aa5cff1d91d4f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b95f38617d2b5dd9bf68807a8942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dff1f704b09b3bd111684881744dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf25079bf888d72410d3e634616f35c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e42cbfc3c80b62510ec5c3fe3355303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf2e6d37c71ed8b3dd4265b67821e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa3bd6a47e38548a91e54e5ce7205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c36c8e9667e189058d38cc863823cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a61511df38db4c463e8634fbbe8ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79cf31f78a106e32eac7222b418e8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1faa98e79c36d25650d267b642ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd25775bae52d6ff1c5e2a0a7f7e42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a881c6a45480754bd8497fa9d5e1b63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5132f279a7d6698ad87b71ad3bedd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948a81ab73ba75c72f4ca9da6f8afe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252961c22d70029ee5101348af0cf7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2d684342b1e3a2bf5c3d31a35bf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ea3dbc0df8352fe7e58c6f71416d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fbdb49ba1f0ecb30a7cbfea46e848317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3329e20bb386d858c1543d3ff19b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0b1c9a1ca8eca45975b23798a80f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a3b8ea79ec8214a390a7f540b440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d9ff4095946e106f6e8fc925466d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8b6678a5c91baac90306e5d8479c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294acd25e4cf39298bdfdba85abfa83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f23cac1f73ca9caa82f76974a14f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81f6fa25b82e3d8ff8ec2c8b8b444325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc55b061d16e2b4696887118ca425326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17bce7f3e5507a39191f427fd9fc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d418d41cd04cd8ab5332537d0586b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4290e8ba4f598436892d5b3f2ed90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0df0fe981f36a996eda93eb7ba9a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa98f5d6ab19d475bf7757e9733a5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbddf380cbd3f43820a59ec7873f61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd8aa91d82308c8219e23d0520b069333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3f6d2eb9bac73911578b79202a51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1704544e7687653bf0cb6a0c7e2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b539fc8727f2183b0a3df07bc9b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902a3c792806f9149d355435b11868337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b18ed7d4129eb295d02cfeaf72b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214caa349dc3c89261a3d3dce1d5f5b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b6581692e878b56a58b8090bbed93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d15e94e86e1aab5e23a5d22d1ca28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0451b5e968350470ff99a8124b41ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a34a2b11e9e5139060ed49154b08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32f658ffe18bb86db2c693aae0561c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070efb4d6bb58bdcf86ed62d027579d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fcfb0154732a82101bd63427a025346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3489f2904b860daa4b56ff41d16971347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745598fd30e53ad1e0f04c4da6d4bfb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7aae3035386eaa7820f057c5753c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd65edcd70089a1967463ec8f9a072f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7f380988387c8428688a6f320d3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c0ee96309225b5bd288ba5d9629a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cf888f413209f0cda32f86c34a1e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249a29ca1fb63f32cb9826bf409f243354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d719f517078dce1038010268638f04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8c69f7d05ad1de79ed25175e4200356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d89e543afc2de19f508db2fe9358357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95671b6560a12b3dd31ed7cb7f855b6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163e2d0a57ba6abbc911289fa5e8d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11084dea828ea7d0e22f3d93c5dc5ffa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd1c68d711d8c86f8772af5baa450361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e53bee755723a4d3952e79577c48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffffc90e62565ca66ce183ccc098db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351bdf54faf067e0d4f60c68da0813364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e895edb2a5a8e3e1ab4e988ab0fd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525bebe18d2af25b0c50ba4311d5a4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a7b335782ea3a20cb10c54dcf308367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b792a81cf705e1e1d273fd80857ee5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a84d5665f1b1af13be42192578f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d9fb8cb54dd2f0eeddb6f0c5d71a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da6942b884f505ba7cced9a4b98258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b9671f09b331ee2cb24704859d1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b9eed1fd7a07adf4dcf8c4c9b12d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874baccb80e7b79017e63fe6c939740f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb77ba81bb779c4e9106b7b7fbc5cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e78acb711ed10f6274b92d5281ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35f9df77a7c6c8e0f9cbfc3f94030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9f34fc59dc2b6368dbb7b4be4da3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825eacf499a7d0a41f913532117eff2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aea8eaadc4f8d0b4d0e2dcbb57b8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e1e1e406cd472dbc051b1a096e833381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a30991a0b1a5693ae7ea8666a6b86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ede116919c7a70e446ef442c9f5399383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bca0e13298bb1c1e428bb075d98cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad761d9319899d2f372fea6be00670385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9dc9dab59e674cccc27428f32d25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6babb35e6d0459ea54e0c406a547387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b55fe2c3aea903e3d69c35319a3cf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bce861345cc45fb8065d114f4f90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04303312e6a3cd90e09bb9c97931a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc454c9fefc2ab7b1049b15ac09755391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ce03687dbdc0c021e0aba37f0bcd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f7e072d4b51d9ef171957380b92a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd2aa5b5f691d359bcc4c6c77f3ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b17306796f0633a30920c8f58d427395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07750c99d5c62e47d15dab98d07e107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819ee31aac7676498415338cea0284397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cdda3aceebe14d0f98b24516296d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc3e40ee7a7453dfef90b04e6303af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e86e92192fec3106dc854ba56bb1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88277edefb22273a1ef27d4b6722c0b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953cf6d2d9595b22794e7b73d875f26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698077d2291470b6cecf2f0efbd4c53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0364d1ee37e292121f6b900eb251412404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4954ead12ef47161dc101f14b5342405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6154b177e45b26dfdc199f144d1657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bafa0b5868f617a6216d67d73a7158407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7be2cb1accdcb5a0365a63c426c0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d18e29ca582ef0f6e3764796d1bead409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4dee5155a03b29f2dbc2e9d70637e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffe961ecbfcb9afeaf67d6893f7e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65ff222ee8f4a7b70f1880e12ae1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539998f2642e57bb17a8e15ff85d98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1173502029a16f65a2e5f175159695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9dbd6d24793f8df31191bb75be2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4c749d39b62b14ff75d999f53298416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a8ac034a9793a73876591489c232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47f52cfd1c65e61136ab6010259ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0181b9086e5522876c8defc1aa2a053419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a74155118f9c5036d30ad65e81dde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72187bc4421db2018d20e2203e19f8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416ba61309468a79892f4ab0c5b3e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e948f9a650d48cc5fb6d6550fc6d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c441ea6d144fd54ba84bc0265b4fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ee8ad2792be3be12b285259f3a57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56abeb4bcc742403e4e62abbca8c480426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d67dbe3143052dd5fe6bcb1d2ea99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bb491021f73b40131bfbed50afee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01f65c7e9b73c90f6f8979c2105aa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367fa931899798ea3a0dd409effa5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552227067bcc039eff4181482bd9a2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e9e255f6817b7eca593ee8126c06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367bf0dbccc3ee0a6e2ce99cceb9ec1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc42ae3f5843e33a4ca8855fa4eb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13a66fe4ad58845dfd37d47a1dec2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e5177c771c02343cbf2dda7bf26b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae847b2aafea257942ac8f8bc5e6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd26bb5141d296e2e292c488cb9e94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ea67f5ff6036bb39d91f272b6ccd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c7a1aa9a98d61c56c09d18b973791440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684527e88c1a275206bad50336f6b2f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b961238f55d3117c7bfc47b6af18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a06578eef9685156acab4eac343f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949511eefa07669b1120e98c5f4687e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc771f51ddeccad9f45c5e757afd5e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7703682967bc2846b86ac0206d2e03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1478a5a0c64f6876fd8c87b394b6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f42735d86829d788e3a8ac061898448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a42cbd96851e647b7aeb4a7bbe7c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a80b1391358538d2659b4aa292527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8d13a8d3e8e99404efd0a3d73821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e4c5a37d2e0afcb4f38a8ca189a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734ce9529359c3504b61f79b4ba9d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8266182854d5357e5601917e5584454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd28b3e3b7f3652208970e41246d80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a78bb682b37cb9598e8acce9ef7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0a29c9d6e7612560412f1df0c2be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb775b4e50d7997770919e1aa9f755458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec62f186b41ed560ad1b9811997558459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177287d79ee7ea93d2760c46109d402b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2e7a61ec5c00cb4c0111c03ca5686461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b47851ae31348abd6e313dd94c2aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13225269e1ba8c6b63e06317f9f48c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c0f92e6b7a0101a49eb3b2822188464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0726db7eae2952fbc8f79857dc318c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b262033f6f75974f7325c22dc4af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb493e792f75b3ffeffa465101f99e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f940e9a1c3138c794f2504308de4419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9597f69678e806b65203018531273f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd1505300c72bee97f969cefa87fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a5f5803330319fc0cc0e7ff3a774471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da20c342346c2fef66a95f447069e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3512e6223fd2b62261d6c85dcfa11c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2404c0796021cf8ba1838daba745f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e31e88c580ce0e8adb594ac51e22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1babbcfb7fa42623ac3d0cbeb0cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b0d1e927711b8926c0b6671fae06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd0e41e861fbc0ac0086e4c98e028478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb03c494b655bab86c0bd3e9154304479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df38198d240e5a0d8f8cf57b7cecd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d66e0ea715f7643f1e0298b0eb44d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb41c0e9b39ab2cb96ce4338a0630482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d75d05a78110f7aa5da7081fa0380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a323b0c7657da236968485772cc63a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603d2f23b70e9b66dfc8f774cbb020485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a820690ef5c42f7e5d84594c2a23e3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f8e937a7f67d25869d032815068c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6062e4fb4ef967165ada54c16b94a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ab041a15c9d5d4693fb0954d569e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d87615b0eae208855377947f3758490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ab244bc233a5c5930ad40650de859491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133849474440ac636f9cb80db242ff0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a011a120ecb831d48c454a72c8667a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc86b8f2127d358245d390611c4c61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8da8321ff67e4fae3758e32a6d39d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d89de4e187d789e2b923379d8769496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a164d8e7fc1717ce648e7ce7c0066a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c908ab8ac2ef6af03d1bc3309d30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07bdf6b1f83973986029657b49512b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3690ac4af5e5a94ac6fa53130a471f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd6202c1d31867827944456579476501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8072ca461abc3dd83c1fb4456626b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e65542eb618e130607d3b31673355503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdce4a1f57fce59d9797945bece6cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda94e8e9ba97b99da5a805bd406356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf01bc6a5912b83d0741a659c648fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cb3aeaf3d286d1e8be734d1a4026a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c131b818e28f76a8d489a9d60cb10f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8b5915ca608c3f8b10fa5dcc06f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712621ef3a8b527c51f973fff2af8475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0655209a7dd1aba0f15fd2db20b7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad10923f7ac246558ff1f629f91b92e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a2f9d93cc39c1c862f126f1108d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e09ed7ba4b0ece25977dc670ee609514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bacdda86577d8d2195f0118f3427b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710df2edf62d252c78e932fee3e447516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747987e3447cab65e9cdb7984569d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676bc48dc40ca2af8d5a131fb3b00a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2039008ce29983c66ba4f581e889d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561640b265343c23b5d8366b0049efa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81521f55e9a1e88f1283ae3b59b9be2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df169d378aa0ffa07f03c54043daf1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86beffeaa26808629c8561e3ef1b209523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa1174561ff2b7171fc0832072726524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8adf94afa4ab6aa202cbcf159833525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b798db962375a5c5bbdb3b599b22f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e679250793a10895048e32dc1498527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981a83ae2c771c14c1eefde66edc3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b95ee95bf4b1772a82485999d5ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148ecd54bcd7a2bd4e1f9b13cad076530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566198f88a4cac98db8d6d7610f0045531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b134fa8656235e675cb4af0028304532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be2bc3234bb20ae59b46c52fae49d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dab9f689e6a212542f611e70d12f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8ad06835a6440ef2569dcd4636a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74321095a6ae3a62c5afecba20d69e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae93b20a1fff1cea32f4952bc49707537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ca5d2e129cb5c7db84a13a3fbd77f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17b143bd1dc2e3edb80bfe7223567539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eff98eb19192d48c02de12a5563a32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6646dc0d0e2d7be70fc87867f222e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3ef96699f108e99b34ed35e6a81e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8a002eddf53f21a57662e07cb0d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0ac30113d01a5c2db4f67567f73b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f143254717acac062ba637da73a95f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac573ab4e6f0b2c665dc1b5c186b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021797eee2f4d0b1037036a6fed2a188547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5709a16849ad57bf1677120241c73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7c1321586991246b053847e29b92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256ae5c2671e72dbd02fff06e5cbdd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0968d3babdd5e9c9d57545f2658c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07c3025a4a1d71c61350963131fe0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c286add067cbff5b5ddcf715d0f4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6255b6e2eb8847cdc1df69fd9623f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bcea25f6ef74dba86f6f5111d000555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848d41a35e9013f02cd0c31208a95f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13470784ea4fbf082a17811ba1a2b17c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a565b7febd96f0777da3afefe4b1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18754e02d7d49794a8806132b62ee2ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee66facd4e736ee6e3162473825dcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bfb9d8c36bba39bbf3b9c2e48460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2b3232a18810cafd9c4710cbc54b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723365bfebfc9d4ebd93d60135f0bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23990d2dc70e8d344d44510fd588a46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfad15bed6864c084b56e98961ac3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6be87f3ce268557ce3d6169007aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed79ab433e24f406c269025880daa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a1cf6841066a639085cad2b32aabd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da771a15ae97c84ad0545e74ec0e5f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfba9d27406f72a07049893002713b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc7e3b51f7f8eac056341109f2c9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efe7a65233513c20547cadc8614203572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456f37e1aacee35f194eecbda7eedc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324760eb7ffac82355945e91022bfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9043e72c26cc192b9e3a7931856a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338cd55087c7756db3adef9878080a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb4507c77927b3b733be4db646803c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d584e3a342b4737baef98ba5a77d0aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca95ad76843abcf7cd12866772148579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c69d033a7ef7aa8b4f58555f53987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17c919ae018534377c5a15dd2d509581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05bd4c6a2b98b200a0feb8eb1a2c9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8980959bb0812efd308cfb14330432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a2fa61e3779e12af450d657bc1683584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ca77f78de86e941741cbdb37656c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510170451644189ab28db76b0751a1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf882ff94d4c71cab2892c85c531f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf048f5aecbb34fb392a3e88becc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1688b452e4f62fcfb841dc51966b129589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a501ac7bee31686d1239abfc464bcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d13fa980a03d73976c627de8ca39d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30949da2f5e7faa3f557330621c64d13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a8346b7d493aaaeec5e5bfdd1099593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499989f520daf4661824f5cb43cce1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97eab00d83c227bdff406d23d643f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268018a2d99d13c36ec8bb31902508596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff42bb52fddd2ea841a1d3c6d8b66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741736ae2a3e9505dd3537a5971531598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078c3d66608aae61bda4adf9dabc0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba341df84216a543f55fca09fcd54d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ec1cc95492d0073d21b06e88f9a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619fcb0035a8da8d5d488a650be3fca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b08c4c36cbf6f1f707e86ebb87d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90def4eec652929f21e6ad57db64f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c38246ebd0110bfbb4fd5ee13f5f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf6e98bc8392e4e19e17b2c8690ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd444dd63e08831b2d51a4292ec0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372e94e052b28f24faca4edff2794c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0eb68cd128e3c6ef337fbffec294b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa94bce15b80e325053589083c874a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c554f21b40f4c824a2234eb4b8e41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ae32d5104a16af7d7193cd4fe4cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe9ed6390785325db1d69780c7e93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a77d52279a44c36398264f45bc1006614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f9547b5a33ebe16ea1b14c8306330615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6697810ed7a5393f9e7d7aa32cc26f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c08e9fbc31f8b460460cdbb7cff30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c567ee1e36a5ffe0eb7db198edc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975bfc2c282414bf7d80aa5d730ae6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a46179877b11b15b80750228724a1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8efd9c7a56a12c9a31cf1d847607a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed324ff472fdf81fc9ad7b22117709622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c305eacfcbf7eb93b47a30f86ab486623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a97a08f341318ac93099cc1aedff5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4beda54ea04e857bbef39d86dbdb67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84409d23ecb0b53662ed8cf884ad6f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f9768e265c38efff540c8c745787627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618349568b07ea4660f860b64bf315e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5550797913bc4ef9ae99525b49379c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e40d1f6fea102c2194b311a9e909e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e64ba7f61c20bd7f664f19e94283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d17c3c05d360f12698cee3d28a6a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ff429ac7ea4955bb1c48914968c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d73aaf313402898c21993c0a9b9a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75869c26b2c1870a0b624c2716443b84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd1293d7e6ad8135f932611222c9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ad05fbbadf4248fe8b80f44f75c20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8117d19f8415423c4ed1215b61bf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0536d9cafa28864272209a0015cf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7fd09f3f36dfd6c5187a7e3a9e4e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5925cf8dbeeae2b51bc799f3f0182e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a545e9803590a1dd045dcbf2b81b4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d57356a8b03650966b870f5db9a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49492b93df530e7c6659ea4f0e7b8d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0714894a17452a044592be8902c0e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca431cac585219712dddd38a4b0ef93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f537d24385443a48fa5f033079e89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bebbdef3fa60c99c0f23332a53c8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650862a4f756f348a3587b09ed3b054b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b101a726cfd94742cfc18dd46e06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389cdf05812a432102d1b75a530536a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede72713c4d1797fbb3bbfa97c0279be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d491be120ef2d68b0eecbff03a099ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e09988aad2ca14eaf94b22800120654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba99106d077bcc9819159ba65b742655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b62cc1c67e6950e6a2072d17df610656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f593f88f73dd4beb82785077b4f2d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697936f52aaff4298ba564573c35509c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5508ec9e5b3981bf3298e100cac13a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5602c11cf3b859433d77d3eda3170660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6bbeab8d96f601ca00fe54a0f4b44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583b3d71cf51bb2588cae4d363ec91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6ae16374f9247565ccb169db0c09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c339e3965bc79a52601da18e1ecc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386b254ec64ccf734474b42770f1cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7beecce1c636f5900743b35c7493d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea225139f28cf80e9a41c746d5b3914667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae963cb48c59c479c086a8383528b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d82c799acb6035719c7263ca3bf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448285e8d6f1593edffc0d0b2537a18f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136ff00575e68a7c3c30b23ddf5f7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627f487576b19b414e19757792a93b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7514136caa6ece72b5d9737977864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaccbfa46ba759b43706d740ea5e5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640f1d12d123d8e0c7823c80e2b450675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ecd12f62685121aae560e9f4692be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc5ed955983b4480397c59ffed7b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba05d9400cab6fe570a399887a3dbd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b1c0fd66da89b9aa336b25114b75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0538d64eaaa75d1acfe42274b5be680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>