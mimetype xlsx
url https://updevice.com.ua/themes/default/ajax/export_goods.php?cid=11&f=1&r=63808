--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad1cea29a67f30c1362c4286f1462b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23a73344c5e279c3b806a0c194d7ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7b52a710426824b6dad71286a1c923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6132bba9999063e7fe73d5c01a7bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0bcf5f427c9cbfff2db9100847355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877c3dfe17dc7044a37c221816b5746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9bcc321fa6389c672d416924e70367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34169ac2f366b7e744ddc780481c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ca3142b76f2e8b0a12d0ef296ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b030ec9443c3075541763ebd5937f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661a3f7908029d04ed14e28e4b590811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a8bc468675b90abf58ac6fe2ccac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449c234119684bf7bfe33de2b5c348613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373226ebf71bdd3cf430088414daeb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456b4c29ce940f783d651ed2ae657d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f64d5a6d38877a3a1164d48344e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681826dc249b9ae9fc64eea769c9cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c9c332ba274cc883b4e58388867218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c9e4ae63fa07cc087ea833ea022a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f61a4a5eb2f1bd24f12212666fa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3f9d104955d332815594a142ee4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4fe4754a735ec12f47061d953150322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20648d3ead7a5b512169ca13edd6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca71122082a780f64cd6d31c265dc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8ab15444a95abce94fa35fad7f7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a1752d8cd9d0feb049317d7fda2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40164636342938630423b84b3fb115727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634ff44c07974c0f59dd805d5affa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666d31fd30caf375059954fb112909a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd7935e6a94a875a2cd5c3894380230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b77ea4dd64dac8b15a39c36f66e26e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068463d02d8af714c4c0f4a27d34fb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af391465036f87286764d1118026933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318ba41fac381a48091130a7fd7c8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d51902849a7b5e862d5c7ae4b3889135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d696580cdc230bf1f8b2ac68946b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868205b7b6afa6850b1d375793984f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09070299a00e3558a97f37b2624b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812761ce02b21a58f0f21e144fe38739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a93a10113e8fe73bb27e0a746cdaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb07e3df7fc1b2254f04bb3f8c4b86241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3b832f47429a03750cd540b9416ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2ea83030989127e93f95fb56c5d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f33c6e462b8887d60e66f6df61403d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22776c0852a8378bbb7479eee42f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d9234abb08426e5b84a35809fa62446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99c10d004f17211a389715d287cee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae801cdcd682883682466dfb0a99848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5820cba0742a57180f4bd4d7f2f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bad83cfc3375f1d356b647d81125b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473809b3e8f298b9b032219af6e6752351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c569362ceab460dca432907c8f3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe50b89cd0001a59bdd560f98de84d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8563a8d45d8f2e53b29f7459faaba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2389d3d256c610cdc21e05285c8ef6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038665dc4ddb7f2a773b7f3916aa26356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a4745e1370e69224835e7ece8a5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737aa1cb627f3facbde0697f2673c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c081ba95af820936255b670747c92659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917e9df391cdbed51a4918ef59e00660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e53696c64b71ceabc53a4a4c13e6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a73369223a193c2d1f4115c87f94862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb985addb7310ff75c1a0e9b23803263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe3661eda116e181671818875f52b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b00c54835f2adbc5dccdc07cf7d7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a743b47abe054bc12930486355a791b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953266aae5311d50e5673b4480ba46467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f65346ff96b37e39c2fbfc23d4d17f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0541d8cc8b56e143102900ed4a01669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0935cb846db4dab78da6c14e130b52f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed10f550fe6f68d6120ea57fc5d2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc29a0c2a221c97ac66743e30e5b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e7e60f8a86685d8032a338e8d051773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d01c060a1ceba52bc242602eb408274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d54390b8adcbd4d2d21548b179d7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee381b9537485c4eff676dce3c87d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d8c0d27f0ce64d62e4ea371cf6b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e4ae31ab5e21c54d41f035fb884e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205af7504b01e0bd685918ff85d3b2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c69f65b25e55d83aa81cc75138f7ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a0bbb3ee5161e30f96bd74ddc70581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b38d0033078a2e510c42c4a2720882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e8e0b1ad5357a89bcd85353742dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5fbfd15a8cbbdadd370e2517235584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f57fcd0672b57ff990ca18a958ba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a559b472952dd9124d467b7c2f7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a1fec1aa47d32fef499efdde898887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003875a9eb8beb987a82974da35f0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950051a8a94a3b5ce1bfd6ae47aba87d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033191b52680e93e1e8cac299307fde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f638852c14394a13a8070122c69fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90948b6f1abd4fec0e9ab1e58a82792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2734495da3439dd56ab7613d50d13893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6c4c65c8672fd962908fccc206d5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80086a1470fec92a664d7e22950126895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d503bc4c670b129dc9913074eeb9f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af4b68d6b72ba686525e5d236a36397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721fbe5fd2d3dc38266e322e8d3499198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d717cc2292a687bc5462fbb4d09cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a9b2783409dc78a55360bace94f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9e4ac47a0c9332b6b0d574846779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52239ccadf6d0aefed5d2165c20a907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47c2bccadd43b23ab01af2665c812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1755da392d976603b7fe78a3e1e79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935a0cf83af9f9f00480371365e3c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de511778cb7098a3e3c3886ffe5e6594106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00fc24962047847e0af8104b792dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3aa02b4365ef5d5673b1a5281e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44099eb438a9116c52b333424b748818109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d723a4679bf256a2b6bdbfe1a7140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a01ff06d9ed9f3a72a0deb9aa3d89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9e99cd8567beef5852696546ab89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ea21c76041eef2328e99b05860a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78ab79ba53a65b64b269bca02f3f0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142c1b48e28b11281cb166f699dbbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b35f108e21046ccd5cf50c50dae08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8360575fe0cd92c718c7ce6b81e090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910693172ff08b21c9370edb84300ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80e4ba3abc07d7595d4f189a8cd18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9cc3dee6abdf8902a55ca5e221a23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95ea71ce9584efd87b90f1ab9e197121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278224366fa72bb00593a9d8f3f2aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8dd61180baf7ed8e0f6027398dfd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ed6fa4a13d8df57d1ff3944cf30b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273800d57594efce0b1e3e66b78b2905125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3a992b7b96a33d82ceb87058dfe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9ffed44ecdbd12e5c4e5c8ac1606e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614b376ca90ce5e1282cd5cb59c6b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184188c4cddd8a513420402824576b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb725cb5959026e3c69b534e83e0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f18b96d85a755a2fb0723dc2497fc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a97926dea19f41c7d7fd1d139d9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48c1c3c2bacf1c1c0ba5d6d5dd5bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc5562dcca8d0c3c9cc85d96b9102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6f0f76a42b254216967b9b39fa35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369562b370e0978ffcfd315beadfb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e06160d91282d976424dd822f5641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1053cdf612e5df625bcb3e6e2673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d2729280f412378b6382e0cd7e08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6db34ee79e4c2192870fb37e05117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9c8bb06ace91fbe0425c5c8a419f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf4a22d28ed93c0d5482c790ad397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c1b50375420088c9c15d58c3b0ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e312bb5b5f1b0b2bfddf6c5f31fb59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b2d22fae08b3d282077088024524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038629e8d44ba5658d00c4deef8014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad676b07102bfe698254e03f233b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b322e30022f1988382b5f1745395a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7664da7767ffe403d92aa428c609c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7710910aed6941a0deb3004f45c50d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc4b9723172403eb6144673ae85181151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b52b494ce2051dcdfc9d3c261d9ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf1271c7f4b5983f4128db5f307ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9126082bac418b5900be359a04241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb99c2c4652bd01e981874399b5cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c544743d6c63c612b61e908e5f57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d35c924286fc8bbbc5e07da38668157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a725cd45deaaba1acb4c075ec69588158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467fe0a0b988d2722762faf9d153a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab93ca3865d863d0562a3403b7a3340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233fdc852e49711a49744362dce12c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11b06e1e069e38ec54d4d55cdbe85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892591eddecc6242f9d9816c6c4c33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d756afb10d79b5e1c69e6c54df9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9359c62e4aae71857cb89f19cae856d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea0e0cfa35faece524e9869aeced4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d302b2c1d32a8e4b54bf628c1a081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680054044c508accbad70551f15d95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657fec431656db6e75de16506aa086169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f325a0e7fa83abb49edbbe8066f3a29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc51c8862f114fdd10cc72f7b7dfb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137c986cc32aba0625e462049a6350172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d84e405ad1026b9a40f166df51782173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1052137c55f8a587dfc64296b25c6bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b167ce66447c3efebc54b7bcd510b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc55f8c18bead73606a2b78c10da52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa55bb201283a7399095bdc0612d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e279e226dc6cf311c1b855053b7a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7acf016a8a88aa63cb02bf0ea25d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e8f706c02dc0a757fc9cae26d1e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb094b531bac28dae4fde322e56085181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2418f4e4cc3bc1b985b7904c085f346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e21fb39e0f8b0d1586d32fef96498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4109fb85956593ea4f9e0f72b74f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e9053545be64c1497675b16744ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35e92af9be91d9cf30c3d2151011b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b24c379d0eb8a643185029cfee117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5fdb4cd8f6f22d15706137a7e46c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2bbf2ceb1d750435be4e8758e0ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab0b632b3679fb34d27d2751777be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6502ad26ec960f4c466f2c91b424fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9208d0ed5a91a9ff76478df24f014192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a13d9fcf49c74a85511332909d02b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3384e2d3c0fea17f72cb06442ce82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f835ff71d280cf0301dc8fc7acd07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab611bcec057090c2f7d18f6b76aaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc79cb16fe92469b28cce62bbaea48f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41de15f894b21742cc0f1fa455620a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054d5dc74d795f3b85a531d9110aee3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311fdcc3537b333b8272ec90ce9178200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef619d45b7b8874b68dd927c78d37e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71600e0ccb10de64fcf86a430ccb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43a0533e89ea4405a5b909a54374a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff00555c46898d86b804d217710389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65955f2bc22a03c98f4c8c79d557ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc985d7b031a8500c89211c274fe0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab102df0f25f7c74ee73aeb2b5d916207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63812f9824d5abf8853e868fbcc156208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417abce6a7088323b4fc8a335b57e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5cd329fe6d3914f93a9bf2249b829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edc234a87f323330303b785b94d1a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501012ac20cb665bf94870ca9c7583212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553396fcb4e72a4296f0b4e968d799213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b26e5c7f2ba59c47e8c9663eb5c3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01baabc9f68545fe6ef138697723a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab8a5190b3005a7c00e071d563838216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7a06821da824579527242349d02c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ec28e89d03230c567cd8259643b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368364f02769fe278ca3ba93b615e3fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a71d4d96f65f6cbb86ad09b88500f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f328342aba7fd4dcb52733fd8c4fd56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456c65bc063cfd94809a792d0ee4aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1d6d77037cbe698a1619788fe8832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd7d7473ed7f64257f3fec694293a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa3514c8d119c005432b8ed5cb712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10032cde68543fd3493c3f02254943a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886099091908867e5b01c6ebc198b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb382d747cb003ab5b12829f7e159228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c307a957fdf4c599c6e896aafd4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba2f120a7509575d3424a0b048d0c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f7b30416c9b0abed40ced86f4f6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffcbd897373c2e4bb0a08fa2d99da0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5100e5bad0c1233a2f52a9f528ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245cae2e1abb1c6ffc6ed83de3b243e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a4a35c4d6829e2b3fd8f68834c57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910810cedb8e54425a1c3253a92ea76c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4c6c968e450b0d58d088f029820b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21782c177d4258c63ba0f6d27489cb47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749234b072b15ec55904fba2fdff02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd0f0774563784cae469c907166d3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281857036fd9332cdffde8d8402ba91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ea2834b3af352d3a4a1e3486973a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25326d39f617f8287114293af35be74f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acbb1bef2d6f0544263fc01368751c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e8b8ec9c84a66c4ac1fdc65bc5494245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbf003bd15e05c6940c700e5831e02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be208e9cb18ca3edf7bde3f01a8af62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6c2b4adb443aecab23cd73be53c5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898bb67b8ba6b6fb1d646b669a66191249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b115da1a9a01ad3b9a310b794deb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f0c692ae041914d02cface8c90992251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bf9dd74a9249426ee82c9c177227252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933643596009bcf070d4bc47ba6dc56d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d513071c15acffed2dd6ae7aa214ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb92821e0d3cda38accaa7d40684b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82869b017a93792bd1c22d461e3d79fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9f1ff74df7ee01d30ce4bb4988c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c611967aebc9abade97440d2435b7fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814868e8fd26e92fc60947fb7d16804259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a580dc87137c20b97a7ab9b814ef1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d97c90732bace302d4fcd10bbed1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108cbe5812cd36fb25f10ba382f8a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad08adcb3a1237694d9c3c93e8f0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488289b20f6c4bfcbe741a9295892d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8fa61e3dd8af365b3c54ce887cd26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412dfa3b25dc0b7b3d16ffa2291c831266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccd0c8c369c84f25ba1fa90b189b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2982698f4eadc00f1c47bb18a1df6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fa566fb110d7de090c5c15bd98c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b4e53f6ac985a45b526aacfb6590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09204c1cc4da6b3be22b23f2d2ef5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f7551de9937574514b8c29790d35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcca8f2589028d7e7f07eee60d7b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd2a5b8e537ac0ecc25a97ce236e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9045c0c76f4602aad52b79c6b3dc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb2bf987b41da30d4ec61826a6833276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769a01b8f4f1864f8c211c7611bdca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ca4d7dd0a8756b345b9b4d82f65c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82cd481e21022d3ea1d928694302c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c508ae76f5b5db06810652a190f63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147551f4801f605771c15712dee406ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e514eca2a31b0f615b7eb42678201282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999cc814902edc86057efdca86c5c48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04788a4d00c97507c732f6627b4d93d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b0e2d310d30559e472c7341da087285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e7829c1052830742b21953a2f15b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a560604665e572f6e1a0860cbcaaab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150bc8e578de22a7a712ceb7cb856c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefbe3fdd316584d661e0dcbd65659c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5555e82903ddb9241bdb0d222449e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa35267d2918bba8c29e2f4039aaa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e623db13ece1abaaff4191e20871292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce37172a6b0301d126327d0fa35606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e93c3847a433c403326c0769f7d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f77dda6621e766f8fe720ad39a4da3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68778fb36ddb7ac397d6cca5335cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd139c99d1dfa94b8391e4643b801297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6878d6e4310c825460b36d5df5d8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0999bfee5954fa2dd1bde7b9113b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfa4f739a92bb32a9ddb5a5553abdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c80c6c0344d4edb2797e0d2d83a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddef2a31bdccd5bd612b8ede64b74e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed3c4beea3634c6944f73ce4fd8236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0577f6f47a2faeb4472deb9299432304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975d9585b1525e90e4ea3d93deef205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87295b8b8d14145d2ac6fe2a535765f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b16ba9e43d50c539a16648d77e366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802eefe0476ad1c5b7b146e63c5c9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d12394f3512b80673f43d54990b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffdc83ea19097067754a84d3209019310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af892b3c0ea281e9fb7b2dee8ca395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc84272d6ba1c449c4d98fb8a4e736312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b221d11cd6c86a175820efa4a9b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add8dc02f2be95c66fa7d8f734c413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226270098b202b2bf9eb4b26bf4629c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa494b0486607d37a3abb815894f8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596097ac14e3d9fc095b6c06747b0d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cc33cd7f20ddbd190177cabb7c7e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5250b636d4338527adb7365b162f0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323317c9c9374049cfbd9be823a7ee14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f4f495c2e86bf340e4f081c0f979321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d255f16e3f13376697e29dde14ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992978f0ba833d5536c1c2dcb6e8bd83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7c27143db60153a92b34c5308067324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edd62088817b3d13fe7b0343a00ddd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ef6f0213f8e50c44d58a2a72cc61b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc3278462b24c88c83f0268f79772327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818095338c4305147e0bc5f1525e97d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f230d9c5ef21c6a3a1990f671e19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6cb069daf58f73392aca5bc56d02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e76f2dc72352e745b64a8bbd8ef47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d68da1ade42639c56d40eb7f757a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb1e186f1cc00cc0750b51d9c6879333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5104eed89901b7a67119c1c315cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537054379405c819b998e1e75c3d98d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995b9acbe65f7ae2e88c0c64c9f49f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac76f09c328a51994670068fc6c8492337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80fb34d8b12a2dba8e76be244915fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8d903fdcafc01044034572db2085339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5915a8516492fc0938e9ce0600292340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da63d6c158e4d0a57691456141f0459341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194a382b6988cc1d3a799a63a1ef47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab2eb8e8e92696405583e0d665fe7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769ca4f11baf6385b794b2b382daeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667095d39e1ea9ad31d12f8279b9fd15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62cbf9bd0a1b3e87fad80bee9446a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cd010081c05ec16815890d5336f89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7b61a1c19a64e0caef62b06b7823b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f57db15e374862214251540afa2ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e88ac585c4ae9ab492740fdd99359350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd201da5835e70d2c9b68faca39862351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8029c178bf487ffd40f814962b3b86f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963c89279d644ebe567e67c7b9e8ee0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01343c28ff94ddd72ee635d0c7d6ae4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87a4568003da9d67810848ba33543355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d177f85114204c9b21fc1520c30a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbfb0b6bda3d5489b03684ae3dd70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3b61798d358742d4409743faca70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50a4e0a3091cee085d626d4fbe653359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a502103f2a0efe72476773bd5c36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843906963b4566a979eade0522520b4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142684572c9bebb4dd0b6c99973ad0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1bb198a78598b0371f961c28b716363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4554133ac6e511ec04f8b7f3967e8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6953c6ed0ce032fdcefa4f50a5e89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43b7d046bfd210148772add8ac4ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cbafc3bbdac2ec9d0b73e85555dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70fd3c40213213beb702bf4a38da64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fc8442cbd3531f001e81d38f5d9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8efc6d44b11cc5657733e86f68d2ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0fcb820136ad2146dd6ffd93fefd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde045a091bbb3ad3e935deddf7b3c11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e30deda5b2b10f0138800c22b6502373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916e36feefed2977b0c4518cac17cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452430ed733f6b4eb19650e2671026a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313df6ee00b4fbe6046fee9094437c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b4093976397d1f5e1023e474d16be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a69d6e0c9174e62213334a0ee8dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f147679c8a46af5815e22cf0bfb47f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152a90324feba0f529fe4beb95efc38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd636b909cabfa6b675e1ae30ef53689381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402cbbd2c63fabd33d4225f40b95a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b09099f4f5cc5397e7a0b24a32a49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a93b0053f8e4cd46c5499838261d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444c58f8f6056f4114a5504d87432f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0bd7de23af79aaca7e5ed0b161cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184d45a5ffd7c5faa1d398a7bf8478387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac834222742a64ca0083839c9f4416388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce912d74be436c3df22d5e30b3de86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa5a0410f6b1c748060c5dbb0466b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44caa0b993b6472493460b6ea202d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0c4c6b6d7d8703e09d9e2f5d5ef2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3ccbc7d368ab9d002391222ce501393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c86ddf157f8b1ef0031623a15b77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220a6f7d35c0b102c4abbe7ac6b593395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f719eeec44397477d7ba79c44b2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a2e4d9bf85ed5482e4cccb3414e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639339042b2ab7a4d8a752093388aa2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370191d49479b7259460d58079a64c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de263d4050f8c11fa83c968591129734400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c0bcb10a20bbcdad038d65c23a3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2c80b888c72efbfb2148d5932a8a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3ca5384a2c35389d5a52f3c22366403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02efe0d79cf508d7a3aecb96a37bd32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c68319fa9244701a519c373aa291405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef3f65075e4153492894f01db5b5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e4c9bf498246c3aa57679946a39bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef87a5fbee5eb88e0bffbec9fbce6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71f818131ed5cec7793820d6a944b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818601891bb49792e91bce2a5748f354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8e1fb65d9eaf1667ef8b14c6fe3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f7c2c87cbbd0a3abbc2c07c5b8c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c02497ba57d9701edcd01a540a0c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de18784ee4e269d8f12589b7c524e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6dea4cf56d7deee076e5bb16178c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94f310ccdd29141a0502e6a81a6df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f4a87a0f4f3ad23ebd9ce118f1cbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75735da8cb7462dea7ef01c538d29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0089986cd1f0230a54d7edd79504419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6cd57d27bc4f3f951260ee89e41d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aead2d7837f7cbe5964940d3111c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f93efefd12bb435e69cf04da5e044b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf69d9538c7bc7f24d264872122667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c2b5e137481fa032c6e65516862a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c81b939b1408dd2d1bb2484928c199425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d13450ae0ff271767af9f750029b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97742c4064077ba5eb66c35d7784933a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc620f56ae1b726f38033dd16a374428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86318e9ef1a2d3b0d6639cf2f1c6689f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be3737fbac0bd551d012530b89f24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7db780174dd4e28f139f7d2d123ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1659f1b44d5bc39c632f1c6ab41c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6b26ee92f0373823b01eb91d59e24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a850d54e16eaa555e8ee08ce12e3de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8a78f3f3499d0014915a35cc6bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2ed97eeeefe39e207eab2f2dd64ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc32c07d4e39c3dee55a1725723e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44a0b81e2da1ba75ef0fcd49469f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713969ae08400cbc7f4c2c251b61b95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc8cdecf8226dd47293fef8f2deae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c2f0135bb8a02cd382a1c997ec58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fb5ed55055f2c78bcd793f490b308442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f6b01ae17a229c5ae557e4b50bdbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d4053fed84e3034335499f1f03db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e475a7b41ed491bfe3ba5c9f70d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f74c7d5c8eb54b57dcef827f6d2181446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cffeb9a43161888fb6d3ea24c01bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cdd5e73bc10426a3644aee8533b3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3419ab907f829fe44728c1fdcbfd65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95948bf30f2775dd3b1d24ad210eb22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af92305bbc166364323bef08a6eb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37d77ddcb78c4a3a15dcabba8fe2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022fb648c8c57b554424b25073858f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f651566f95cc5d561e71bb506582551454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132063d46462749b9c1421cc1a51882455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490cc2f9ddce7b096deb64f33f556b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e99d117c3de2b06e4f1ba23e185ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a7c4bb9d77c38943d3725c6c3a3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328091fda9f964471b0637d0cecc81fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8fcf24f1153d1ecaf3ec7446946c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93eec24c3b02003975cb91cf866bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748aad6395254049e49166533c5cfd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c55973d49aa109e67c78d10acbb7f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5f1aeee148a37f5774f9499f3a01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a92f5ea9ad8f4c73dc11a806259ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190c6cb570e1e45751a31352d5df93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aaa5bc7009f9dfe354d1c4d3a531e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb5be502742f91f3b577502e632c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f832911d169a83d6772163dac8429469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583729e7fb466f6c2fa14bd675f3d54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869f56d37c42f3ac8dc080a7c592ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8525db2a113ad5aaf08a2053bfdf86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b46410486bbe217447a840843b498473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792152d4a083e78dda17ae323bfb22d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa75ae47bc380c7e76f2a094d3a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261f22ff9c94aa9088ef98170a10097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ab7a5f8f13412f8be846ed1de50f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b324624e472acdbd53fc21d2b6eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dca24881ca9cfef728bf1ead9ca95c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ded41256b580e34cd265f069c151e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49e42a3db3358a99cd25366bfff8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a74ad1e017efef69094e8980f90b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c2942278668c5c16a411c4ca2e2ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c9902730f482c0928d4024c05b4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b82cff3351e6ea8d00dddd7023f56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b20c646063bef1e0efb3bef3bacd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b5012b23aa04cd2a249d64b8a9fdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf866070e7869adf22ebbbf802bd532488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267444e4bfdf5762552850996cec103489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358ae291c9cde01d83350fe7c9b66a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0713562e49a71ef9d7f7581634e0a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680153ef29cf41806276e24ab5c8d19e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94f34083fba90c93e6c8859db6baf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfea5a4c9177732e1c3cf031d01c55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb389ddb4fb4cb17dc05e8f40b46f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341fabb85b5c9debe94d70e0a2b8fb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a9f6daf8a564f997785e2d058ffe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0394f65ce97c3e60478ea3a68a24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2ff49a68653fd3e1495ee74a9e4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee6e602bcf685063c99760d48adb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db0e8318689b416bb59a9696b96a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03dd08a466fc2bc963e893ac24b29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeaba2090fe755db794a6134b5d962503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760acc9b0b521ea5798f2fa4ad43b0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584180bd114da615c56364beae98caa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2cfe54c4ad1065674e4a49aac48b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d713328e6a395cc4c6a52990b4cdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec4b18f08f2a2ce49e5a80df60b95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849156e224b07b4295916a35192ad7b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532571ed16907a508fdacfbb4932ef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a6a07a6dc110dbde6fb304ebaaa4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb7e565d500e12816b6736a28dac6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368bf1f3dc4478d49bfa0d87ddf37c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f791ec6a879f702f88fc836ab1a52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e6bdb649bd127c86952391b4f7c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca148f31f52ace5fe85bffdcd8e5d2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92229b5b86b209aa601f9599b20e14f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d1e8e5ef01e983250eee726bade4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f38522e39f1e20c6135905c604e85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df608e391873ddde061561244326c64a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d53fa1a19593685baab5ce80b251e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e395b13fe4c00fe1ff04c295c3f332522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bd043f9335e8b46111280a02f6fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9550da8183d3c867a3e0788825d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2bacc782d37c7a319723713aa2bc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf44c9128f26d37ee2a220e18d05e1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9c27dac4d9d2870890c63fc36166527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84415e08be9f35e8bb1e807de986445528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d592d24109c1af78358fb2c257056529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dede787a7ec73e0d802329382b0ec2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e39a7cd341d11b59b3d6be1d7eacf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41dbc6b6b2c5224a1bccad5c2056c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5d489c1aa41aeba65de5213945c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507178a40b77872f355ddf1c4c29f8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5a5227e460de628b58fbed332978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c52d2294e2afd998e65129049595f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f8766322d9644c6dbcbce4f631cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73169b6c6373e61bab01ac63bc876ba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acce3c0bd8e31d8f64a77a88bc3c0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8ec0a71ced6664a23c604819681f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad3e8ba47de30c04160812665639b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4ea535e79cbf534c869eedfbc16e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19fae856e02fa6788d5f407f02ae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ac2661700241eecafeac60e5d0e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b860b79570d3128c7ad6cb7f5840c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd92f7a26a5d4b7edcaa3d60a995af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d91f5df4425941f143c0908917363547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b7be77b8c7fbbe33bc617d7f4c192548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb63ed9d8a734cb3b9e997f42fb5f4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9777eda3cf6e2fe9b33d0e67e9bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166c8133bb5e06c74054ee365d9884551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f28b8d37991d97db9da187df85e1f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0743786f26a71ec6b7fc589db6621553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292faf610bd7fa42c41e2c0d5192ed96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059b1596cbd4a61da0d091985a9f20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071be0e993a21cd11a810c3902077d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e98d16564afd79fb3d70a7b0be9bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e31d47333614fe97233859a05f0b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820885c7700697dc23da47dac6a357559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3d8e2fede7a6622e97d120e9580f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d13fd761123e17cb67b92a1267e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a25d205ec06a1edf3664cb67d7697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af712ba1dcaded26175cbd5c7c8e0e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6408a4ca0cf156beac8df1b280a1bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c5e2d2324695f8fb636d75fefb924565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ea053cddc2de3ac601cc71910d0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623acd7eb732b30eec051cb2dc48f81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8c97c5bb2142ae1b11c6b3ae261c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d09c59b8534c890b1a7ab05cb31c16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b12941ba1f3e7b393d68d2c3b7b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d160572a2ec77e525fdd4dd082b9cdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133724f8cb291a5a5b08921c2b89e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379f5b761fafbc833cf015e88b06ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac9a14464ee0ef9760983d5ab53f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a8e62131876f2247d942dc3eca4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f311b55776a845d39aed4898247fe23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab643949ab0e59c62b06f8bd8bf4275577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996fd409cf6ae8a7c0531d1f745f705578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad111f9d55bbc45d318be65f9d485579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50bdbf02467f9db6f9f6c17263b4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4001b75bac81f58b0bc37c8aa587813581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f3a1c0fa5a5fb3ec05f6c9be8033582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b2b2cc8571f1b3a9f22572edd308583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196fa2f7799ec507bd97b8be618784f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e6133d2bff241c4cdf4a0085377c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3795ba1ce31322df22d78f9443af5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d375bc4871e05a1b543b7553416ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee186e2bfcb9b339f4ea8b13ca694d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e18b2d97e2fadbcddb62c87ace29a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ae861d3e38866204397c60977a04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6923b344bf54db99c22b12e1a523a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134388151ce7eccbfc5664da9882fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2888291499740f36108a27cc649eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda48da670d411c2d07d535dc3f171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6774c8e703a88d7fa1d59872bf000595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531c02532f8e3ebecf9c7343805d82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9a50f6f84088d9f81b5db4e786c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e97960288a25f289193633901d636598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d63ed5e490a2efe301731f0349ebc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be879430825f7f64927bbfd73ac2dc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609e9362cbfd04dda6b13d137776cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf26c81d1b0d47d33ec9fda7dfe3396602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84b478545d1544bdd7120239d8e75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a1b715763f803f8fe78b14b1cebe0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f533058681602a12916b0914dfdfd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449411a64752f09868a315bf405b66a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30101e83f39f2a6d5b4de9ba6f1d41a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0de0745c5c83aafc338bb6a64d0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b134608aee51f7cbb4237f22196ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9595aa03b551b88bb249f76333f90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90490f70ae76bb2e31654adc712bd9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c739e9b4469a215df899119555ca2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7069765f2a8686d35aedf9f5b6215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483d9eb8a44300f2fb7a065b590c59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e282b9448c8a5c6db636a020bbdf5e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c45ac3f7c0c9c209430c55976865f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fede24d6d6845af23946721967e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bda860949de6cdc3f18715d224d74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc17f0652dbb6c197bdc8fec813098619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d07817f706cdfa10e71d0b4e83ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d287b35db90f6d67e1bdd6b2f2f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f65d630f620b6e75dc6b652d9d0857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447fd91a34b66353be979f33e83476623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815c4b4e5482a9c837a4ab54985d06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450790a14f99aa3e464f9c5a9c1e0175625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11643c6b9fb81820aeebea4728d54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f72ff37b96dae6cdf62711a77a2c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a592cda2f5b6582e5cd3f44b9859164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48eefbc900e012c267ee5c6ac0bd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffcb3f80c37691550a228ed156c57a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72296374023cbd89c64376b34aff152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a122ca7bf3967a485e77aff7ae6f78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a34305adf3b02339efd0316d08a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2f4dc9b6baf9e7f76af3d61fabc9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a69aa4790561b33d8a20fcfd3a41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe934b435b0d463b462ef03f6041f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643fe811a1b4b330dc7816c1405a5e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94fe5011e25bfc65f42ded0b0ab325638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc7bd2c24af5f6b2670c56b20045d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f8b1ddb4bbbf7fc067428946db9c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb178fed459f4f355ecf9136f60f439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd439b1d76f02c69bc3b5fd31b4c76c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ce4d6912b77052233cc8d5342560643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cfae77a90378b61c05deebc69b9cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381468f3754d8de5539ce42fb4f18d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e69f02d37929c66ffb8327c2430eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57872db3b837e9020f6253267f2274a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e5e213ff6cd610bf2a7a868faef6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2854d29e081bef066964f3e72de243649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e55df8e88ca13021b72d13e3864e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73509801fa9d21169d9a4650849875d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebfb92fa52a2fa81f35ff7122c8f93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa452634bed33700f0ad1150c3762653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24041c285fb26f3a55d77454ab5d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013a7927df9d0dcb55a073dba311fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e8d098bf24e414834a9e1a84aa6b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50aadbdb56e19104611e11874491a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f89326aa75e9b7970fb9fcee8e5eee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8146dce6b330062352ed72b999cab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ed30d00714ae14a405c104e367a26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a55c0b85bef337db4c0ffa29413d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49a6d77ea5231a4d73dc0130981f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c87c5c1ebebba3574fcbec529c0b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185772ba485fc05e3cf5e0019a99874a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed749304b69e6b11f84cf93bdbbca709665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf5c80570a9f289babf34dc56fd7ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a195159bdd49769fa8fc9d7c145ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e366b27993bfeeee8524a85ace1c05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa097ada3542ecf8d28ae6d6e74ee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d68e503c1526a6ff4b1fd55c0f03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c088fec82cb819bbe6f9c5be169f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34660d912acb6313f3e2d5c97422eb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d489a051faed6f344624f0a936fe0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab463d68d79df8e623a072637532e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b8974e51efbbc94a9af2323cdf6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922d5567559c2829961256f501d0335676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef9d7b696f10474333d1759852cfbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2cb0d7f9c806e3e0e73170d51441678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bec0001fab610f5a4f721918650f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246674f952b9107a59c8cdd8495e86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e1094ec3225974d27c56c3fbd8a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54e8292b7d8783fcb77a266c0e03d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842bda848d6b192739ac76990a8051683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4396cccaf94e5fe7f40c94ee018c2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4540910ec7944e10e3f451717cae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e226ce6871e2bc7c6b72fd5deaccc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199941eb42317e322026fc597a5944e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc25eeb92c10fa0746b72c3e00e904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5027af0392668f200f65eb4ab6e130689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae677318a7baf73c0e8bfefeca09d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944da8d9ff15736e1cace479711fde7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a51c786936baef29726fede77add692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011260e0dce060b9b496641b831a3d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a911522cc43aee2cb856cb71d580694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea3594232bbce99e2d83a12fab4b1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b216f499edb9ac494ac84e9019efd4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fd6bce345d214ad59682b65621a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7fa86ebef66ce67c7b73e397065e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d7498a1a30dd3a681d297c8e9f8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897f28a4004832a7578c43f92ad645700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372984626d22ff61002bc5f7965051c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b87498f5cc6354c5a0b213350bbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534eb8792f7c8f5280205d554b0271703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e5ab5a4af63dfcdce3bc698d53d69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f53385fc9bee0719bc05796ce4c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3778447a5cac11649d0c9fbae386e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522d330b3bdbe4987863ccf6ad5eaa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a3fbb1913df35a423b69bba33625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17133b85da696fcdbfbba0594bd253709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e198f7f08b1033967be34b7a777b88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127084376799245e6d7e523f99ddc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18411c7e1fa0ce6455506f4557caa712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2e101a803442085435b33af5ba5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c66ee300d04f48520c778146cd04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687bed45f8042fa15b742ea6d80d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084566e63690c1a6778dc20dda75fab14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06566513a40a7b70c57942aee0b61c5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c260f94d29f3c3af44dedc664fb6836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e6b2e484b0501dad2a8c029772657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5034e318af33d6e0ed3399bfa7307238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ec14ff19e3882411aa6224d29f0419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1ab9af7a185ea4b0eb2bd328ee89510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657d2b998ae64bd1e7c0814d38395d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16f2172be7cb33b08b25cf52ae99812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88cd41ff2dd2386c6966d3f53d9ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946601f76d91e1d181487711140b778414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f3e643e45e63fc9c6a6923f8ea61f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584f168175467c914d29a2f97577dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb602f871a51a3413766413332ac1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7154fc8b5aea5cdf7656b30ae54ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68d7b5d8cbd72fcac0b8f27f9115119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fde494e24bb56c689c28f6b7e38f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77d8e60a3ebc8e280784c8b4b518221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e78520adfd6f5b3d3bf2487072ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6a49cc7ef6f530973ea09e523a2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c3535faa224c5a4e89631e20064e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f6bd16a47ffaf5287d6d3043ce6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b52f2b8adbe753c052591493a3cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f42fdfc4327f51a2fef956a62bc9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e60d2fe06f8b986c9c6590fb36fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe800187b34f2e4832df383252dec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa76486d85cd2f35fb1bf528f0f27130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cef6ba7bc7e5d74be4cac5ed08a2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980ad998f0a16b6c346b1e01af79da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dc97a0f61c2be124264dc2370b39d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8211318b39bc980800d6b6076cf6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c60067d18cbfca6f699962f7f29835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfdc677a0f5ac6094c235432606fe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59f8303dad4c06d4c0086054afc2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007f7400cdaa781be1cedbf8028a4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337f63f23ae4f75c5299ea1f4e27ca139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf15c4f6470c5db22051a5c59340b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06908341247aec4c1b0cf960123133d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed5208d943e001625b9fdc7a68c5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eb4d8ae847a9f5f132e24af80c32e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768306f43efaade8207419c5c22f1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5d649a61804215493f6673fdcecee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2b8d2f2b72a341efb93be82dbf1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673ded0f9da01daa09149c0fbc2c4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac707a74c2a82519cc19a55837c45d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9cf9e7f1501f285327ad1bde139649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07fdcecf96b92c4bd3721f3a4848e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7a9245892c86c35c779e19bee75c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc726585d3bee004c2c7fa16bf665c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bba2b5ded0a23d5a7f9c5571b9dff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b819eb2174075d9bc6d648e3cae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa63365bb3c34b8120a3b5ad03b73955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0040cc3252221566249777ed6a83aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11feab3a0688f5b8f6724fc625573257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b9c35da36183587c21103473438f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ba74caeea1850d46f4be8779a08859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e409a4d2618e15ffd0d0b028ce8fbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab4bb294b58584fb521d60ad089b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c58c51bd597c44d64fd52f9752724562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f7a42a35fbd6688fdb83dc8d49bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d5ca239a6cc4a46458788568071e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b191a9496eb455b046efd0f9ad2009165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63795feb538285a3a2fd95e6d8b4bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81cccfeb36f2130021434f928d98467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f0f38c528d9ba493c0360462d6df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78df963bc435392f946e8eab6200af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b4583b0e20ea4c971069385a6b7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74413c54ab68ee47e51da131a8329b1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f6024cc23ba70b025c5f699ca8b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843741f4992e6afb4fddc5bd044b7a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eea066bdef2fd4377cf887319e17074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f28d3c97d10d86e5d572f3c759d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8ac5c9a4fcd2cfc925c5ed6940c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2113f4eca67c802bce5048c2335cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b936404d7b0eac0b4bdd8c8086d4e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef80a4f112c6d977f5ff245c4fb3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e20cf53a17d7b0b7ee444312b454180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba54ce5dc74e7c30b122203a9da8fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bcf9d1d3b96b0a062e90cbe0839f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb041c71f2c6ba765f1b542dc75a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d0c10a41ab4cb7d48093c513771f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0c7016de1e4919717f53043fce2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e6f191d4a42b7e1fd47ba935ce5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b6634d599841d19d3f2c8fab3b0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66309476ce7a62c8ef77e474dd67288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548026e577fb5bf9aaf45b4805531de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fc2bb62f84be3dc0d3a95732a7f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae10f61dee7537ad667ad7cefc2609c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f7e89c55f0c5e88466452d001a1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9b48ed5f95cfc99bb6f3ab4749a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0de71b060874c3d94eeadd738b2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290364fa15c45edf414a18808feae46995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e772f8bdd67ae6949517e09fb73596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cae8922fd42c3e60d45de915505cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d6f8960d04f6ed4f665824fec3c9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5d1220750fcf7a275fc9bae04010699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90aafb5c09e9a48c79b277843a4a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179124c5da1994e8890d28e183198297101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593966ec41bcad40a7a96064de5e9697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940bf1f6ad2d0119289d657daa9f8e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3061318c8827e95e61e2a882280da7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b579e5b82d7ca51f9b67d85b25ef5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eadd0ba50085efa69c15debe07758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b0708552f872f6efd7317b41b314107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483e740c83f68e81afb04e53e6aa29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e568d224556f818764adedaee13e3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f6948e9fdbadd5a7d802d5eca2541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c180919ceeaa64b1a4259f3d68f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07b7990f7d429e1e9fb71af6070ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9221818b83c924b7d1a338095901cb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9ebf819d868aa6a7d783924e2cccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581bc5c53d9eb980b69a0ad03da78c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545133268071db9571cea980b71f7efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1014bca8c771b51038eba90bb2f98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85732275a7123df5e9bb6913b47db24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10953b4a96fabd9cb875cdc3c67ba217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf347fe38feda717a9fda3839ac4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cc2e9ec2be358725ab2c5f74b336121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d5d0ba1e538af7bb040591166e86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c0f927298b1e3dca9f07cd9add9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86686bed05b08c853c3100b6541d69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e71785d27e822a07aec720ff4981125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c93f9763b6de72275e7a774e0ab9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da618767a768193c81411865cfa81c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995839e65a77894d2ab267c9ed562f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae320d67ec7502be749b3edddd9149129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bd25a75136a41f3b91a240a162e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a0d8fed4193330761ad1540f8c735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419cc7a9b09766f71aefd30289298b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ded8f393837725c7a3274da50c7f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddb023103fa82d012cf4ab78eedf54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d9fd8465f82ef939c9a14d8c69ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561de95939b69a684c335b7da53974d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb3d39194b763412e09ece0c5274e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88546cbc21081ef5de60e7c19b1ce583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea2ea911a63109c846a6e3fe2c64f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13610a340f0bd3970c585e956fdbed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25a7eb0d4b9c6605a8ef9753c53ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba541e39672ed7ce79f64b3b28ce7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d1b02a11cf663bd49e3f95e3edff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3ec68f0577b6949c5150cdcf7ed92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca64cd562e7e89805f6c6f1b6898f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08955b9f2610457ff6567366a2161146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa8cef555a351205643abd894464e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e832c2bad9806b6a59ddbb18b2f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a32c7481bfae1c7d0a7029b2386d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b458570fa2d2ac38544ce82d4a20d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feae9ebef9af2a6cf50bec3ad6a865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5d34813effbecb5fa09547073b95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd739fc56eb5d5aa9cb0195d959f78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec46222a51a0fa38d7ab42e11416b57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80d207d87046f88ade8ee12fce458155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c6cbb5ad721222f1d90662c2d65f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676626f246244dfc00040054f93a98f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b9f511cbafddfa278b87d72748524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da8bbf0ed371c7c8f137759e92863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9df4d03cc49ad3d3e32178fc5473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96656335bab9ad48024b66af577bff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab7d540f7f1c336ec010efb4ebd557162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad130256e3d70283538e28f2740c9b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95fb3776cd94e2b9b0c3b4586c14a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3e1da8771f5ab8027bef3d8fde850165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031b08ae84c38b9c723090cec6c3d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1306698687d6c9ad8f4aa0c6ed577167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa85194cbedc3114e361ca2ba7241f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3bac6b8f538740056e20ca0045162169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786876bdf4598dabd1518c185aecd55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529543651295ea0605ca7663bd2858171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5fbd8f8170fed93113445d61d9945172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0d4aeb63d9d627b0a4b432350902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93f374e40c864ed39978f1c83ba89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a838dc56501a24412ef12cb639567175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05369284affaf95e0ebd1184b7a30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac648428144efddbf76d11513f0cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c7a136f2b6e2a79dde02e937d215178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dfcb0e7059ca6322c0c99efcfb2d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b11a0f82106fff27d345207ed058180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e947fdb9e91bb8a11834c9209c7ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67bec91219e2b27acfaa502e51cff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4eb88a1e2a05d3204617fd1a6ce8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda329453034db97434b4d492889d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f13f95fe3a8461b6e73dba69ce65f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7674c4347dc1ae1036804b3c20598b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076019461eddeb61ed7f59fe4f93b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715504bfeef2a26812e44f5ae227bcee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c309b92a5a581e132cff4e1a81ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408bc55f266722c4635005753abcdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98cfe0cb2a8823356e57ec48de8398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25a3798b5543f8e7242ffa2181dd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d8e6dadbf67d388a9eaad4ca28b08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff03ff68c6b1b219f13618e250c14e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f8d3d209179212f5af35c3926c8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e7fc9c0f1ef06cdd2563ca7c47512196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c7650d90789702a0aa5df8d095ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca61d7b50eb0c08c8f10250fbb93479198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c724c4222ab2c9862f7890a16ca6807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2326f132783f4b2e90419e558cefe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e162830e9867758d0fefb07e018cf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c6b66a553d60396c0c14982d8d52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324479790b6f994cf5baae4ab9f89d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b34a1ae589567b8f1917c1b7b79a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f711044bd581425e93f8521a7c2ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893429d1ce370dd924df449a615eb4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222859e486403f51b8c6fd395a356950207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd53bc8b2627deb4fba87185a26080208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f4f29e21809e3de3ceecf494f840209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977b891b8ccd27769f320542206089210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe345b812dc8be01a925676941aea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917a2062c1b8bf6ace6f08af7e77db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad798bae4634cbc9a73b7732f905afac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1107656cf61afb4550833267df782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c831e88bfbfa4beaee08805564af7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c83edea870b29d7f4e60344dc786216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c299494cb498c67f82e5c45fa2d18c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e7bb4b4b64de56d489feba9955cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a5f25897e5350f893c3bb9b164e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9829264bf7eea765b1c2cfdd7b57dce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3a08316808f95c74215e3588e6c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841d7f2837bacc5070e9ed1986a83a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589156d3b64e3baab456545ec8b17d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1437c10412d60889b0bba68a346f72e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84252b7c5f2762548c6db0b9fee11b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9a8429b0bad578bd3f1db5b5ec16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cc6c8b57ca098e9635b5ce7837488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63e86b49d4acb8f048dab32a25b13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5553689a176a9adc1f5c1b476191d84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65280d59512e0dafbf9bc29e010092eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489784093f9dce0e71b05bc8c9349419231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098256597173168ad7072263b4ae13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7537b01d213274b2f875e5fe44beec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7fa39f3a9d0e6c30e252c0d9c2039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf307525d5b40e7d7d09b41f3d77e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c76d271e76be0939bfdeb78e43817236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee63de608e322a6dedd584ec9dfa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc98364fbedeb4de34a68f2f8fdb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0ab7c05bf87edbfd941a95d89134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b55674b50c7735db04336f532925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604cf8c8647304301b26d99199633f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835bad68079305a358382e6d8bf3940242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5decd67e9633b3e12de6b1fda8fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee3cc47bd59b79ddce6f401874efc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6263302020db0553d74677330e0d068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b1a5e5bc0109ada777c1ec934e24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa9b99ab4a8514d7be72173e7890b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d08c0b50025bc2c55d780d7a9639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803e52ede6088f8c1f68d16adeacf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f5f9d894c4a93d4f18cf94a98fca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b27dfcdac037d3c9e5290b5afefafa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e30e303d4767c38fbdc1a8224ab93e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046788088f766a4a29b1cb1e03e24c6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf4ecbecb4d51f60dd20838a373da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfccb9e9a027e8b59192dd44a8d4d64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7f756235a5efa5e5b98828721f924256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b9fb36861fdf082ec8aeedf07910257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1397361fcdd90011398e1b0190ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a23abb7f46638259f8b854fc89e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f612f871c8d68f543aa38239eadf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b64ee255012ff129f28d4c1b0b0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a01e2ff771668658fbc0730621ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864683367c600d7fa8300255814db8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b00c93e73619796c7bba855fb6391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3406db2ccc50c5ffe4631349e813a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd3cec871fd471117ffd0f4692aaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9333e71c81486cd8203fe3c15fbd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc661bb187991400d64e4b34df2cc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcae6c2cd457ed26e909d98a2beb84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f375609ebd88e71af1b2bc8c5db9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f91a3b9cb099a7ccba8beb37a952c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fc565607459b716f96036d7102549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1c43ab8a2032c3a929f4e9c2c0c1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6592b2a96becd2a800949fe10987697274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538445c4c2112d62c7ae5d8bb6d7949f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d338dfb17accdfe08e1490bd49df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708c54592718059eaa35bc2bf948ecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ef71508cb641be54bf8c170fd6d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f05707b7b30fa1abe21b674fb15d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d33d88278bf745a5eb8caaf17562c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b606b8ce7febfbebfc7cfdc0c4aa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3e486638112800056b9f5d4fbea86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472860b6531ff1f2f8c14f5c477234283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae186079b2fee79abee099e87e573284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198a107271425b8a43cdf61b55d5a65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a7cfd94fdcc4ef6dd836bdb4962a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c4e7eea55678f09563a29c4975ea3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa2aea82fbe2aee4dedb7fe968ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b48849b2596698f2c13fdeda0dce6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d70018672fb37b01bede42e3e65f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e558a9d231a5c9d0d5d0c275d24a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be2701a0384d67a22beba59fa39c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f148df3f03e3e3ec4f55f4e5aad900293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c32d9f6a9359a4c2d3cb2019b451294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58c79fbf7f22361d6d4d6a9675492295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df42422d56865387e77fe5bba6d00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7267682e2a62622458f33b3aacb9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f19d577a9f7c9af4cfd7ae5297db7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f9c97fb558c7680dcbb23c27679c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958d48faa710d0fdec2f8ccc8c3ec46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc39b92df5cb8411322137843e28f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfccb1c112364b67d0ae63cfa040368302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d94d52dc49e00c78967652c216fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f80259f94663c3a13fd0c94aaab24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a51c287e41c2de672c336ab84dbe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e62f949b6ec2a3a3350fccec7f0a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e89057dffb6e3f7f17021b369cf8dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff63309f2444e76595b6deab50027308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e64c41ded244eb6294d0088930da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fca977a81f7004d4676861bb2a2e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4dfe8a60eca91769124a258628475311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d2fb03f53eebcd5b1723a8ef599d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a8b9f3d373c86f7c325a3213bd41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e0d1694dbb4eb5ac7ad4bb41fb73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a00cab6fdc94296592fb2bc96662c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4150795a2d143ff0430540578754958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b524a5a695a1242b404af9af004fa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd2223963da722154ff4fa85c3fcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55325ad89508cef9aed36b89ff4e0ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a9492c72f2c280e3994d96f073db4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb019181f4d24ebf07a1b7c0b3b4a23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644f8893e1da5aeac3f8f66cbe1196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc272f04a4593b9b6d95e9a10a01d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ddc9df4c0b8d40533118ea8a9455b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c368b92c16fd4f22f915ddbcd561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f1045dba445af26165e66ddab1c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a30dbbe5f23fb35a723340d3ef5a37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a8eb8945c313ceea2c9696e755c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a04e408dd19fb953db26ec583dee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9470e1cc662c6c1d2f37704f3c949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8a51b9944054c5f9ffd48d41e971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4552bdf0eedcafabd61989d7a88fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34ffcb8e12867990107734590139e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874f00b098dd832a93c5a53e707a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9f7731f55cf54a2dac26e3a00828335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d48e43697e2511be17e8391b589d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b83f89602566b6f50a3eaf0e1814a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a9775d2a846a0a175d706b59e263338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c4db91a9b6f0ee720d6d0f19fe05d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c2bd7ba9e29bfb5743eef3aa81b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ddaec58e35fc13f5761f3e242592341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33990f006b99a19528460640d5b699d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164543c1959b4eb97c86953c5d9f3c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78ba31f3f554cf6e2a52aac67a15a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e20f44175fd84ddeaa39e43d1fe35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a453063313825fd65f2b70838d612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed6aaed0f15748c3c0c3e0c9dbd7e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913936bc0920f0ac0366fa1c348de0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b2a5520ea35465ba0be7a455c514349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3a9208ce785dc848741154a8ff6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b4a0c232fe9f887b912dfb907e42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cbd612e14f39a0f73fa36f9f798c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ed2449225aaf463a1e73bb9c2a478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309857743bdd2b4515522b05cc8d8167354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa19358596a92da18797a4348b6a078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d949034e4386c61cf2639c342195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c6062710bd2750ecaa9b94c9fc197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0340c77427f53e6b5cb92201143fb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d4b12a6139d68f862a9e2022c4ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576cf1486a6905a01c647484f2ff28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63605b24f7b4661552d7e76f848c98e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce2d8f983b5f2dcfefbb71014e00a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db81ce667497b9ee03ffdd84f49799363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff2930b1a0320e78ff46fae612c66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ba9e452a7fa81a951cf317949daf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a4bb3bcec143144a03e616345c018366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb7c03424c440a726849fd9223c1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dfef5d952a95afcfdef24a160f07b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f051e798e5f1f9636aa4148e17ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3e1454ba13b9c123ccdbcfc28e377370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e94ff399adba3fe48d7a7c58078b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc7b20f2dcd0d1659d0105cd8be01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acaf6fc9e3faad323882a43af1fe74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfea59dc8f4d0ce45773b68bb35c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6797fa9876edb06d0bb2e19618e583375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac15ea69dd401b0815f5f4df5b78a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde7a9c30f662c2f3c294d1f0a83c80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb545df8c848f0042d8244416cac24d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e78c3181bfcdc0ac6e8c44b56c9b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991cc83932de22647b8bb9e7f869558380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2717fce34ab10cd5e7f041223a9ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503215e456695f7fdbba2419f74b767382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9b3f3b37f9331e6702fae104980e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e1ede5923d4a9f510e9ae65c0fb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731e31ac186d2dbf659ff65e69b830385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464501b7fc2ced55789be7bfe574ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866865f49a0ee7eec51d1fc3e83359cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2d9b14be56d28aca9c562d49c16b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164287a8e1c8421a6feca2f8cce9023389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50037615323be0b500deb62fb03e784390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646eb8b362f72cd7383e52a27b6b9ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e78dd8591329e9e8fbde3d7d1fb8eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390e9bab0a37b21a69c100f55946d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0be19c111e76a50070ca3988b3fe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86ebebef1358ea5cc03c1e01169f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a20442ebbdfa6264325b23cbde0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e2ccf48dd132e6600ba5e57f2a848397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac55baa22554985cb246432376ffcd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444740172277ce053b9b05068ad6640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55828d686eced59da13eda08bcc96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a5a70cd4b9d88cfa3c505d03e270401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5861ab7811145c6a330ad7806e731402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b7dd46472fe3d0ef1923adb68d7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28439d328172d9fdc5f4cbc38d0d0e5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3642d2652d644d8433d078470802e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c211c5cac55b359ab98efa4ce7a6c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f596c894f132d01b216af341ae742407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c2bacd49ce48283defc741f561e67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec540e22645c264ed85a56b8b2c5335409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16486540147c7ef2dfa9092824375b21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0760e8f2659455a874354573cd27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53dfc2dfbdd7388566b8d3b13ab17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558f3c99dd72da39fef079a97b3f8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4088b8a25f57eac77e00e193fe84144414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80145a126b7985f44249a5cd0cbb30d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dc892a8753b5d1ef02ff1c0b865b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c265575a219710dc6ba5a609a833ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ac4e0de222b2ecf9bf2b0ad87e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b51c61a15313dfb4fca178f7a07130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe75261d780bdba5027a2439001339420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5430dd6719fbd56876c97dbc8f76d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cebb4802e8c2c1aecae11fc4f7803422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4acd38714ab16464061e4ae78951b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc263e0a9bb2e6d1e980b0bb164af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107a23e906878db27c6e1cd00d6befa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4da0db02665672dc78698b89cdbfd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed7702339d3134db6f6193b20c6655427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057a7bfa87ca711d31b220976413ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa260651aec3b03cbfdf7d4fc8fe346429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf608849996ccacac8e8e08662709430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87411eb7d7350ec678b4126af0e44ab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7c92f120ce3ad10010acf8adbf25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9fc61cc4081a1665379addac5174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ba1764ed4be26e42516e61e7af4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a6bb394165f8d17b4f3cb0fe39ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0abbcc7677df491e6ed2762e2645e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a9ac7112a84b94d170225999f422437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eac89db75248027389fa1c33ed348438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822311817fc830a51c0ca3904a51a04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf9e6019d17847a663bd2577c8a5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74f9c2215ecc5bb7f5af40ceded47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f20a6b3f2a80cb5a2f5acca5e1d7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a6e1cbd95d763380844ae90272184443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51e221cc5d8fc69ca4a619ab8c4ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ff0bcd39e0cbc5b9e7c241f84ad3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b8ef84aebc98df16e7aaec5c346b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d55d293681c7b9b933ab712b11276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef4d4267c1212b181ac0980374c1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29d11347b3aa9ba9780ef2dca0a52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc0b9a428f3ae6c61c2b453da6cb48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85644f9132501afe650d3dda5e04fde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88c693672e6a17e905eea0cf91db2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d54b44b9abc09b76aa795e0cd8248453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77365b4359b931c2033becfdb17939454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97e8784564b3817c402220f761260455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b1b53e0f9c854c34b18dd4b6f2c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fdd328872f3cb6692c626683d7982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92654cd2a8ecf2a4b7f0fdd3275b8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3850499a4a44b764ae6e0676fe1d6a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffdefdbc664d6389eb9e62ccb69730460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa13683caea32d9bfb259b36ccb9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761de1db1563128c215d2a8bd640613462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cf0ee66518f4b825c674d2fb7da5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a204b03d3a5c1ed2f5abc540c9de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af960c166c611b2fc8c5377078e1be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddedbb51e9e6714399966f43dba1c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264041fff77edff43fd7d17fd16d1ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c204d0e2b4ac434df96c6aa125411468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacbe5d687764697c5b10ca5ff7c0b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cde7e0d14288e8b08110de2d27764470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4902889096dc91db302b22ca35929471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd85a3df9ce439a820f6a4a24d59e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657eaedcfbd380667722116281d1e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3038291c02c7b3c19ae60d2416b9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f111281deaa107be49162177ed4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e78958d8caaea7373d3ec1d43b47e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386ecfac932ed1ea5745db9f5d20d75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1589f0fe9be5026bab88ea88858537b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd8966f1afd044feea87ffe48ff94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392a69335dace71d6aa47dbfd7a828480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e166f1dd51e3d025fda020ea0d00435481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5df7e708001d5b17c39b352908b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc028016116c34e2d649e726ee5baa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9eba26234cc6a50f974dce8080216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119708c8296b5ab8848c4a7d56792df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7dcdec1a1a5d718c28925bcd546f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414358c484327a696a6ea891479c6b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3a6cc46430a3f82d97bde771f7cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08271e7da2e66db7b62364e7d3eebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d635fbd4ac473a787cab37c5a601fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb98d781cd7adcf6159cc15c06a71a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f9c8af13464d9a46cc313ff3cbff1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef303a3059f99e9c2f0fea8bec288d44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4412a71ba36c3f9ab7f10b019b32a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491f3dbaf1743323cc0aba7022b3e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c137b2c5968c9885e6c7812e06c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5397c194530c8be0e99966a987b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f297419b2124abd68b31010e1aa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb635584ab28636b895f3ed2f33053499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af76245e25a94b3140e8dba53ad95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1222fadb1f789f15b7149063c7f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bbdbdc797d178a9becd619f5e5bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f62a2ab011c65369b3dfc7555e90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05e61a998053721977b9562f00e99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8705e9cd69137750772eda8c08d25f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f406cbec202c48a6130cdf8190d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c849ec7363ea93a64f902c2341f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7c803923b3b62e8dc9da281c6e47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da3cc5fd3e206019782dc80b41e29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8f10f54b5cdb78f61252eab3a889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504057f7ae35047c23b3595d26e628d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6989be80a24182347b2d418114fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bbc9b538cbfa0242321bfb89ca5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0787c692d0ba3a13ff566faf270619b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a98076fb7a4c2f02bc0976acdb17c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f106f5d863909514c119871aca74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809417726ea06cd8edcc059a181668a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26653c6f4b994f703e9d9ba3e5f941518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3cb8d656d576f436108bfe7de7947519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7f9aef6fa57ff1b4644fe677455c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12ed0170db9a52a0f57ac4f6a3559521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9acda834d8db78a484c5db0a6a0d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef04ef319590f35e8a32da3bae873523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08740b55977fc48832c260bb4795fb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d551a34fcc2811f84043faca33c7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c525e2fb9ba3c6f83827ed5af5df86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027309dfc7389fa276590672c2430c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2794282de869864e6f15ccde4452528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d140ccde77d6720772f20aa6d2eb18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eff2234ec960235a00636e1255ea2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a32ae8cde3b8e423c98ba0780ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7817ad16a9d884769bbf0143db61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7965b6782165e6713d951f123751533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7540fe0681b7ea3bc9fe696dc3ea8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd30a81b558326dc0a0fbfac4a2b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea8840abaa453f9f5892526ea4cd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0516bda5d3b750d9cb1a0154283617537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1c7ebb25c35357cfd790958cd8a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f976ad6130fd8bb0a375464c53075f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742580a0ac68afe3fc66db1d8eb9c46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba88969e0251e3f6cd8344de91dc28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a22a5b81f3bcbc7f3397931fab20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e223ee377320d0feb612f38f0dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501a6b902f5ba322d7f9ac64ccc7f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ba8771db123e4a8008d81dfb8633545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda88f60b260fbecdb904eb8f1f42677546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b749ff5405ca5144d508cf2f37a22dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118505c413f65c03af9a2c27bcda1cb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b055fbabab24ad96ab1e3cb55399549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ab47a428e834385fccf73064efd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1fe8137124c61d022ead3f8bca6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e020ff498693645f287bf0495cdef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f3f6a7db2d6ce161048cd88c2fd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95a6005422e88e769ce7fbb4fdba6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e68d80c2a13fe907a0036ff2dfea55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa05bb3d4a83964d36de785c38469556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931882c2a9fef0d983cbb88174f07df3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357aa3184f7bab8d8243c315e78090558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797aa3014bd72687d71b68b2de60e8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d542137871da17c442ea099474c088560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0516589d16846e08e179250580fa47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8377bdd2211853f9bd3226f4b4309562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8bbbe88eb4489c33ffc97debab03f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982eb369b3221e0bf786393cfbc7e8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03416a5e1d8f2b9c8c7ab3285cdf753565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9e6c4523aa7fd44a979e01997bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153de9658d3c0288f8fa509407d12ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f80b55ad9d4646a7fe25e8a907e9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583c47cdd6fa62933dfceb1ae5d8f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285eb0e57a090a9d128738558257f2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b6e14ba6d50da1233f890db9500a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414f21790748ac9bbeb5e74b160ca1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0112ff3ae638ae67a61cb5ea460952573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6199deb82a818ce1cc2be6305f34f4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a4a74495c9631fbbbafbb3634cdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44478813d7c342b96a5cab4fbe88550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f1fd41ddb5e5c2bf6aabe7e2cf2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d3e079c1458b91328ef5712838ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc95f2c0d0a4351c14973e796d9dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3338246864bb27abd5e968bcc231c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b10187460ea7c165e1041037d4a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd9935053679db07f473cd9cb47806582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4205810f2932ad4407bc2695f43e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c5596e0deeef4df4949882b88886584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e3bf785eb35765be7c757974c0693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a482ecb65b1fbe49896b4a02462e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ca30555f5c90493e8293e1dfad1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c6f618d4357a82bcb156b28b9d4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d14615e026673ca287ef1a9be66417589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b38f2554c6a4eb0d8c330cd16ef0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451ac0389bd457d8fa201af8e3da083591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646511d578a8bf943037f67490ce20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2373a6adf90684c692e571aca738c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e29850145fb65d547b26adfc952f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae78bf8c50b1c0a334092e1640a0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d226280330ca5475f901f052eca30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a02065f7ca9aa42f16ffa8c22f12c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb65fa59d2e20d72fd8968b124d37b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1514a3e1bc8e0e393277690348234599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb990057b40a107dc3ed3ccb765ca78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966bdcf8c63d3e53bce6dacf9c57fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff742627b989d9ed4ad73ce64e3fe5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366f6c435d307d981f1d64b59b697a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb98ec025a07e301076017d70b63e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045f557c05d3f8a6c311c53f5d017ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1456aef952fe5eea15d2bb82ca61a24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe0d01905b1054fde1554b1f0de15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c562429e7136967fead718fefeff3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c080440f648db5dde757ad57f6760609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a9cde5b04fe0ce5eb57f956e53a84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3277495011695def0b8a8496b3efe7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918694580c2f66147980258b7883108612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f882dbd1b7aec3a8d7cd171ad0b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad41d2fad0fdb24224b73b00b220bfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132343c03a3536112f25acc45b8dd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7aa777b22277c930d13d25d67bb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cc9dfcabc24b7fbd5d011c6adbe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cb530df9ea80badd8d666e762e41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ced44fca2de6a6253e275a8863ea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7785b0345205d69c4e831ade5d328620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d854093c47ae2cd7d1bcd101175ed07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc3833812c729ba6af0bf7fef5e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a216e8acefeb22329b24395e4e6f16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a02501f2faf7b571bdc0f2761d58e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c98dab0fdb051c36f0602181687d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec392ae08fcf5c6d1fc25e73029a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245494660de335247c044adf19eea80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb6cee6e01f9b6ed9fd86e4e70cb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c02cae61f4c345731117ea75613fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e632cec2044994ab37b58b5ac4a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3bb9e53c53c56cdfbf5288e14a510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5918b4912cf01063c30333038a377d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efc332901df649d6ebb5a13437188d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9e42f35a6f04b935120e84026513634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d887bf38f02a2d635cd585f147a245635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a1cf99976c870aa515317873eb3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee951f1010f736c0fa25c11d45a5f92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f9eae2aa6b7c48423525d8c2b4e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54274a55b1756dd4a03fd51848ad6075639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca643a870d7768e4453489a51aa8281640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1072af8f8940a4a016ffcf87c5a23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364e94a76814f024a720b3f3a0632b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd753f39e32357185f951808b2e21c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd998634aed97bc7a95cafd933304876644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6aaa7d4e5c23611e17332a97121c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91189ffc1bfec1a72e6841eb293c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414510171591f8f9bcac5c236b9f01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c5f23f643c60d4fd769f837952d3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c767b9656c3d0862a4126798f1ea89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a0c2a82f4356c8e02810c8b4dbc88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c8f62322c900f71dea9d63fd85d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b1049294e1936b8c5a30c050c16ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca028ef06905a336710fec8db18d52e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321b3c028040e3941ac28c23ee4406654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155dea3cf2aed09211945ea3b052c54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160673378f624313e49d64eec5bd7c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34770b742131b7993b7b1ceb72712772657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25787e5a2bb90e749ff88d6501a27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008cf37134b22429b5aad7ea327eaac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac102e4128ed02c913155757f72db94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3896bc1ee38de5ad9b04f3a575f657f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d3aa51c09ce0e94a883cba21db31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede795acb22f0815d2dd33fc206cb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1dfb3f09e447b1a8df1df7b249e44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb8fe47e6b4d7e63cf692816aa223c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b17886fa7c94bd33b8540f9dae49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73949a75d59cf02aaccaa44f351c2ac6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5e57e888050dc03145fabaeb9113668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af126a0559288e0b124d6c864b5bf22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a200bb1a27f037281d6a45daa26505670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6359b633a36a5a98772e72082c107c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674bf574d95279df94cabf162a1ef5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2a48606c1196b8c88a7b573391c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f01aea7356851ce0029932aa9747db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde79997c7cc58a3d1f0f509c5c3725675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6d98405904379b2a1cd9ab6a09a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569044be69e1a2fb28cdaf0b8fe09c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fba90a906e51aab658c26cce5f56678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>