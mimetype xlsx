--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2774bdb8095f22f7a5872f175313e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde7fd7a6666a613ad13d9399423062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e804c7d83ecdec5da696120dbec243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e9a63857344dec8d614dcb356ab1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5860e83f7f912d45c269d13093a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf8dfe9c7fb93503f6c72a81eef456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369fbdeb5a81d50f7b594ee2ec239fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723416f3e115df60bf03c58e1982c8888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f48a5593d87f3312a125e827611b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186072083744d49b8be476b6032f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07138cd46d9eacc0c1612ad17272611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eaf8bebe81c5b458b0923572c7ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d21e3c6992c9a9a43a417383dac713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108dc0882071dc9ad2bf2bf122e4a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7000eeb300d24fb35b4b4a17e308c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996278aa8ee727aba9d1be27d800b4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572de16e9c834b0b05e8415b96d7dff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74426c6ce32e062bf8aa6b163ce14b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78816d4da119192ba3601382fd7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01458dc3a3bf94fb716006bdb2d0555820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b23240e6c487b709c5197eb4784ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de51830075255600359ca0323da47722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ab6f7693bf1a3b8a78cad033303823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16d1bfb5af7af76566f2b2fdce9e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a779b93a00e76b6af4c4c5612c70225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e2981f2f564ab196b9ae1bff35c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a6e16713c72ccfa332f1f35057eeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9387a2f06724cd6debdea92b22fd8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553933c131d8177e5e86f785260046329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f4249881dda3c60c5723bb6f5fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92be0a5263041215ee33e8d74a957d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480794977425467b7ff070b5dae748732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45246760a2662d3f037b3efc097cb5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442e1a4758e512abda1dd3aa0c286334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdfd494ff5cba5b5162033ec8b5d2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bfdbcf6bbf350c5ffdacb21a7f21f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ddb6ba19877c475e2c7d7eacb51d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9200b4f773ff3a1658a20624660a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21ee03b13ea8511e25712cb023ee4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bff724d4cff0de286abf9bbd1f4a2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f6cf9e11042f7bdcaf204c6da96e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88df5fa0cc2c9e80e1efc53a8765d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189857615051fc4a5b7e1fbdcc76cc8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6aef5c498b3d74463a174ddd5fc7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8302e069dd14d4cb3cc8c2be3d42ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c506529eb636b42b11190e1c05ba2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bca48e7e72766859b0a0c4e54c4d0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cdde037098b888e335da02d1c3e2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a7b566d01fdcf4a51cba0ba32e3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed63f4ea448f7f5e99d7917447aa2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4204faea07a8faa05d6d96092da6eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636874773e8b7eecb365ced13e7539252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2031b0d5eded85ebde8b3bd6ab2cc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb53c0606a1b11d232b20c9972285a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a06b56da5bf7e907a60111227f4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95772176880b0aacff0bd0ce5315d5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798788299023a1c6877bd78fff200957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d17fbc939f38a46c9e69b112c44c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b05b374ca57bd9f9c26cbf990147e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d92774cad14f77ab36ac6c10f1e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90786854eaec4ab14693caa8690349261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a425b438e8e80c62a17e55a15970862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ba149830dc89ef2b6e6624904eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83198ff14545804cbd225e63ba300764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc046365f3c4fe0b9d2f6f8867cfd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad645351148aa1684b79b83519539366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5151e941144ba690a77db13367fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ca7ea7d1942f91ca6fe64020e6ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108d924b7e7206693d0245d3551c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92521ce246d47a164ba0fbfd363bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb808247e62962eca0896b53e6a8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae9172491f30bd80044ea9bf2ba62b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd309000185da5652d989369dcf7636e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c2b4da5773d8f9603952a820348e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8a9dabe47b89a72336d0a42793e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c7659bbf21429f031c4652a9a2c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85366d98fa56f4dfa55a0406ff38977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad91bf95e6818fbe96efed630d28978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e0ca1badf145ca0d2130efc41d7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a1c1f1414a5e7cf2cb05d32daccc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa24f800c2c8cb58153c9ac1f1e7bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68e1a4398ec7f4279d999ce0c161b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bed2d4d095ae1e1456c77f2223f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac69d3a9768f21671ad9a8aa389e1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85097c5929039591cb856846b0fb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5632876faa0f070345e0940d6495b8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dd4bf72f1179c74249585c66c439b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802d51432ac7ff14e3a273bbbd029b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887abf11b271fbf804830848c6e87689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6dd367444fd340be8740e4612379390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b213bb7e114e31d3f09bb177efa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727be1bdbf7dd069e7c722eef08556392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2ccf7aa0fc6eb5710c42c485f68593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c993b9e75e11fd136529ff51cde2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585fd9d303f372504e4aa6cab7a86595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7197485dcbd04f87b7b9ed53680a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac734faf4f25bdf0a885d51a42d909997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc88e09eeb9577f8c64be6bd401d1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1f301de91a25527fdec8f6af52c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e4e18051f452d087f5133ae80da1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6a0443d7028c89c0adfe36b4fa21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533073aea68670b29ea38cac17f2fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9601f5015c3b6c106ec0acdf55db29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4359d71b28937b391b7efd1f74af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b76c96d7be6f63d812c38ab6e1d0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83daeebdc11c58a9d93e10897af947e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb52d33a76b1fcfc18fb35f7289832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86793fec02cb76abdf4afd6f37c78bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56b723c9055a1d63dcbf7419dffa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053c34bf5a2cf9b5e9443006f66c5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b14efd3ad0ec3b7a3910b4a6a2002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74a8a615f3048869c9a486e8bf8b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd349f6e817fd465696708297faa32a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e8512165c1946f02312b67307dc58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef82809838423f3b31f5ecdf9c299d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a33d36e39066ffc74fe80ec536316116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e524763722c046c0fda45ee8a6e87e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732403dcd1412a323473476e82e7176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732b26580a4aa95afb47227e1cc87c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909f4cdccb3c28a1b6a1441e45a6436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f382d72325e5a38c041364537bbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba5a8d320066e66f94b96e9a67759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a2a6572446cf193e1405a94ad1b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d93359d4a9a54f7cfba5f964676be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f46897a64164bc1012da6ee591d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f72b1b7919f63371ea086ee6002f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6dbd40e8e859f31081194cb1adae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef1ea73ff44d1d089cdc212635e39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c43a0eb2158c974aa424a1526e8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34363a2b0053a9b678ff678c6719a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e99b907c7570519c4c86f0fc12f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049de6a98c9507ec6c7635d9b92ae1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c36c66ae89c3590f5ef210776d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70dc98ca1c20dc987989d964570a94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc560c7ba5384839b3041fccdfbb43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c1cb5f6d5b15741b715d16f8ab3f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d44017587574d6c1c1829e956015f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dcb9181fd6a189b291c6f103ec5f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7bc80387ef2d4f07cfcaebfa055c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48362c9d43049c327e5d7c1fe48b4a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f952aca5f557e838bfac7c3fa49a6ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1203b02ad114931d21f3674c007be6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ab3e6859f3231b7ca9f2c6494d44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79eafcca7468ac62747af92ee5ddd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef48cc3b1135fbec1108aaa7a821aec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d32a020ce9a9c0e98464a6a79a21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306f81e4053d08014ebef984ded260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d3bb7cd378fc18a14d505a5ed4696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c4af603a2dc6b05cdc172ab7d15a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ba4995b42038b0d70b9136f0613f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955722c295481594e6ebbdaaeb9c9fe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85d58c931688b2cb572b9133bb45c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49579813ea722fb3340d564681cfd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b284a50d8d324d24a59e422bf3f9bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710881380dbf12c60a866add2b275c5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305d86dc30828d1c7453bc0cf4d7523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f2d3ebcbd2b2693d28e5b0ef0285157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8eb3af46622fe8abf0ddcb752df4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e9a568e802d08c81d388b28ea76b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92c50d49ecb64def4a19be7e07614160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce3f477fb6c709e6056ae2529380d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f5f65b230848438f1c2a4415210bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56071b945bcaf6864f227fc2d3d57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1bc7fab140c8603272e05c29fa84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501590468b481621b5a6ca90ada8de03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e54e16daf41c8e55dcac830770ede166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de43542fce50d09c929994def040f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069070105aa4f6eeffaac7aa5e2b851168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc87252b77e35f1f23e9524f94282169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d687851851f44cf9a2870ee494a24b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899958781edd91d2bff73ed504b0ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50972cfb5c6ff6e16e5ad93d7236d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800a6f57bdc727691cc3b29e3c4c91b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b015d7428274a5446d1b09b7e7c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154aa5f886003bbd0b6065ada98df8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1cd3de147585d6c4dac4450822ed5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb9f1b2d96bb0737404f18a3d9ef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47175f9bed57ba4f20f52af332666f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4805c0e2d3af05a16c7d6342cf3f60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f92b719ec732012e2bb1a5348de0b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab07c90daa175204ed68c051118ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ba989db0dc6a7c499fa2b12b60bab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81b8cc7c722e973067170c87517ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5bdf798312b597e987baef911eac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db7a64ad02631a616755d615b97279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf0c5f1837d85d1ea637831cb408e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c033c889560c6a9cf6083e37c9b39c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe26b0f8f6b8e3594b82b4efea8c357188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666c1813d4c2d20635ca61b36769ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b140a15a43cc08214f7ed97a0814e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62cae9640464f44d1b5c877870376191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85929f3e624f1df0d462014efdad1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89807c1bd146588efb514269c9175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ca0b780cece47bd4381e5439908e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a162d894ba9963d9f18a992b92ce6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55b5cbb172bd90eff7957d268ac9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a34c6cfda9ea070d855203af77c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26f44de9a18589ef5d365b82e6402198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d920c330379415abe84aca4d9c719199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b58f52a4dc24d67dc351bb2b4720200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbfe6bdb3dae04dad6cf0d4e2c95a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eff78e2b042391d245cc35de29a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182eef80fab1e590fecbc91a6d0850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d417bbd508a5b27e8d1bb4cd8689fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e046f32271db91dae15ff5613a8a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfce73fe4db408665fa2b6ab014192206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dff2cb39aaf52826d35195aa9b7e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037017b61f129ead1b42fbc140bbd685208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0045f1fc721a097c9e71b7d53b70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee1b1f90c3254dc4ed6591eb82f30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ea6ad267700a323a53a4e001709a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e843ff0292807c5600aeccd1b6999212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e6e4ad7d5449d547352aaf273371a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab8a16e50d02c9069d4ea21ab2974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14358e56c7d5f0f4a7b5590d54ea69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6f5713a29e6961ec47500b9b4810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6931e13d56ce074f39e87cd40dddb24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd1712760a0cbeabdbc8b64c82ab6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d6f312fafe5413c976e320b10cdc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3455fcc0b9f388a0113ddf41cfbae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25ec84ba8018f882b643ce6dbd5f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f3cb28b5acf75b75219b9edb41f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8fcb295e412793b935c00522c5d51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcfa86fb6955903cd2dfd9fa90fcb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda57fd8f924637998bebe85f2c5886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457cd30e33033753bbd92e2880c3d88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa945e16a5059cc8a763ea1572798227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbff9b97bf193b6bbd13e152cb40c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecebd30c14f52f045986718c7022d1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea4d58846065b5f64f10fcbca10169230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b614402f590a52c9beb6c024345b3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8e7e24e85c29f584fda23eec3a02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb1913f9314c73f070792d007b9ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9abe1835eabd8fbe4c5b7f1aa5901c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a38b56b572ebce092b54f3f2e90b8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2baa224bbb36bcde1feab4bbee6e98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7a839f79d1e6afe37662b45ed6e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b8a326ce6974018ef931a4f3cfa0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bf8886848539ef55a1550daf45de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314966a30cf5cb547e439b9a10938efd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0ffb360eef503e554cf60a87c2de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c586343172f088861995a89d3c7a82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5270e00b28fb7d5df2c2506512fa5ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f23338296933f79c5761650702d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8be5085d5d67c3337f090165de4d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977da4d3f2c00ce981e6c90622112e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2976e5c5cdf75a62485a2b11c68407247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9805cd7f40847df240fde14f1b347f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444748ac8de09dc03f3c2cabfdf7314249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2f94c48cf88384df7430ee2ee1e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e303011b20e60290c0750242ec7c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eb25b8c203b35c676adfba589905252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d40f934ab21fd0f905eebc5bc611d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d3b72f5e848b0b48e55020e9b508254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf37d8d29af0b8af231e09082d863d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f43fa637c6596b90e95e1219274c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee6dd87655ece2d28dcf09798aa55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28cc1de9cb8ce5f05f519c1ef2194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4caa10b37d0158d7b7bdeae9f200259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760390f3f67bb9de5462e1eecd90043c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e45e4c56ab72e68ca9962dfb4641261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff15da6542dcf8f857be771efd174262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd8b1bd9fe06f293c423aec47bfffe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6977a8ee3fb7d80b561847f6d2a010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb560d21eac1f443cd8686a598be74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e87148b5d83d0960a3458931e5bb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d955b6403738e413d523b681ee585267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfef50601aafc6b769077af6144672268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17640a692fb2d226c0ae7ae8f224838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c92fd46a22554868d3a4ca7336cdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2f56c18c48eb71c78a7f53acf7c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd797b03d3b6464dd73df1bcae67b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c6a35d91bf6f27f97f1ed321e1d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0dc1a920727289f6b882fb7ae4c95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b63d122a91b478dd57a4ad1fe7d3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb45327bf70a06842d9c5b4422bcde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe758d366237c1bf4771359a67976049277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e3709015ef46c9bcfa88e6d34c5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653470857c428917f7aada215898a94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e17e6f8884d85b935b36a85033fce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea11eafbf8f235cc3a40775fd06ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737948447aff64e04ddd61654528d48e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d673753d3b55dab0ce28b55d58608a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0de62fe1c30525cf9d787c35263a8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168c8b0e466affa4506405515f2cd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760572753d6c8a63dbd91d3dec8afa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14a3a207fdc16c77163f6703cac03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9f1bf6a86289a6735d5b244157af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07614ef4d98d453890253817930f09c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913157bad1362573ac5b73ff978b57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01956ac68b5f43f79d7700b9db93f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bdb467b14a44faa9f379f9d1f064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497157fe6ffb18ec74fe8a78e66c3ea0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd59cfa84bedacf79e2264a9fad7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abca52ca1a8776f926787429c1d8748295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e7510c83f1d8022ef8ea4ad50720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797ac70ce2622e43cb5644dd51780a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc72d81646a57c081433e66ddca2d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ae55731807a13648128b2dc5f16b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051466872e5b3e2cdc7d9144bbf36a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f665355867d6a11f67c6dccd1eccb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20768842581c448683553dbb785e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc087e16a11dfa6350cefd1b2da6994303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733a2110b35e72912f8ac884b1eaf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc4a5b66bbe3314c11293591a927e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c0930618b43a2aabe6d7ecbb78bb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096f13e2c25e3e57d8b6b5c87386a89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887529191a953a0bc065efee9b1813c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030647ce0e3af5f4156683e3a722db74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ada264400319edd3f1a4270105ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e0d37f8b840dd47e5de5e2b52286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05cba1bb7d61156d7b16bdb9614a10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add6bd0d5390364e2baa546a27d60b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6a6c9389ad078c806b46e53c5033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fecf508374b9e7d590aa3c0ba760c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da7f5500427f0380174ba4f4290fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5cc43e110d9dd4d000519e32c27e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d30918e35f44f762a794765942df4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859cfcc740431ad8529592fbb1eaa4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba8d5f455867faf3417621b407c63b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc2612c72cbe79d73949def7d5842321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d4201f7f8ca781f1dba5156165a1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038a6d0cfccf6dad278f7c6ff6e8052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd56d2f4f746c9eeefe31e23f7ad8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402faa3b4d91903176c010548c62e064325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e38bf418c5ffec62aa111feb2155a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea939d6bee9e0af2c092e824655dab7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ccce3caf9e3667969ea7f3a0f90c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c199013c08bcc82527f1d59d8e77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa780c906ada2239b2b35ea966f258330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3454709302cdf7113e0880533645a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdf3d6201fe86e71bd45423e410609332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4d60d0d8c1c47ad0fc3e4ef138d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92355abd30643f79ede3125b00dc867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942246a7b091ce27e9e857fcc6ee8b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064da6ad9e8e48f736644933aed92bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f65ef0a5dd0ad8576c46e58981b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af0269b6377811e6b00d0781c33f15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5383ec7671dc6a79a5949876f58a318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25b437be2b9b9bee5d01d1c3d2b71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c50db091e85780e5531a9793bb88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fbdcb3d11609a3da3d274bbdb2a6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051deb2ef7dd44003cb31f37bbb0e64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac0fd5b0041c85889b96597da61cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba00a7b7fa159582ea7d387ad1a50c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888775cd538911b6ccf11e4b300488fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941fcaacc9a2841a14a76fa15a476c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520557ea92a7e833912acd8ff4b4b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d81be9452a4d37f994ccabbdbd5c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a44d8f6f4a3bf0de23d88c366e8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b36a81e28f8587bdaf41e90cc068351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f58e269cf840519b5b09040d4c130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fcc9d21e840c08f0e2172f905385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d79e2b11062e5844cf4ce16236e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3532ad938170ef52ee4d0274b65f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edadb3f28a0e3366f60bd8b8ee8066356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7154c23a7a062491f63f40e9e364357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b963687aaac46de3de76d2b2b65b998358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd75401dafac38e0ab65a8a8b0a62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a287e0949f57e39edb6a8e7dd3f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccca344bef34aaafafe2c76a95ae61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351225011780b6bfb83086c598669cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c5fa72bd9f809aec7735fecd7cb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970f3173246e0fff33ffe4e7bf9d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddfe0cc28ddef57c87b70bd783ae09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcdd39978990ba00637a54c6e8d423366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fe1a49784c7abcfb9ec4df094deb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9710acb00e586cccb7b3ccdcf143c8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba25435e07227159734bf2afdc7a94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b92e6da81544ff18d44916c50262370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45fc07973ce45e6d9c5e66aa3c542d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e0813b544ee4b79082ed4b635f98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292217bc8c198d99002e3a3a02f61b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde90299fd14add9d3685bc061f980f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf3f17afc4e3d1edfe20cd042e923375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e09a0a95d4a6feb43406ef600af3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adebaeae530adcc7cd5f84a9c17c0a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b721450f07d258a0bfd77cbf6b1fcc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b49677316df1bcbef3b14138712f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b66a5ec9b544b59d96d76775d7c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63db172b6162a6eea07a225cc3191381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521269aeaff3ef5eb01d0b065890047b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db05a02f94ecf20faabf7e481268f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0fd8bb35e7363709b958a6bb6ea4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd1b6ec9cd319b7275ca5f7a5647b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364771dd42c502354963e117283ee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880e5479776fe264350f5a233d6824387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d926256a3f03a74476944fe1b320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933df5f9f9be84791fac57b7d810ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11758e5e33279c0afaa4ff4eebc248390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddbd656b41de4cabf3de1925c5d68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54715d3aebee2bdd65ef1e3cb71f949e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35313f695524e1e100d38b0744209393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa321a068895ece38a985d255c1517d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a56225c6d11c462c6996a80ea683d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69397bee4f11a1a13ed2f415d411cef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8466454aee56485c52f311dd40a6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07784812a43af2970ddb2070a133b685398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710a20a6aab09b91be638bfd12c1235399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c6341cde81ec1b3c19e74bff400a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae054df3978eb44b2c88c326b2d11f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45febbbe7cbfefaf99c8cf7d5aafcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef591f9bdbd24b70398c3dedc290e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d11303ee9661449b42e5af44efe52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536567452fd3a66c2e7f27319130994d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e18e8cc72a1df6167b7be1474253406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b26234c57d6dcf1f4d7c146ee8d1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e324bb3dfec46f51f87d6e5be0ee0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6918e81fe929fa3d01634f766bff3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aa20897492dc449582b933b9d2a61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372097825ba1bddb2b51e3ce0a134c72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc74ee97995927a7625c25677da80d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c459ec24e5fa9f0d3f3f1370a1eff4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc41e08356926e1666122e2e0b07a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696acb3822ec1640c2e4e9c240d56c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8021353978e18b5c2dde263340383416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579e77b991e89ab8aca17f10a9aa18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833ad6ed2798949aa6be2a16f3cba2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062545f22e57a078c25cfe4b7efab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817134d07112e8c8fafeee344146c6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4c8c6dd595d83fecffa5b191076f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05435339272e0f6337c783cd848eaff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a10d1cf985feadd9ab96f3c5cab2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4b0d518f4920e5c91f6a85f27fb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8556c0cf90fe776ec087f3969b54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f828dd9fefe1ed0b194efb8d5d25c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd51f97e5050ee8a9c0b4458df5fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea351831401a538caeb2bee001ef40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb69e6bfe7345f9b1fa5f4248f8d2e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94273b409484b3a904296f2b59ed2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21e10ba24fbc16a4fe80cf0c4ed05f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db980c7b25cc785700bbe1f0e54464dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd3e285c42f10d6d4312d95e28b599433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9a1a7319355dd36267f426ba64d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b44f673e8fc29ceb1466e78873ce5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f00bc9a08c6697938ea9eae59c5cf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758544da6e0de3d3b851c6aed3a56e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36518684824eee24bd22497117098c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398677e12a3fae6de76d519fa0c88f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822000f6e1f79a1c0bb05d827fc5fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ce89234780928d6e306571f412fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a1c73c5785776ef96ab41ed21d60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dffb675fd5534ef2ad7556af877f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c715f1a2658ee200ce8a55779462d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59299f8459c39bc0e2405858b5e056f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1c3f039ef1d98f25d4a9c9dd421d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd845192698e2fbe52b9f5cc6f1012447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a43ae83175553e72fba5df2a21ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d11dbe24ec75664fd5059ace9c8d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f3e011380628d8145211b71feb1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5d76e26c49b7e99cffc9e54a2723451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fb10ccbb971f98d30aa787a67ede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc3dcc752ba285a30e5ed5e7219d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeff129306bf1a71e05c2fd0045c97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd92924d71ed258340eab7a900b1ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d0b7dd7d18666b5dbab00da6a1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e5caa8f03fcc5bfca6be7391da1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d675b87fe3d02661117f650bcdaa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f3d70103d4ab2fd3d7d691675075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe7aaa45b91f7d53b04ecc07716ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430880a11630f5be0ce7574d36e2ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee20ea8837ffaac756463234515cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a679efebfd9dcb1c8fe4f4639f12ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3b63fc067a98aa74211468baf297464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3102a2d6878a4de240bf9edf62d2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c4cafab20d0d219e92c5d71ecf4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09f8784cdecd6dfe00f1899a4e056467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884a5334af690af7c90e4769941296468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234bc0143c1d906b49c46789824b10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6bbc7aef066381e742d811aebe0c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1a671105548ce0909d61fedefc57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711216cc8f59e05de7e384016c83db1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787310f60254e674b0431d1c358ef410473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69e54b8c6a0da2d4c9d4b9d9fa152474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9235a87d06855443eedf3a1457bc87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622fa9467ac121183e55e7adf4cb9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e59e538b1867d3238319d06f252d54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd3f9850d7e392ae92b1c75e3cd6d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb9e24d5b07aa32b8a548c5c30352e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66cd3b619cab1ab34d7799aa1741f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e173a253991f468da9c4347baf2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8478f77559c7b95db28a69f0a5ddb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83bfab4092fc703b0206cf8c19ac7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac436a6df7991f7614f7a67995c9be3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8a39fcc922ab5d4341268dfb72fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb970ae1cff2a307b7c10246f66957ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a28f357497078869f1ed580dc7958487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b746f9f55903b9ece09ac52d6f40069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819577e6a63830bb95188ba139709c98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603c608d57887b1c239c82ea61859a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb169776b9be6840d12bce3ece94cc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c59137ca39fb3b928083ab27624fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eaa1b38aaae670881a5c5abea4d78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dbee8b82ad6ac3982e4d39fcbe38e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d548e5a285e825cff478e701b097cac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec2ca52c58317953f7d46d925976f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c4f1384bd16fb1a237162040483b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff232f73d721f91948b56e06af939c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31128f0381bcade9bf858ba8af723b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba2c68abf6f9ef7570771f4f16e3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832849f0866f2c57e569ef01f053692501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa560ec97d06c6e852fa9c35ca655502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1908497699784c133ff60763e197c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed550414e811d3b2db21f1f6914f3090504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a209175df02ae17db666e64c6db0c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406636837342b9288527763ec9a5a35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0d7f7ae848f0c855430efc0fd592507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a13d4118b9f1bc9e984203607eff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd4d01d654ad713700c0a892594c33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40feadcf2b0f9fd02f49ffdd22c7af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39464eb9c2573d9fac4af46f7b6f93b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efefae2416d5da38882e4439413cdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6abc597b20192a16a43e63b2c7f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8e3f53cf1a5a31a5d58cf57cae38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987caa3f3031880ecf46e2d8e402f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecbc5b27543cfb0f59a576f9478b59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6915447fbb0deef3453cc9d5412a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a504a0866bb731bd61e142a3a3e68a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7805c99614685506b5eca66ed3e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f5199c32da2066534bd0cbc98dae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fc7fcd193ab672198bd8e7214c0c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611280be95e8fa27b4ed65670312fa09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fe2f3ff3096e341ab35c15f3a007523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113157744ffcfa3eb83b412983415ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea399fa0e4296a30b41a9770cd76f20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451331e387aa64f329b480cbf4757360526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd10e6a6d043fa994095a7d3ab25eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aba3600e3b5abfc7d9ce92c5258936528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680003b114078a4eb9243a12f1042a13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbeba0b15d65b467e29ff1e1e7521c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc5522788c0cf9532d965bb47e1f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a11f8d30529a6b2962f9d7b528f417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4df195a210c07cceec404d1581d8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4957d40f78a970de206d86cd1ee4bfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c753801d886cbdfcc3b0ab90d8e693535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d8602341cdcf31bfda71c9b1477f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ba248acaa9006bbe4c61aba3c947537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fba01962f2a8f0b45653c5e59e5e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e15bae3fe2ee9720444132074b51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbcbfe93fb36ee1fbfc6b82eddae22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f54cdfbe5bab6f7c46445f7d006312541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b46d84a091f9f71bebfebdbc44dd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf48996ce2132807086e4b822cccd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3383b61cef5a7a199f128bbd69b28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883adb82c48739b0950ccaa6214e07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53fcaaf48c0108259eda9c48ccf435546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb00601249404cf672a29e7129f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09b0655414c41d503783e0a95fef8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999cff59c848ccb6c46722c4a385bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd8340cce011d3d4ea207a5a80499550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81dd9b67396cd92544c53060a2492551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550fb2dfc309ad5ea5d28f68627969e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90b54494f8fb6ddd6af5fbff680f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6f58d632d5af742eb95412be108f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee29f6afe08e705f4fbf813530508555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b4ca5d6a1a78fff0572aec3eeeef3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb97bbb1fc041d2fb2a9250bdbfaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3dd6a8fc6fe8208e191645ef0454e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d8a8b0bf1601fa75813daefecfb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f4510733a699ece96673f32e04e96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a458b59ffb72bc99a1247aedb87ec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a04614444df9219728ea0bdb0d8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24984fc6b5bcfdfa975ebbd3f6da23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2b3cfa0900db08e37c562aa80ffe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66beaa597c933cc3d6fd9e4c72a946565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c2fb24138325bb8681c6073047dae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5cd3cd0cc92112d4960c5c7ac81a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048465a28e15e94eddf6ae3402ac0793568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0af37e3aece5cd762c9291fac1f33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d2d4c4b095bcad378387561ab782570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a87834c48c1bdafb327ee9ec1f0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a5bc912ddb4aa4e14cacba7d87b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302c33e23c9099e29cc84a359b93c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a70ef6a40da060aa70282cd3df6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35781de7562468e1bba54a56d2f6d053575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027f7381c17a82730f58c3ad8e5846576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8af7c45852113835789595512bff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539fbff6841700784e857590607d2a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7f3e7b9de044c2863ff222cad8a8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cfc9c95007cde2ead959ae4560a44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e36332c01fba20a05de7ffe786022581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89940eefa12c41d49d5afb307a4e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eedd34ab3963c0a64cf66629427cc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c2f3a974ce9c8ea233708a548645584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733783f594a5a17685fa8053225a4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e867f348433ae2da1243db80a684a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29119199eabf97ee17642d716b6a4ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e125c3f0d78dd034c0b0b6603c826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bdf8b11e06ec37ec4b3256a8ef882589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b032604b60b33e63ee0a1772c792bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3dc48ee83f1c705312205455f32f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b1be8b851a8e7369b791a74ab6f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621797277474b0a7c2b3381477fc37d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0adca56646d40dc70d030ea71615d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163388f930ac23341b44f37b6f3d47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ad6e545012c8c395d77e0cb04ba9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09034818bbf6677b521923ac058a91d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a135c146d8fefa502c21ac78f6e03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9192725a5765ec9a5d993e40fe8615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40076ed49c473a84c3b209d4409211ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf7862eeb17361a7438b007bd7870601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936db7aa6991ea1eb91cde27429443602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743724536906e152764200957f32e6ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f06a77ae7eaf7690826d764f5cc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891dda0752b678c9d9316333602e5c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d2700afbe05a2d136058c3d34edf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eea77ef8ceda7e1d254346f14fc30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ccdd60f09177f2650fa4c3f898871608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd008068c6df963ee5c1c54f35208c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8898d7f13929fffd6f072dfc1aedc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc122aef5d844146d90384d62a950f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c72d39d32a3a307463abdcc9f8f6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786d9b57ae4d6c964e4f71e939f10c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678d552e20fdd72bdd4964740f7353614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c32e5ad78f0fb5dd6b91b71b4da7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb91abb23bb43c697201183e7f50e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab43e31987d462be7a3f857ccd195f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87803b905542fe94ce9945d8ace7ae42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca27eb4866228ced60cdd3e6b25924619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b012d36a4b0446dddaddc95955e779620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad860eab16b4abb2928cb25e6c10bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802addb3f9b503bace3b89540c2efc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6944139d7c409b0b54c02d073fb56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1adc0ae4fdcd150cd4ceaac426115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f64cc00bc90a6209c8a46a5f070f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59f6e453213e68c1a291949b1ae9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67bcc7d41b566d9426496b83de5240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c896ba24761367f95bbf323fd87a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc44ad80fc64af536a282284290dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6948ba71fe174fd3700a522dc0d15b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed1c565d300ba69b7190ac56313e05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970589e4a8084b52120f29b71631512b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778dbe79757259563ebc79a8f492b6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e7eb176bac0f5d587058751fde44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094dbb0e5cfcc045eb098224407da3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6642bb618d50722c6546e5efd1bddb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d01cb9dd94dd929945c91dee455a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4430908a3e896df169b44ef24c0b7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380c04ed94d771205aff4b1e78c2950639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94d13152082dd54f3e12a6c880fbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921a275713692485d4194524426eaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1fe98ac6e769b29b3e6538dac88e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935386e7de76c348f02321a6202ca7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca62bc406a6038b71c64b54a00fd59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c20d38a62024d4ff66405bb96ef8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0092802a42284449405d71f2dca7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445857dd1cf5bf210418ce4375706ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043daaa53120f6408010b0dd0329f66f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af0350ccca6cfe5430f9ec2af35b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488448896fdc6b1d3430a57226b3da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1161134c92ec4760722658a9848c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142766dc6696d1e37241ab2dc97e121652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e00811cb5822edcc01787088027d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91b5816665a95700b79939ee46ffe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b1a1ea31a3224f470e5fdea66f76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cd8ed99c578dde0e5c9e94b856bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ffba205e806021d14f544c157484657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4a6c0e1440f147d3c55f9dc17360658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b85b06ccc647a86f7fc91fb94076b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b62254badcf15a528ec84f2a8dd980660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f67ca8bb52bba429aae2f8fa9804661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a1751a5af6c6a23810ab5481dbfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb70dfbe804a1e7da1ebc17ec4ad91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f47f35cb72def38ce3adac02ec181b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b50aba59939787eb39ddbffdd3cb82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9f8be53cc0dad65de32ba532fb79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9876d96072c3281377b75cdf81c6d70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59596b2b9ba93002d9418665562a3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e68709c468d361334f8309de10ff6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fa0c5539d744e2376ca6dc1126d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946e1d310d1c0e907d0c41f2e2fd7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef32ed5e85533a8662d6898d99ee78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800b021b87abc4ee93823f67507b93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2fc96dc2a466cf3e7892fc66d7d5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbaa12f9195f8f20ba45a57d350189675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c506156524467ded9c101206a69d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c27ee2a6ddca2de4b049a6fa873e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad346a5163836074f79c30e48647c48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3129b601841cb8adbeed87444a17f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154bdc3f0588295086ce4d9fdf59e4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc041391d0baf07964d8498ca32a0b5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b022b8ad822ac3e8d6050ec29d850682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8febe8e5b9b5d36d7893b68e935225683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5c411ccdcd55dc0c84a0fc622ae21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302cb5437fd229d09cfbec3ee7b42c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86c54ceec89a93e5700497e8441e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17f8f45f9ec4f9289101ef2ff21d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bef6f37b13796b2621a59e1c1b05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dddc4abee172448c99d1739213e05f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7648428bbdff2dfca54bb1c0e367690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d76adacd3e784116d4eba646a798691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c5644549c2bf389cfad681de2078692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbddc7220f7567d1516a460bf88b55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a9bb60c35ea12bb9763cfbc54a5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204900516332990ed36daee19e34f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b74597f18ce0287a7ee68b280a972696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096a0402517a01bdb171a8eab2efce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab4742cc1a105379a931708c8211c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da25c504c53a5a6341d937d0954682699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac09d6b6ae2a815b8db820d8469ec10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778e4e3f22b4d6a0292c6a206b7263701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8274ac8acf273ae634370a4f9b56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cbbf312a844e333fcd6e617d4757a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8364e976abb3411dab24321dc03a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac985aa97c1db12cd35442c99a44b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13aafa469c871f3cbb601f6920cbde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040835dfff1470b31098548f6cc94d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc10c72c35b964147e8f36c0bef3b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9855f92b6067ddf0dcc5a9d09f436709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e504de1cf843f5eae32de0a1915900e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d65d4baa439752c4b5db1d04b9d80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469b38fcea9da783e1dc6ad644734d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865db3e35aac131b494d904e9fd03b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5888e429da99a079ffe0a66550a50d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03789c7121319d39b28752e4426ef2933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c69b61ea653592ec68597eefab0bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9afd9d9a7fc88828760a9fe0d2485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd821c97b3add99c98e1234274eb85f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319290f3deff75fcd75f42191b46a6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb1033e695e911738ffb560ab3e6e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd1726a95762a2a4836503ba24d549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565decd678d8df582e8ce35cb39022310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f9741463e61c638c84185f8c582011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951ec004db26cfda48045d9af7a7f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839cc534a18c6529ac042e86c30548113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92a6d0120286c0496086ac53e9b5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf0cf8baa9fb3b4e5b8f4611fafa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017a16401026182ba4aa7d4ad61c7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15fbf4319f50b205554db1fccc127e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768326c87962bd6ebe7fe7ffe8050118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ba2a66548a40fb609096ec9da33e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab534dce4a36813fb02bcf953d9c8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fcfec5e9df4b8f08a2a5ecf148ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f65063fdf30844116aaf13efbc59122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c69f38424c51cdc85dfc5074b56bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3588311f264ce3b799c21be696d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986bd37b86620652ad653b45fb492e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8278fe9383ef73f03c8b4f4a8b5ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6abf9add416852b9d3b57f10db94d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b731fbb418ab6ad4ee66b108cafb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f724f18a5613ce10a3c3764cf21b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ea4a536eb2b8409ec022cf65ba8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005ace2a64c32cc97ee1a3b0d6a43331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd0afaac010c48b665130dca33882f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c16d2d083e2a15e3a816ea5add45633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d8049ba814d153cdb57a4499aaa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee698c6e76ee07b3543c343adaa90a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f8299577f6c06722237b3ae24e6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a42c726f8f6e9e856ff66f2c375fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032957ffed00d4970df20926a8e5adb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d358f67c50eef8b17d6a5f499969439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73e1ca4f27a03b419761963d9b15840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e54c19afea78e3118687b3126f34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d727b9516f5a0943d6cdf6e6e6fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a1e7bcf04c1c888460628b0151c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe248dfa45c22f8619f30ce425101a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f468bd1ef900a8397c5731ce1db6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031e20e916a4f25a71b27a3029785db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e448a8d267fc41a306b5007456fd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d587e1831ca85f837d8b5e3cc19348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643501077a9c1463682483ef94e24dcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4fd3316cd4e9af3594c4058fbc93950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b453530d58649070fcc7b284fabb1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079a4dcc79d87c7fe0336d87bd4c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc156d0305ae14a8c634686827a451c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e8cbc847cf65f36475727cd13cce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2c83c90bd2d6247913c9fdd7a14955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae1d445c1c7ecfe47f44062ad3dd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d2e367aa05d6bb7842cd3ba4e4a7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b886b181a10354757b1f1120341458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebe4faa843a8ca2c3e1fae4748ab859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176945a7b883d08d5d5ef911dd480cc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf2a93231e306ee596c9ffbb57dff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c884b7428294053a63cb0314d904ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e94fbae862a02f82296dd36fdda7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b960aeb689317c1aa34df27f284ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3206b4c43979b182618571eb088a5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649022816b9021a53f79cd451f2819766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9d0932a46343d82b8aa1f78a531267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26cd94a62f5ee6112338739b7ef1bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b6e566724a0e5db40a5c6d3f7b1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6f8113a49cc9582dc2bfeffe7c78270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae474933537b18587513e22938ecb9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a7a6c4250eaa23d42d83029ae8f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c796824f08ffa3036bfed63ddb9c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d34f4ed00fe1f9d8adc3d38bb299b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd26d5ccadf1f62d9fb1c10ff1638e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004b24c893d2c1aab7598befb6baa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241d70d32c585642feac48681749d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36bc664959ae99026890570266bd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4439e410b812896a58f4775836f3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aa85ac641a3a92e0a055eed22fdf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a45bed848c6855b6883b85228a156c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8559c3a769217252687aa81689bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a16f32793e3d0a659e24e012a44c1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a361944e2a0b2bece5e63189b89284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764cc037d343ae2bf2c530305e9d1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641d2058eabf34c30a59430e594438886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572bc70c54ca2040f8c1e1821fd08b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc794874e51b191850d2e9fca480688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab96bacd726d5764c3d632a8ab19a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f55acab798d10f2e89272f2ec39c1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa2ffb393a9940a7fe9d34833601691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a6f9394829c0a707f67344e5f58092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb228af942c111d189415d4ae8e99493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de18786a6f5a4482272c6af99c18ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee266a17748e328f2969f6a7ef2856095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc9c048a935dffee2db41a09b736396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34d5a4e5e62d8b88a8904e46fc191c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a8f42b8c36075ea290f66a464afc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6461c0942ca3597cef3b583f766899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712d8d32ce286a922e49df6148c0d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01f51c607a6d6db0b8ba3ea2a5a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fdd59b6c6b16ba64b810606b05d44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798218a372320104a5ea74fb8dc9207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b08c51a26b91ab1c414d6015309ecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d94367138d977d36735f5e0f0c95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4858dc5a44d17e379c329da671417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fece5c2f0b13cabba30510e520cee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe03c12af957cb13f7d302b16b5a5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a9dd0d41f8aab70814da9d9f9124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3812d931bdd1937def5005931aed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611be1e158793d761eaefc35d055344f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58094701dd13fdc7b67eb831d9635a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44276739bde1e95a4a547a795e0f4728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969489f3d49757ae8f371475247d23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d9339b135f1be7268982805f57fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8328e550120046e2c297e88553150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa49436b884a3149242e9f94c1ca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575ace1e9c9bb1656ec00bba87bcbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159edcb1e53a68d91970fcdc227b562119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594639a67f062e9c5b1a9be841200ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cae57a048257474544b7f6a5f3ed4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48c7c999f6c3499d3de9e8bf2606c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661d037b25388c3f829e054276689f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357d294c6905476f8d105583b0b2a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207c35be5a3024929e08490c2877b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bae19c6ae9948e08c080cf468f0e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260be843af1d224f9c09af8c7eb572c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc81aa789fa15f7e85da22329dc43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a30c57d69545d880f1ced82646dca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c15d77509eb72e0fccd3e338b024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3dd9913b7dbd86d632d1042ecc8df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086cf4a502617d4de49cbaccef2b4c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013411d6131cdcdbe61fa8b0df8465a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f9f86b87e747cd6a736ded629da7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593172bae8b140a743e58485000b0bc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806589087aa37728c8cced86fade5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ebb5deb4cba41da9063aa44ea297f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145410a0d399af2eaed5f1f2541809e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87de4957867596b023567dc26b0bb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33445c90af19453063619ce3c0b92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bbc9ba428b4866fe2cb6a43263689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923f297c80eb133ced5454f2668522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97017d4da8c7821e70233e55ce9eb6a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fb96fba023f0b8ab153b51b62da16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcab73daa7218e730df92bec70b8b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84bd2da83981e8b4f99d44376d46e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f03b9c2e124d086f2697bdb741d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0cefea80417e9bb14db50c66609d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bea57bf0296fe4a1fef3ee524f10f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea83fdec89c9da6d90a79ce24e7d86f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd295a3da5d9f1aed47e93bb433367f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da24ffd8c3f6d089a51d524a32d9865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a932926286cd6fe932b05eb4cea4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5a3f6e998a530f25e1b06bc35f749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b46b09d94f2cef5fb9f1f7793a2a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202738bd3fecd697509606db1fee2b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60690519c0958c514f21e4e25aaf232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b700097b96f9f0bd898e5b84cd97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb11afafad010f2eba14729020eb37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba3765178115833e30cf7e48f1d52c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3ebcaead56e277af455984cb61f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef34a01911d1043dae612c75785de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb300e1ddfde6e986eb62815f8517c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735deea9e7b8a393a19b231bfef0b2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3b13c6bcdf1cc0fe06733122a1ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fb4a6ded22a859a5c0e6dd43a5c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c26773631028f9c68eaaeac8a796b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b70d7a31fea4a5fd814717d610073168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92904a7e58c4b7eed91c5b29f21d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76fdc9628a9813d4ef6e69efc97948170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ffcb0146d667b3b86151f70c197c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea817bfa377c39f2656a517b58d28f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a20bf64d7fd2583d4b202a1654b79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655e8bf99eb8ddc839467e79eb5fd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e491be732ce273e5e6e98749e57d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e754083b9b4953584e7fcabb271037176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ebe3535d34cbe1b8a23e273b219c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8418942ea98807fe80e269d22c1bda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfc78af9f52ee7a3ecb4f10a7ad16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ace6915bba144f7d4e6550e22c8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60662deffe6a349470e3e11945988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b6799dabb17287ae7781891b147b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b1e4ccb769252ba6513958fd2051183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55d344acf82ffc2d19412019c7d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3745722f7e3d521e04d86f71480c22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6119ced1f42fc561d80e5348423617d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d27a76b9517a238ab952c9e913d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea82d224a296039531597163648235e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5074544c87ba3b4eda2601f5cb0ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf9c57b41c686d7ac88acbddd578a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692b5f932e88b96a14d258be8784069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29a194b7e718cd88a8f9718dc2e99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ef062f212be374287cacf1e49a8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7fd27a707b7124d4459a0fdc4e00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165422d3ed78afd185228e7650640e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f6e29eb1158c1fe8c4414e1ca178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c173f7b691d255045f8214b7a7203197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204b22ae215e080b2ce158868c6b7d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7df3aa07bd76bcd1e1a7ae49070b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a84e2de75260ee00ca78428d0f688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07151bb971913ae13fd232e8488494201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a3f50ecc8ab1e9b389c594055283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b644a0e94d58338ace1d4e3a9fc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2650c817f0591e1ab91ca693c95b8b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3b8abbc92e148dcaedbc239e98853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa774bcc787579040474b0f4d6f4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b07f5189e72b968046bd1e156f5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d62c5f31b703120f5c853d1bcb9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6d6b52068338c75193b3df3b2218209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77496da9af1aa3b726f86a604827a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e52f08f4ef88453ac92fb50887954211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d982263d34983a10e340f3f8f1dceb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736c6dde40887ffba2ec43c1ebd8c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300736c81ae6e567f6cc85e32d048d4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e529a1415a2840c24c075697532177215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da8310f9c7cf4afceb88e9529fb2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e4f93385cd80f89e69feef71e9d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056106bdd3ddcc4397c62aa45c3b6bfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355c849787fdc14177c0776884c0ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab7d5c56a15f9095ce41e34f9775c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c325d142665cbc0e3d802257a8ee2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc43ffff073b7b8bdd7a536ec1d12cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b2525a36e113667f6e3c8b211015b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9977f112992c2fc9b2906ccda99ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b4bdc105992080272d692ab81488225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb30e4c6e816e6b1c6d7a60a0e8c73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0fe1dcaaee6d9aa1299e75f89901d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf51b272b508160020bf75ad45698228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1fceb1a353d96907607804bb2b56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4228bb03b3092a7fa6bb4aea63260f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12b5daaaa61dd287626cce894645c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec4b887ec86260ba7d65370b3126d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c863f8f8a5fc181078e80ee36797233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cec550ad65223a8c85d4309eb68e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb747386d2db6921ff3921fc4026806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd477e07c8b5924baf7afb472bc7ebb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b72eba4f7f0610c63a4ee8ad15fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c091ab43b1c7b9ada4fa998de9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f15d729e4ea502e06787faf357aab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6333c4f47c583c369f014c81871c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eef767bb5ef285af7c608410a3357241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8336d758d3221354103beff20e0688242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07274b19eb202a5afac81ac9bc25de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c85407eda417221ef53ac028ea3373244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f910e8e7970372837a1e684d12b694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291214057bfcc2154cb7f26c7f95b393246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631666c94c99319f60ac09fd6ff6c33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd52fc818f7e096ba68d6073e1885248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82db60b5e58176ead5fd3f37dc92c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d3ffa2c8016dc702d2e49f033fb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63171d5bc43be8906ab623ad650de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451f7e914c194381e3914287f47069252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5becfaec4585eee29d6b12717cf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be65518afb2bbeb908c7f654503c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5c84632ba83e4f03dc4c5a1499294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0525b87926bd7fdd42b41a1ec32d1e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a7c4e56f53042f6a0e950760b1298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941375077c36d248c4fc7fa96302d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097245afe40c43766f13d3db13f791259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df4f1db32d42c6155538c7ee7a4d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33560f519593abc2fcb0326592734a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acfe6850a9864e93b2bdc13332ce55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b4a882c6f3514b6e9863d490266c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6d1db538307defa33e3a8113bee1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4f44b6775b79dec4600710d37fe3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e1c7885032497bd332fc41395af7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9fdb4d11fdcd6a3d5500cc55c72f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9b85e48c9b2ac51a8b51553d4d05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b7dddb1872c19b5c3d7625bfaf661269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6be1833b9de4748d36b6e8f7c5ef96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98d673232c7423a11a0518f70d6248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af117e0fc7880f5c7674c60852b00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb5a924d476837b74653d3c6941b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacea2314dc682616cd884e0ed53d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ba51c7183ea29f2f99ce3fc808a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423caa5008effe314bbb9d6897b4e37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ad7abaa5ae446c7d8bc401d23fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd8f335474c1898a9e3520be24af0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e7ee5e484007637a484dd0dc8e64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a78e244458416e9b78072f917432280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d3447f6891b4a1c202a983c031e88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d760ad8646df428d23a83473986d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603caf4995082652c2f66195db3bafd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829e3640db312dba2318e5bff0c1eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a82b2ce6b7ebabf0b56b25934c06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f8a765d26c1c955d4067f2d7cbf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840242d3523b838b82ad491828bb8a0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cce17a03a95c248a6ad5f14f16ca42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf545803055a9d25b58d30b14f79d82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090566d829b7aa78bc5148983fc16392290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0578e00ee79f1070140f4e380091b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b38e0415a55df4d09d0ea6ed116175292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ef9693373242caaaa76bac5fb49ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5bd5c68c78af9fd0c55343045e597294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dc3adf1cb22f3f92ddfb5f4dfbd79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696efd0c27c9b1ee3ab46a9f7e15c72d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca339b815aebc536875f76b762362297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa2563d33a462838a8df241e89fbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9624e931923a9522f1fd5ac8356b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30627aa9fa24fbcc3a8cc5f67592682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8a1c43e7bcacca200e7a1c839162301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ec83d9c2b45a1d6efa43f723ae89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae874f619a6b9edcf583d510586fbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868478c695a0552ea62834d82cc8ad4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66741871aed7eaafbe5cbc9fd4aea0ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508621c04455d328703a7393479c91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2fe31958236cf1f9ef6161cb0b69a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ee285c8157cafbfe6dc864b0ac07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f683f773ae398d4ee0766bed1c661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc33fdc0b72b24b09320638f59c33e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c59187dba001ef30d2d63b5c6cecd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04937719319b09b64373281e171b1cf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356a18a0173db3772d2f298ee1837a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f55d65916da9a3c5f3e3d788f30a68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaacbe8ef6d95d5449a1863d7da744c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a881066e915816ab76e00c2a965201316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2ad023db127e27445d49a9d61f86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13f8f91e813863bf262857227fc949318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd67b5f50c7b3a8cb9709454aec2033319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5928c9ea30a1717f2945109fa50f53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2619b92214f3a71b61ef8f200ccf48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944226ecfdb7b7bf7d299797e91c3ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1067d16e3a108e2ceb3831deb821b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dc04274273f8b02ff798bf4211439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812809e65421b9261b873dd29625525325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9935ed1abd6b20a88c6847323c3a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397faddaea80778a98d13f9452bda4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f0c7db3b064d6c7d1f93526535fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534b4a244ee975ac9ddcc453b57cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b9a58559f9b35d249e3d872b65602330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9d7cc0a948826d104c7d46e8d6a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082f62dbce4c7f5c68cfaf921dd2e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d3f830c7f6130044adc917634ff7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f684528dbc453f92c5d410daf8797334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28ae616f6a80baf505d4409c0c1162335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965b3b33c9b99c1d73b8d98a350b32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245c940bdafb9c745206f001624fb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be01aa7a9fb4b68f6ac90cceefa61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a270127635478ee295c7ad189a538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aba03eccd37fb94aa412f36ef7a03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0e386f38db6164fd32dd4c9a3813341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21e1941d9234a31596041313581a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94920d3005dda04f59bc1bf535396aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922dac71346e39cf7092e71ac661f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ca8ff13ed7408e8f6a39fe557773345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1469958b72a683a1d498d0deadec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549c1b45a9040358e5ba76169fdab3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd3b043601971b174982edb45260d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18b8cf534cd2c3c6c90e049e34145349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346be9e081dfc32ac0647c0aea359be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97e8716232e495cb1eaef49935edef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e00dbbf98167d9a0a06ad675e4675352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f67e72a7f46e0451c17442e480ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b2c5262b13faf1e95a0aa6bcc957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4341aa14c05e9510a4a438d65de0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce713afe8c373f105163560dff615a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f780012e772d70396e9d3192ef065357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be8a26178fcdcde6c28b3004447a88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc75e5dd872d2b9783bbd1c8bab7c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f7e93714ae204da82d1a15f0f1f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec4e65fd0a7437ea72296e6d4116bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542b361edfe1f594d0b4d0dcad89d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20070ad7c643d25bec119f8df1562101363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6cc6445b20338d41c720dc053949364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21d953d2252e09e6be2242fb417e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e0814f29969636511cd11e4bea14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bfffc16ed94afe8ef9c7f1cdeac66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232dff54ce419f3009a90586ed3bae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b11f07fdeca7980f610ee750cfc25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71204bd7927f9b85fbb88d8758c58a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99705d7d1a2ac4795e7a13b6f50182f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558648a507c18fc73140034de96108372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b57ae935a518eea51d493b3d3bef6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352767a6fededba7a55f1a2705eb1c6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf84e1c2c6e125bd6197130d49d1b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b52831c46db5b7b8499967b801dd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197806ffd4db39d0c459e0e1e074953b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9199990f0b9e10bf075703f0e83cb44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb900f5228cf13d2e72a0d1615c5f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a2b598c2f546f6d8b998afce38e99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bc65a8111e40d6f0eb5a09bfb04d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400fb063849a7baee21e636ab9ccf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c0be8a9950290cbd2c16d95345fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954bc344ccb808499a904a94eeba0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44764ecd388942b578ca29bda67c6d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea424d2ea4db69090762995f36d619386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a35df8198495afac4b7a3de32ef2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf907cbb585c932e82d1f805692462b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee5a3414902f8827cb602693f7e00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a254f0d779e9ae9b4741691d7d8b69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931b992a02336f695c0df1f30eea25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa33088537d581c5b50410a9286db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8df0d1a7f0f0d95440b9f13e5284a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c625156f2a1b400eae8042cca548394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742e1ae49c36ea3c881cd87492a6b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb3fac07dea43138a3a715c73b730396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413432b7bf8a48a2d4dbc2a5b3bc20b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db0e54e5ba13b905c5fd493850f6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deba016bfdda14c5006691b01b1802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5cda9977161c6b115be082877cc05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa7b272f411a4ddca0f23f741bbb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d7a394aeebbaae6a3234a63486d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b73d9bd022835dec14d1497aa15c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cbc213746890f229bd7af1d8945e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a096611c3bcf90d6ca4e4b45a9e165405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a468295080f9a7b38f387a1d03fd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853714f772cb9ec99f7ef998d4ff5266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b4a5435e5206c08ee97383506ffb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608981ba242a28fd5a9fe59b54bebb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef7879c10ca1a66261a7f11cbfa06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96bda1130bfe156287a741945cd0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f1b42626efb9f91da503164ec1e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd49e2d4941171c863f961954c5b9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca51f9546afc53a3b2afce01705278414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5982c2ac489ebf771d3d825a2963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258744a05d333c9ece938a34fc313411416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a4a03a556387b259405ffa0055066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310b1595ba99f6999c4f54369a6974418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba137ba65bc248e3ca561379c100d4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a634cda594d77a92f6e13d8d38eacc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084264233e85ed92440abf4a0c90bebe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67889deb60b2483450d6a694863ab7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8a53e578067ac89203858d69a413423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3162445dc4dbc6db2873f62a3450f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ca1de6642f5161acba70bdd139ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bdfaf854dc090f0aa66403e87d681426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e878df664dbf7ade2d6ffb6e417413427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a0ea720de0986d937f1353c26c3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f62c51f3a477f6c28d8d3b74815e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0775380d9c824d7a64f9543611be64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df53d70a49fbe999dcc6c15acd137431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31fcdf6ce532ab69a21a1219596f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae086b20969e4747459f9ef8b88d93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e278bbd5f4a3e8e12c0133f74d676434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea7578fd6d7c8bbc185183241aa24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408635345ab6f0cee8a4a4d0db77f15c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b504e0da19d6de082ccdef522599e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495acb3cbc1fd429022daa1553bd4aa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063cc7809815c2208428bc829d00510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864229e759a2b3b2cae0e6fc0f1d086440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb6ab7715426ff96d5dd29fe73b3de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efcaa460f3a21a3cb2f218b20e3260442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead1a32f6dc56b6508c484b7448cce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3e606489ca81133a80f7527db3e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a5695d584db22cf9618199e4297d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814a658dbfe018fe1cc76a3b3f8b4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d4bfafa663a1c10f74425c52f285447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d5a1a2650ff89be19179b4daa22c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2371a6a54445557cb7e607a974d81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573b81ed4ae3fe2ab01bc53c623576450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a13f160f175fadfc75ef518f1120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a0596a9f738420c1e9640206d64e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c742dff45bb8462793f7d63fdc9a6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a3748d6e36c38ae95a20f107fcff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07673e276f3c6dabace4ce0d1a856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbb433b12c11ea0146234770eb72d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3fb698ab43cb968023b99eece2e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1055cf1d05565b2d9cd09f3376ab2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea36a2e4d7e50aecaf75d17806d3e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8dfadbb62566f33f954c4954627b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547065b3e8e10ce8516a8840b4ea3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ae4f7c7bcf7e97767939bafaa825462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790faa4dead3adff1c1bb92436cdcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d45f5b7153f1f04d2c37d0d57fca4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd8c372366372ace7a25963d223ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb66cd1f33cb793219cf12e2112306466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc76eb70ea9ac809f6550ccdd5b68b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1d56107998012ea412246f02ddff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1dfc2443265f6e9bd7b77439d7f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03805bdf90500355857f5e80b5bdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca998133a0781dabc2902b030f6b51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9aaa87b98675dffab506efaddc46f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189234779c1efc3c4eec650dc9ad1d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4567b2e43022a79753a10e7fbc3b7bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d501b6e33ab61ce2c2a306e2980531b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b164a4d7aba7461e6185384d22185476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedab27cf6224dde11ae502e2c20072477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3ec0de4b03d9193af71924632562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a8f9881d3730fe0096da7884a251479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749f57038ed132a2307df6d80df57b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c482ccce8554d86cafaf62d5154c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f82cfa918b103c18b010e0deac698c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c3060c368ff7b896ec422da8b62c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfb6795d4c272c26917b0584f615e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428024f65c74522da077811bf47ab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e367f91171eaa4560a442bd82eecdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d22e377b479ab8538abb666d4404487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0402a0701bf05ca290fabad65f206488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6a718c853216d40cb398c7e829a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066eddf6cc6248f747d4320332b0a97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7912d8169054facaa3e7b94ac3f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c90086351e02f1b853adcf3037db2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a414ef52ee1e0560e79a45efd554c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a449117a203948356acd9a634201494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d42734c54630ee9ea84d6f43a698495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6b47f9de2a1be3422a7fa2995f16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada958b5a7e0e359d3b914b74a56d796497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d1c7797f773a6289620a85a9493b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cebda061667bedc2eb2687c95226e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045fa25b1a395291fc782c83ba269e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b006a31aaacb5f47e821be20f5a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3feb2002802556bfdf3c00a44010502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a67344ca7cbb766631f540e754e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9b2d1e3a11b48460e2e27a717efb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91927817013b29847507b547f52546b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a190797432f5d457d5d8cbe6c0b0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2ed51ed30b20b6e4d7cd0702869ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b6f1f3af23a599a3adf17d148a69a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3112ebc90889e8076c56132638ef71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e364675d7b08d823ae45cd69d00b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a282c91a91dcf512b70820338806347511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365631477d524fd6919007d7fa313f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2665067d596e11fe53c4121fd26727513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9832594525aef2e1053fd1803c22b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ba2d91578c500f509900a1b22f4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd653de92a36446b880aa0aff5b4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad97b2a9573f326236a933ab4051fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59968d4f80657498392e10a7e61db2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9545ab05ee09847335abce912ca723519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe81366b5025bedd107713f4008b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc684232d68336d7d40e6c5ae1e41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0cad0cb8b3a603f9be121b73c315b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234696c659558b6a0c972631da64d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010661851e356516bb932bb3f6e03655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddabffe9dbe142510e90da89596358b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58818112ab65fc44301b49f2132e8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257d81d8797cc5633be34ae8ac0d524527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149264e017cd756a68673fdb61c952a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e127698d616b65aad5020a3b5e669f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a57945ec9cc4ae5f9cd680587c241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ddc677b854c9a4dd7a9ae342f4c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dab9baec7429af058601bf3c6f84a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1dbf126a764656e3d25a42872df81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8629dbb59f0f81f444361a490e4cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463acbdf2f95f8087fdb0bcd6094af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db6a984627410fc3a581d26229748536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba784bb3d2a17d0758f3797c6eafa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a01bb4412d55a8c3ca984b5eeaf24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e24d67edd9d7b2a94faba88fdd55d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9727db30d0b5be5ddfabd48c4d40e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6003c4a5aa4ad572aef6865fcf250541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03de3d8899f088a28ef4479c32677c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e5966ffd8423028d496dc96c00d96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be77aafdbfde385c226b266da2e9e1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e5717bb70c617bc2b669ab63a49a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ef521afc866100de26e9a94d1d15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240a941c153e462154ecf8557fb907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b86166811a26726338969367f582a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54fd0ccf811df9c017cf99cb0fea0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9089fd9c09b521b006a77f2a86504550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261062d7088c0d49a37aab7acf83ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4fe29f5d5b207a8c970bf4f14a822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8d175ffa17af59117d2199a1d5b5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b3604b0ca55fd6cca03e86132628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c1743f3cdecee73a124d53002731555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd503a01aede35d9a9d7d58439552ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0a817c9b3badbeecad0985116701557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a5ecdf6caa7507cdd4b30c832db6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b009b1009da1655542c12f05d1c7c31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5629e28aa84e7d8112db52c6ac5dc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a11f043d90033ab203d17c3cd981561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b6cf01194919e35139900b3a38cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119eca251d89e77af2746249304659e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f294816c4d3a425868ef379b1154564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d549d65d975a755ffebc4a393ee32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3c1eb47afe044da90acf8d8476915566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b7db297cebbca1dd786cda918cfde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905adb5ad7296ff0c488249754dda7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558332d973c786585f5ecb417e91d5d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fbd649a702e92e8b5721788cc3a29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208858fbea162c7158b86b0b35cc12ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6207a8d67e778a824f43ae251e3a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6645cb03845bddf8150439553703573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978191c71b9c071b7ca9cfe5ac70c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb2493dd82e1fff88773c155a9207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067a029d6a880e897c65653caa8730576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4477158315b12571a292cd087b6c95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7fc7717e945d979374777599fb21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d8a319cd811350e98fdbad5d8589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711661497559436a571d9ab9d4992c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8091fa0c1c8e09b73467d962c9de67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e48dd2d8131611264459f078e6d3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f84d2e77d8fe0c6d75b9c68aa700583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd17c07617f547d67fbed0cde54c41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7985ce12e023efaafa83b71efee33b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf33ac3aa8a05c084cd8590cd9c63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dba08dd322ebffbb0898c3ed51bb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc2a1185b90d44cd8162cce658635588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f82f4aa97dc219e8658b09b15be7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399981048f6b15f064a18428a825e39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191441c591951bca83b30012c11973c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c68ae590a8a36f160707ea26cda78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf45bec452cc63a0ecab29be8a816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf80749d5338f15944160d329e69b0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e45b97b304437d48754641e0cd38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e28b12838c25ac16ff72dec2ee05c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0628b3492231ce4fe9952d937d549597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99611801517c18cabf31d5232fa655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef38e57945e5beadeb0ed4e611016599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9220e6919e36d63987a389fc80ad94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca841e768178772bc92f5636e3af3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b1def8733da82d4ff095da44a8965602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a0174fd894aaace6fc4d5dd1473c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb813b31451b6ec37f7268e9f92a75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828ec6bc2ba114e62c64c6d5e3eac67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c329c805e307ba4a227112f8564873606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e516ea19a88d972e6e01572bf13831e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ade6cce22633331d7487b84bbf87a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880290f3531d404369589fbbd3a1701609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a35642987b42028e481263b9ac43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa02d95023c3e0fc04f4446ce6de0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6d0fcc226a10e4be36ba5380aaf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66626469bc3b6e600474db8702f17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5970a1f9ef0f4ab86a0f8424f4c0ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c6546cff8e28664cf4d2b4b71b90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a97853c092a2393fdd7f6725726905616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4caf8663f9072656e6b53fff1cce7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec17b5cbbb5a5f12f44a63375bed06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c4ab26774d236a18cea78f723dea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1507e394de7598f1ea0cad025d330620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888dfeb3bb3ce5a0e7f31ef6421a90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1df78a153e019d46ad7b48978e489622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30c81e64c2dce22811f22d9ccebdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d794ca10d14dfd027e6edd308a7c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc286a5aa7ce0f566632a9a03bc302e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a9a8e04df0fe8555338f14273667626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6429839b054762c2946a3a727c97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2859157fd45b36601b1c81a71cee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee450c3da20036ca4e5bdbac96050629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b0142c648ca1801b530f2aca7439630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e44b4e50d9e204fd7b40b6b18dad25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51e2499218e9c2d8eda34bb2b362d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e6a9d081d4c88e0bcdd818e9400ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706800c8c68c7f8a17aabc7756de04a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb588d2debeeb2b375f933f83f7e20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464dc56091f5cee9e007f5a2b3dbfa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794974bfa1ecaede1d50888ff06a1a29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58668652f26582293cbf05d68279fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c6344a932aeb8de01fa19859e66b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cec430048db871c76288c32e896ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07385abd08e25543d6b85f81fd30061641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f08a38e2f325b7b40384647800f49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070386be56fbfa1fdcbe76bd294ae9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c575dac8edb1dbae4b6322b24b2174644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bc16d36d716e7ed4e34e08c1581f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3da228e4a952fcb014df6db69ff2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc154fce93511f2332335683c0d07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa34cea5b087f432012b9b078b25237648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2d0ed1992aa4e0e8ad162f95a68b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a6ace506faf8cbd373fd2e9b7e6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc21ad7509aaa509c5e3bed0d9588651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef7857c352da9ac36ea640406ace16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918dce8f1df13ac401891b479670db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab000d79041ea546401dd37b891d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132bbe698f72f5971f9c9a2affbfdb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6cd773092781edcda022a93f9fbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc743e4a02de26ae63903040fc0de15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0b836332bae01d2dca8e475ec374658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31939fc60546df22e9372550ed684659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e79c7b564ebfb76f12a43a1502ba5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47195126d17a3153e2ba8d60ee5bc6d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2390c3ef0273002f6d22b14b913ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d157cc95ec7b55dcb098d595a1ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ebe65333c1179abba6883562d3ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625214e99e0ada32b3512f1f1e1732665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec77a212eca48a162325ab06b8a48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420d9e722b8870aa758bb1f953fdc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61071afc2704946e62db6fea907ae029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894db216acccd0918fe913bd1a7c912669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad2d36062da88d9ee3aca065ff826d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0134564e5463eb979f37151621224671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87784d53b94a32128dee122df216d71a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3f4faa22f21bed04b7d0860b7388e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4efd9c1f913d0a889ee58e6c6528b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8d573e9dae4f39206bf5ab8f1bee8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814619e029d6fd796dbbaabebf5f2c39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9ca0ff4f758308e10e30ca84fa7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dad058b7b375502978dd37f6986c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46a45d1ec8e9bed3112950bb8cf32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca2f6f53f1ce65ca17a8cecafcaa0b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>