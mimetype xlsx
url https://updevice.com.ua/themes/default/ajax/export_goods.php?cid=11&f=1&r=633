--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b7c1b87baea06472b180e099587d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef003706c5a7ab910361d0a25c7d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c108dceebe545a0f75d938c5dd1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d74b6f889e45040ffcd885736d10ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162275d4e6c64b668862efa62b8465bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7c53c4b716731c138bea75f3a3b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacdbc3cceba3c5d1efceb5cb37e0d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc4d3ca3da971c76219dfcdf51fad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe38113a289f2d249a0813e92b6cb6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb1e385f0a465c583628a3dd4245010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee81b0d723b071b1198781e08f2cd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc5506b0433bf3bc5d5b7710eccbf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ce45bfff6ee513dbef44e31bb1ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3307cc48daade537d0671a76f1a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422c8cc20722fdbcbc713bd8cf0ab0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6dd96e87683fbc80bcb7c289a52416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6103b40d57b1b9d76a3d23de2bcc9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50620172fd8f7594db5b52ef3c0c91318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa279e74e03ed4d322ad5e6690461019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529e885db98d41419b8c999acf049420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d73a272ce00f77127ddeb7796f22f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd41b725dd79ddec091309d2cd4851822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacb9b1320424e4a243de51c2dcb1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e454761ceccd3d274434781b4b1ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32545ae2f4e5119966c74a078edbe7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b6e5063c28a103fe7cedcfa19baa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f360275a2e2c645eccf17975c9585f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0896a341879a9663428a1fb5c07628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045226cdb2a11b5db433e104bd5bd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557eeb671cc4cd82d6823047b02c5e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0cdde05025c71ab9d2664b385952c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592354ab5a65088141914804d5661b8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac55654c0b86bbb79e9406a4b09c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06531251d7f9433fb537b38f8a19b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864b4bd85560bbe2050b5b88d5f14635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f75163ce9a48b32c2fd0a774d41c5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039af98c28fb66842c94dd3408abe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f0f8a671c09ff96467a9ad5e4f4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd4578ad17c1a58ed078b1d99e099039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789840a43959a37a696aa83f1d7a3f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc8d921cb9ae833673786f7116842841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5160a12ea02f74ee69a4404711b77ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230a15194c85a61545f7a05818416743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b4db01af3ea02f1c790804eae9d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7f19377be967a7f02d534c2b93f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755ac3ae509e3a4ff481cfca79b6b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590660821b7d09ada6470f2e36854747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42637d8121cf6d2daa79181692059948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a4b2bff1a5b3fa234a3fbaf4c9fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875338f07e63a02ee046fac28490132850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e015c842b2f722e268e209be5e2451751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308f7d59d6fd06b880674d073700b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4f760e9b2748e815598a77674132e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83ab6dad158abbcf83236ded7871b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c0ce345665b6af0ea1ffebd8f605e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efdff933d9a7320f4bcaa56cbe321656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002f5c7535374d52adb7df1432a35f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243211fe017387a3f3d6a024c7a5b69d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b467d786499376f759c0925e328e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad89c9f3c4efe88d6a4e1bef2c79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d7ec99688c63053918976bab414b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114f6ebcdf91cbd5d98d657e46a01162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4138e4e6ad7d4bbdccdb707ca6fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45e85da89c2bdebfec446a3a4d418e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2a2165e954bdf9a898b4124bd51065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d4a258515c7f17e7374b3453083866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b344aeccd7b02643f82e74562157ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799cef705e730d0982e46c89799912d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ef2bf721d85d8f21e5ed6fb237d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a59d3089b5376468298a1a2e1988570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ceeb5a7351461869962a05063a62971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716cba3549140645da09da21dc7c9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8f42d560cf7a670914538bab09d9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b73c3508da8cfba20b15da3e1b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514cd4468646eb4fd2f8e3b4b44ba0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff82b162946a74a1d8c7729e9779476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61746cf826c7f4d928219bdd8f87aca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29b6464acd3c46a4d054f572c901878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8147e96cbe45e19fa7ce5c64e8df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc964294cefe3e69b937d389677fc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fc70730881bb05c7f5a1a9d23707481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2ebbb7990714d12420b044bdb2d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6cd0b93f1aea8e527a0f9e3cb55e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db3b6851b0a89ccac851637aed19d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb9c2b5b01c567ec0ee2a8d79178ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a59b60dae0ceb89afd9800471b1df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109553a34d3fcbde4e36f01dfefd62d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce540834c397f9d024d2da75e02e06388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8534cd165475925591f1d3c6741ee689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0451be6239129211de647433656d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c718f471f9c79053895357f1346c1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322ac9391499776dcfa936a313394d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ca1fc08d6c6bb492675200c6a4b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2281079b0597f3d9b40f5c65a0e9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8c079a63e7834930771378d8e5b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d900f7408f74460f8fee5b629c3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868684859c6b3830c5a3560ebcb19b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac3f42d60c7ad468b7698f09daa29898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508567e8f33c6b5745f5d9499029639799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29781866c05a3c3f75fd287d4c73a8ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823d2637197c01adab88ff62aa0ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3d0168575e20025775c96f5dcc092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a07d80706e4b28df940db814a11c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3cb236b16e6a4838425d403d78ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52309e1ef4631b2af206db0a86dd706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127032c99a5b18bbd104f212da04f0ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de71bb0c920214a1183beb41e5e0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c701b8ad9124da606bae0a5d65ff27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505678f5d8082d8434b1a91e5198a403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a150ed3105c825d18c995afa1a41d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858d3830bfdfc85c7b7713f547d6be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafe9ce358cee97c951735c66f78334112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4caa1d7b7bb28651966b2cda5f7b09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1d9cfd685dd2b9c56108a51e7eb92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b80da7275af5467b33e304bf25cf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419185320a4cfec1ee076c81d42a944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c79320848766fb83bf59191e81a817117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26d165210b6dc897621e4100f0ccb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb57db4b504a5fa4eb976481020410119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267448501ce881264d6b76e159f68e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b153e9d68eab71fac3b4a11e38b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3e9bcefd5b2f94bfad4bb969195b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfcc7d4b5786b07c821ce5a1cdd2d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d3229aac9eea59a345d7247757ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa07e7c7d87f250642c8733338e6b11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9be437b92e6657a560591e533b562c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6071bc9b20525e321e32ba95e2b2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749676247d691e8e5338d1049e730c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85715f27f2c76cadf0d3945d04cd609b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552923bf89259878f0d1de80be77a000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ef3abda1c9f1a8c253e8adcf8c98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f20e8ff9c5076cce24d5dcfb81da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f437f62fffaa4ac8e35b0e27eb578133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ee4a7d2bd2ad83b9ae6ebbf49935c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b9f73110be4974d6eefd96fe86e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1fd4a83163760e06dfb967c1c8c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7337a9821a2c0f214ee816a1bcb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a407228e399fda5ca8778f26643630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366f2fe4fa1897dcf37e0785c56342139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee266dfd06d2f25ff896caab2f4d77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262cfc6208d0ea8292158ca226541cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87ed3469b159944cf44fe158ffa3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc5284c1dfd4df7f687b5992f69f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638777c5b46f173e804ab2ecdb70b5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317eaa679e1a0ef2a6e847e804b1886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de2e1322f4daaed891618859b4149146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589c26fc68c1fa4a6fc50834ad6dc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21a847a5d345ea3c1128db9ee58e23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b42ca2cf0e18b29ee890b3bdd3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38176df6fdeffa4abee9637ce1aea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0930245690fbae618703489241376151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec9b94d9f335dfa83351778494437152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6e1cf56b37589608fbd304683598c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b430e7f12276d3803dc403faecc8cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18aa60b901bb455433077b577a4868155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86044d04d2c055f743c7934ff33522d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3aa4d5f26370cb1ed5ba44a91926a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3188566909e251a1a29f8fd179ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a1dc6d598c1cfb5f3372eaeafc9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd6bd9f20ce8b687183a68f8a8ae6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfecfc3519771c98b7bb70128aa9f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f13a82ae05ecbb817944132fc075f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c55cfeb14d9eccc481bf17e7829ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469cf60d94b352be297449c4b36c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cc28cd260e9a35ec3b762aa82d0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad2a454f26ba8f43cb226d073ed2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c1cf80d114fad6085d10c2cbfd9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f81674fd2dfc8940dbe126afbdf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9a3b66006897b880bbe650bd6f40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea479ef01b073c7894ba4778124b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db406557ec35891cc80e9fe98f20f67c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6564d1cc7f8fd8728fcac2076197d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d9c6fbfc6c66fd43e847c90065a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e90d262883d042cf19243cda5042e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da0e08d0edfa26f05b2a4718efe4d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e2133f0e1c9f89fbca445e4b00f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2106bf691b21ff577e531344387ed9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df44b1831a6a32de8525df2ec39c48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61529dcd4b1bbe28eb587264848af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd210df9ef39a64b43fe2ae13ede7fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62ee0c119e94376d1de139d7a7ec9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc1e852fd9f0c08615932f043e3d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642ffa24f7aab36cd4f1a677c648cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd980d0aad112fac10d97264cbf5ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5904798d5955635e0a86c694cb20c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56917eba3e8a14eaf3ae95368eb14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969fef4716793bfc214709de3d4cd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea203e9d6ce6548504a4d23f2b4b7440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54781b43d326ac722c7f27976f7ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af1ed29960ef4c7f1d3139a93f8a11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0706ead20b0c4aac93eb974ac078c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b9f7807a8d79d67a78b8723aceae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d064815afe2bc4b6ce9c3cbd1f4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160ff7babea1695615e48641fe5d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e2b81aa3850c942b30b7b4a9588e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b4ddaf268f65e32deb37a560a2e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508b54fea8cee5cde9e246cf6c5744a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b7cd17abaeb995d6b53cfa6cfcc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bdff64f949ceed7eb41593d25dd71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c90657bfb19420e6007bc0786ac6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959fe591902b501cfbd7357e98c749201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9bbd9d7c7d5c259dcf242e24d5fbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cc6befb6694c77a77b57edf0abd27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b176c8d6bea79845c35296458258b5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086cb0de3ee4d8690d704ad4e29aa16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261087bb619d8837c913e2efa964b6a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2af6cc4080ee94733214cc8ec637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf61f4ed2a9e674c95d06ea6ee1519208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95724420c0269045cbc073137f8f76d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fc3ac3c37e0118696c7a8c8e32bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace631d85f0299ded3438e7e650b33ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bbc336597788f3c5ff085e8965ce5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ba4270f9dda9daf1590107c7fb5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dbb08825ea462799871256a6c3402214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d676eb43430d4301f2f629fb417b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910418494d5c9cbccc1715460574f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9525eca8f669bb5ebbf9cac3fe06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51847f0f0d4f6690b9ed4460a593a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390412d6eedd2a47904b194808e6e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435375097d5962f310a4da6d5fb68e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab128bc87fa080837dbeb161b83f123221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb33f7fb61eeb5961589842d4c091a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafdc432e3296033d639bca13cd93c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344cd044ea921aaac7902afd19cc548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745263e9a8ceab4807a00ef10bac70c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63e11e7ab5e76e530c5b5291b8974226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7ffc3e222a7667b615c2a878057e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68385d64ba4fffa4a41d7a1efa5b03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685bc9eb014e832a927a077c8e6552c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db1ed99aedb880db698b5c3f12e3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df6544d4eba1575e21eb2874bf014d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3dd1ef8fc1995907588651beff4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17990387a678b67c80ee669326fe0256233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0486a1b141f23928ad7ac4f8f725ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeebfac8cde446546025c3e99534d83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9501f1d44a2678538fcc5937647cd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20a81cafbffd80dd7c76ac47f7d7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3e925d95bd0b8643f61c5adb8eef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360fe82939417e414edf0378ed6272239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8abf1b81e6b3d13828605e67e7129240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747acba5581a58bde653e79ab19468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b89fab076c2f6ba69a640c87f3dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f23f77f0a1020c64092080f40cfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd2fd3d4dbf7953c1015e41958df6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1da6f39304628e76fb92b0786286f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc721e11c3aa737a2f1adf4e8e5a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099519c714c1c49f0a3b214b782df59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4352cb1bee8ba54f6a05c3614811248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878167eb8c138aa5bf2f5b278cba4112249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549886adf6c8c3788af3863629c4aa71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2256d61aed75bac676546f4fe7f86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce032b8cbfccf507a52d5f70db3dbd3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6085cb5e50c95c3fb8d6bfb82481253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d153e60bb2fc9452b26c4a876eaed7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fecd60b935515f5cddb7c003ca7e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c610fd0ed03ab09aea645167edbc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a485c7d4a76befb643a4311399c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320f22132d9e30da6ae567e5823e58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee91275401468bfb3c5bf807ef04e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540b4f669c7752cb75793d1c64eee5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d730831d60e162b7572cec0be321a6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30973e139975ee65be12d1e40956a881262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9ff8a7b63a0cb38f50682be3408f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d4409e39167bbc645f637a5b49e78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6b015a676f40af29d0cade67e797265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba700d0a5fa1038fea5b8f9a7a413b9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202f48f84a0722787ed2de24c7ee6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652646f605f6b2909032268725f37d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352dfe7a26fe1dc06397af8d88ced6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdaca8920edc9cf29fcde95a7333bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0913a39dbb5cb703f064b40f13fa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022462c810889cf34e2122b2b5db6ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb592bfcf71b6002953dda55d4bd285273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11245c31f29803c3d87238e916ebfae9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea856da1fed2220e894c09f51c7f86d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0f13136e44a20cb7886398ad1f5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e7fa7ab835392a77add26f637121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261f71e916c73dacb0b56440e5a79e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68172e0cbe0a4c7296435e5dc81d9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1edbf989f3c11a9e8a63c39f5346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653b59e95ff1fc26ee967a0b470f65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765a91ed1d32e0b758834f934b405d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b30e0b9825a6f06ba19e6f7213067283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145db86444e171510541749de8074f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881fde75164ceeeaaca1a4ff5840f6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8932021edcce6f478712c4ce0de8b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a10899fc37f7b973a751eea68a07f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c271ba5606dac34bbbe60c8bcc2c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbba6147ffea61a6e8e9410ee448d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7cf5921892beca9f99154eec8042290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61a415dc4e6c73dded4a78326313f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e73367d925e6caa47db5a3903a86f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5198d85b7818cd173c82008c79bf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf72dde8994d96a85acf4fd2f40671294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73752f67c30e45ad08b29ad60a486fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd8f5199a564b46dd2155d9f614fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d6b000d03a4870d902957272c82aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757fb8d7f6273a9290e266678f49d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c4ff217604b6b69b9d6ddb15ec065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1756f2ad1e8ee69a057529f2c920c43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84bc931350da676b8664852cb55592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb414c2a8a67d512172bd9f43024f99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158931a18f243bb42dee542910bd8ac3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ef7e9be1e7675f8986925fa6404c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1cf116e626e0ae745cd41cea3c661305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb8f0a209f3baed668f33209ca5ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f675ba1efd67c299fe97087a6f42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a88501d120f837109b87bd40017a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d368516dfbc512c279d92a3072c68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8d4cfba6f5484fa1951f8f096104310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5070a1d6606ac5c36613341c28cdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db610e95b75241bfb7438d07c8f932a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b3caaf3cb99bb8747e4346ba1ff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c63377a3760ed65f5160291a86ace314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4770262b98872ec0245879c455abb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4966963bddf693a9808a64e6c0de76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f57e252ba965afbe7e6be462c7f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf93874d6bbc869b82878ea9dbee5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fd5028c310fe5b737498e38a0a43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b59dbc1703f7d080cb5cf11654b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171d3f74131136da8f17d363b8158d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff702a9b93700cb6b910bd5d0e3653b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d15666c3cd87db2e611f0b5993f4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d1bba6e4d96a6d5a70356779f56c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881aba4b99ae40274e16eb2c338bb9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d384873820a352bb584848eed51c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204791bd783e6bd9878350f5ce98bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d0b7b21fa1eea727081dc1088774328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b93d8a601728104c6bde0564b9352329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571e0b60af503ad41d07bec34fa0d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfdadbd78d1e5ad1503bd873d3108331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720b681d297743d1434601f042677f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828df5f0a4d82542d8fc76383c3c2e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89058e732800546c594607c5531937334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b9307403d20b0b949cd3edae2c9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4632fac4bfb8f0943085512688a091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c43c792c95572a0991f8663c8092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cead55ec5565757d324aebec4eb42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b15aaa49f0d95ce66f18de4215c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5edbe1c212b9543c687f5654ad11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b0e63140439912e9569dbbe012aab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bac7fae195878deab72cf52d50dbb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015727816a4b8b9a8afeba780f6724c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4a919d2192fdd640e82d1dbefee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafdc871496973c79c707421a9a528a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777030e6a293bbd1255d9a453fdded1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34b1d9b6687dc1f989853279f0455347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55b5ea285e4754b4b3c98602c9017348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f160d19728b8b2c8718968f5d7c7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c8b9612849880f2655857a94d706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeb2e7bbe8a58a269e2b614270db45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa95c73806a047a586b29a0d34171f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0150d4d43a884b202888882658fda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61cd02f6c1710b89d7a66e477efccf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b76c470a52085f61e626f4cc353c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e61dd9c05cdd7f426a3116739fb0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632980bda2e6599ecb199a830cd00b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0daa3cc80ca8f2513d7bdc42ea7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e37f878d69f458596c4cd0f0a0e25f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3d391fcd0f55bb028f6bbd8d18db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e83a45bfe9f2efec570364d25366361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ca39dd0c56618e07d6a3224c20d0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d00f76ca1d454db7a46906b00d65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74cb3e795758c8e7257965ed97ce4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb9d8d2a881271a3dcb1c079838a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916d11421a816e95290a0abfc8f2886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc6dd9bf5f7c6e518680e01a1ff2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef279272ae6bf6cca88ae54c8dc3ba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e079c414eef185cef2eae9024bc1ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa15c37a502c4784ca30dd335e4e0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9de8a9b0dbaf18a3cff7bc9776f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0d346253a9e782498f2acd511b31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9128b0ab1895871b094a7f4070c3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eb649b1e5289c1736646916d5ce3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8037c03d36a13465ef24531aef00c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22d7e2d00388bfa80a1c4a13663f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7afa50c1bd6d5963c12e68449fb70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32cdc87ce3cc0c71d0de6029502118378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83fe77a8ade3ec00377d741a1d98d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2ecd67bda20d78637c3e77de7b33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c2d50f5f0da444580b2cfbc13b615381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0c11c50ecc602b9086f8db3c24fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b061e884e7e854f3b985344830570383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2420f75c940d6bc832bd27b96181384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea31cd54d9dc20c97418b67b7aebc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd334d5a30bc1d01bb62e24ff7a9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb60b5034048ccdb29be3e4c5fb6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579555a2e354e139436373e349ddb29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456228f5c079e3d58bc8c9e446ff68e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b94b53648edc6e2a2e80242eb0211390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df147225ef84c90e6a22db2ce17044d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63cd3bdc802a494e73d2dfd002439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc43fff045cbe50e2e8aa91d6a271393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f0abaa63947cbf960109c2f31a69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30416ff8089cce25e340f6d85e82ce51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92c42f35b225c6a1afd1c0853b518396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db78abade490496cc8f91c858524a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009752bb30c5f00f126ba3c7b306b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03c79d35d0137a4f472e962059a93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3d4ca148b2d7a969d4e957e0c61f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61191350f95ef7f43cee5a22b8f68d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297cda19359da601f1fd9e10ffdb8d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6299fb7ef68ce4850445e6dbb5c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4e39d1ce6f66681239f89932ab90c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fbeb95826557fbca271c7c0d42e4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee4cccaa89ded13d85f90a6e36660406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098726554504e8552f84034fe199ffb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad64501d19dbeb217a3452bb8db8da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c8c56ccb6e3ba56b3d1f74280128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385b2c5607a053fec87b34cdc825d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b74e2d94e92e5487808fd5254ea3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f4445e8795c744235fd228f78d5a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac8bf65444806047127c1f2d9f9ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fffa2d469e154d78d792665d45571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bc1ebfd880451128b95483d970ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04fafdec8b4ebf244dff24b2e8857416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba96af20cbaa908c5bb99eff7d9287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6cd43c015cfb7e95b347a93b7097418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069bc0b494485c51476a046b8166bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583ec2e72b84334799ec2981d475915420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda42a3c47ad5655158496928c4c213421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a988993bbe9b4b7a9c0caf04c18be0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f4324e2d5f42c5ec919dfb1ff70c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f01d5a3dfc5e5ed7c83b7aff2376424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac75f715051acef712d6afc3506bb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b662c5a94f0ec0e92dcece8a5d6f0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6fc286430fa79a58ef80f67d2997a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb6a837eb8c0e603f20197d78fcba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5e5af7276acc99f8c00f010504cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2fb6b7dbc497d4e62b041de0e5a35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c31ce8fe17c7aad9178ecaae0180431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1022a8315ff4ae3b92de8c32d6d35c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8054f93312fb25038cf4bcc2e693433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d72f9cb3e580df2daf2bfe76261fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1cce582d65a1e907cb966922c4e4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a5d933ee9a1cebfec35ea0524137436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f09152b01c3e51937c3f2e1481f1e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf3dfe60427d19747d45f3bc4f4ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfa6be77ce7d79aa3eb32af145c4b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d46912f9a9fd62a6adc684d08a5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f9613dab897bd8600fbad844ce635441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b5fddd0a271bee989ac5cd76dde4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db821b636c962147a7a8cb9562a60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37211fd397a0638732e3b0c32f5689444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff37df5bcf322d4382ff6d6248252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805f22edd57845128dc0cb5ed6a1f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24dbdaf62e31ddc1b1539190bf8495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10bb16081a48632da29d2d09731b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5e69af1f6fb157d2db815723321ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45d333c21f793c2a2265af8281d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f754ab97a392d994e679c5ce0ae76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37185a119ab61719b62a9a39d829b1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410608483ad9fc9e17d3843582aa4d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058412cb31fcdf3291069546838b9f65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274df2bc7b0edb4f28d44bc6f9e877455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc06a5237f7d1224ea9c6d9aca4a6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023702e034b99a4eff7463cdd08a3ca5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd8044c1ed6e59a496c0c476d64cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df3325750241630deb48af6f291a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e8c479bb35b8d633ee9cc54f73b08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae6b5c3d54a61a1e33ba640a8157e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc45bfa3a05b89b26d200f6ee9c791462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5487329373998f05b23ae044ff22ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa237cd9aa2c0b4624893511641f3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f86b6714c40454cd099ccf5f6c63f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d227656d0b94ac33eb321f7851e91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b98f479eae450e02fa3acb5d8ed41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa03cb4d5fac97c039692355817a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418d97544eba331eb73ccc10a33936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf8eb9ebfdec345b28e3906a34551470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe31a711bfc862ab6c729443c0a7f31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e55349d16331a0e9a65263c0e1f3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59602ceef1d7a41fc741a39cd0479a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ad2f4bdcf39446793af9477970cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165267f2fb0e430cdc619708e8820acd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3a22b308dec2cd1a7e450bd169d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ea640509f2b82741f9459a59ac42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168233b4ce324f1b6c0f843840e58ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87292e15e306b9c5e85dc69b0f7eb9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbeb115f324e7d9319b825460d47f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58ffb1fb4c368bc4c26bb9df84177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d410038bfb9bc6ced3b002dfa432c78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2d2d9965d9c485c56a4f2bee1ead483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fc54a5d10ea42dca280e5ae950027484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ebadf4e431e27c0ba9f095ac7f3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48c5602c9c25eb1974a5439ee2438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3493832cf4fb7eeb4207428ee0bfc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4bbb433ba39896bb2c0c9224ec6dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4225d24187d635c0924ac81da87e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784795345afedcf76a69121b4abfa4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffee2aac5438d5447a40fc622f9204a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9fd182b7b5edc7f06fd3a667d14c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958c9b073a2acdcffbc1210ee289805493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd582bca24707a1ed6dfc197f8dc13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a283742ace9f256cedd743146a0aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf151e362491f8ff2be1d3e5dfc8196496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3cab4b8c3d164ecf852c4342888a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced16929d80382a0b76ae67098f1c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c8e3fdb8b5f183399940591d18356499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c63b4cc193aa58151a8b6f4682e16a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7f931e84ae09c32409c1250f6aad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485471a16505a1f9fcabc88773e212502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b55488c36b4fe0b5a74b6e7438b4ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114452ee21d2381a39cf87abaa4a4fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b069069251355baddedf79ac40e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a74d3d5c24e46517a4084fcaf1ed6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33330c95f71053a53556ce0078c90134507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196684ddff10ca029aed5da5c079b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28fc0ceafe497ee40a55f881203bec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b783bbd50800de444f41e8bb067b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeb8946d4d4a62e5cf6d5def5b47c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61e4121cb13d2524d37818899e22be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b88dcad80a7a4630780664b10afff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4267ab296909ca838406dc330620f59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f42d9e596c9f6cf9068322791e4f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b87f00b5664082bd7239e87ddf45d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0805ecf8c5543654d7d2db004eb44e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93724fe85e0440fdefdfd904b4cb8fe4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b33f6e7eb097df2c9c3bdc9716af3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a0151b08a6eb3d52477f9170bcdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc52040e32feb9cd4f6a9ce69275e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c6ada10d92b0a2db0fd768f7823a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e7a63edc9052572ccebf5252598b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4d2d20d6570440f32931e3b4fcf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fb1cb153a2284fe6538de8cc6df9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d5ddcd9097ed81d3be4ede16e3832526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e80624359aece61adf6fc5c7fcd40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e6c1b6cc7f176da3793498b75516528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e36c35e114b46f9b9ecc7c8a04518e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1382ed492dd71ec491fa2db2725c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3e0bdc1aa0e6943151a1f9fab588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aa8b09e7ab37d511f920d400ae748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f681099147b10be348e34412e0627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8583c91472ff178d05cca5589f5f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad7c3fef62809c042e9c34ad92aca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b8c349b3d5e717ca02679c7e7b45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc40da3e19a10ed8173b9cb453a400537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fdac77889f351d8129269672b8141538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7c938fa2e9a8c1790b5d0c388be03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a142c4791390c927e2e6f826cd35aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2fd5ec6d53848ce18ec6e247a8762541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a58d499c9ddf332959f54f80290d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f22b94a8dac453643ce0221797d79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7fe572c6a28de78463e8f96525a16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a659f5ddbf49613bf73a3dc715c65d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca935ad7d9f9700258da45f98ee6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced0914ebb163a44ee67d47233307fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed85c85fe12a6f6cca8fa036f6832548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac2f26aab5e3b482a3a16631e4964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d41fa0a4e6a6e53cb112ae88ad42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea30b6d411824ca890454f62e795a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d105d82dd885264a3e565c92c02f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a41b9ecfc847e0b14a51352acc93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b4057c26e2e3a6cfb8b1a8c5615d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5307814567180be4875b41c591b9a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3774ddc0589c33f36890c40f7ac66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859a5898fc173caf4988b4087f0fc97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c5b7a3bd0d43d9e3d054fcade1fd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582c0cf501c9f7d9987091514426db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a15b843950f08d68979ff09c4856560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532f82b49d0f263f74f5cd35564269561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192327e32df605d98a985f6da92cb75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da175f8d8ee71efe459512e1521c74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65549db6203bfaab2b43650001ca4b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9dcbca344c50baa22c0b9847d7bf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd5ab5883b767a254e9e079045f50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c14505c2b6cf76370cb1c2ac2e01d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ed03671adbb2c80e39d329e4b728568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd252f6a3c2bfd9120e0bf10d1853b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5f8db755705524462075e0d9af31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a271e5324be5f9ebe06c5d86d2361571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5826a125a21262d0487960c158efd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b23af512a2c3f98030e7eec37d551d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395dd2dc95f0c31e782a87527f3301574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20f794cffd23579afb59ca8882c69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403ea09dcb6253b3b111fd4de4d4a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230828dd29224582a17f744d3d3cee40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ee4c7e03ad0d98cb4dd83660c39a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f744dbbae098b30ec000961c62be4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be5dc3bf66cea505d8b7ceb10382a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990341b822910264d8b30688e88c8c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5bdfae2e0487ec8dcb5173567d95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41c5b1ac9fdcb81829d6f1fc591a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef2093c3593fcc8bd5a6c52aa0e17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8578e8d808ad7c7847ab59d4b8b670585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837b4bed4a31686ca3669728d4cb07e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7f0df4cd16818bcc8d305baa6da4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d9795bca2ca0e8c5854715f5236c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf23edfb49fabaa27e694df74ab30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b9699e665568cad647ab129e52a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a346ac5a989f43c2eaf6e001b208243591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4ddf6b11d9765e7e9b6069388bbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a32cf34c00dfa1874c6d9f58dbf90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd259146a93ca9f1be916f70c516c9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9cecbb3bd4d42839ed23feedd433b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d21b7f77551a419ac837dc43730c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85acea22837072e0ed40fc674b3cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584c47007daff34e0cb61847e2fbf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2c7bccc6f3261f2c0c4b5a0ccf2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dd7905009288b843a48ec88bd503d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54933a1669c51591ccc660c232b58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f6dce92d5dc563be2f31a09ec3eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8f277a4114e7ae9bcd9a74d9bbb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85bdb50238ae3a2223d0695d5468b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0db6783a514b00c5a242a9f08387605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2103283cad1b744b50b374ea0ece556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c4f1ed8790b343a3094c6396c7868607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b59ac609c51324b282b278daa999608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a1898536c144b6e404cdcdb58093609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fc1a185ee41e5144832aafba8df2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8e5e30679c036d32d61976b30f1c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b76907691a117316edfae8572b506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2689b11a184e0e8ef2dfe45acc90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e2d981af3ca72896ee08a9e3d1ac1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c86d7f04f7a9ad20c4a0eec8a11cbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a231ebb30787879c2d098394dbcfd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaafc5df98f99015d6baf096522caff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0053a6482f3c122f1bfb9cf7c3cda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a95c590f879fa8f93ca49d4d19b3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ae9b54d503826a029aa2081f0cf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41bc7bcf92cf76db29af592c55c65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688b6381b3448311b03330960e6249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c890368539f8708aa7eb04284ad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ce0da06bdc3085cdcae8f7f8a620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba81dc861a9b83ee0ac541dc426f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e3fe715d1399e73b26c14b1a58a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f26949a74f36d1db269db54877b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344690eef024e0c1a34f6299f9b00d26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6d25a447100470516acc3d195c4c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e3465f90195dd2ebfa42a9ddba36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cba4579e7f8ab61161aeeddb702dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990f4e0c8c3f75eb2c2500660ee766632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738bc7d01a5c952419b873673cfc89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c82a95e876f68d9f92ed58592ed0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2e55bb6aa097b6e069486898bb35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e828faa0e770c3ec4444d03b7bf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5034afeed561164bae0e59e554042f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008fdda0f59d61082957de0c79de0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f45d0382220911ac54a198595bcc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634ed26e2b00e14929ab2da9302c020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e2896b08320af751af54a6ce30f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22928cd6a6cf5d36b560c2202feaf6ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1530ee8e85f4c4400481e7dc21d5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44a2c8d8cbb1744fd455c7c284a36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e379db0554e574c35e4d2949e12bfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50069ef944d4432719a34a36e176289d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce66dbd2075468c9a9c56c07cc2495647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88a32a159be921ddf14447407115a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5979dbd6ff4103f86a5f08ea660e2c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0cc8fbf03616516f002ef79130e56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa05ae5aa2eec535517bcb9617d05f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ecf629fef9c7c0060683c149da72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef14eb0686e548381c6e74408fe34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ee9fc6b6497ca4a91cbe3075310b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a255d4df5b92ede7af39dec5fee41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a69691fe2e93f5462adeb5080d06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528bf41cfa586b78ce3e377dc35b30a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c18db5ef3d17923f88258b254617f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6da4c092f5aebef99e85da189777659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d053edee2346efac92987b171319e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d44d4ebd51f25a7905a8547b2a178e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ccf78bcde2644df0a9d19140cc72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ef429d7e85bb0127cda737b8a449663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29daf3d9676e3a89456a05cc030d84b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11888d4a1ae40610cb30f2f4eae28d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaacb3ee928d1b5aedc11b99ee38ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1178df967c5279c9e461eee5a228f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d837405f2c591d5e2308c45495ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded929e032dd6a17c332e0244af923669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695d66a69ef298576c88b5a169551d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01190a100afbb82b95e5d038ed72d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7b2b015b7d4e234cdc1c405763d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880b387e1a06bef052936b54478f17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e1cb5bdca689ca765e71eedbc7a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d4a8b3f77fbb2fab904fa04ac7a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094385d22e96d1746913ac63314c83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028ff51a33f10147a9f4f2824fe7ce8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256124297b23b939a3e8b462153c15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c036ce4c450062340061455151df8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d635f6c624181615e3231d97e15a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b6074466d11fbe30652d900e7fca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef1a61db4d795e8bf88fe0fa21edf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b467d4347aa0d82e1882f69f53d56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a82fcc4256223caedc394f8b51d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e41b3874da9ce08329b98dc3203e56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f71d30804cbefa2cc080ae4bc2cdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656c75e4120381366c459a9ef3e999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73699e4dd72acc930ff50bf3272294688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1590c0abdcf4d6735167b50bd5b44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dc6a8b28241d60396bbad40965bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd7acf897c9c93ccb50c881297907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2468dd0e2e96ab9c03b86c4ad27676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e88bdb042f64fe9f09221056f6a0b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1270765937f6b6c03fc1665f5321c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cae3fca5d588825f8abff3a713c58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93987553a1f45e0e361688daa1c76b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cd0748d13724af325d2fa74ca3f15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3834f67f05e4621c8804800a292c712698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516fab0a76085e685db200bd03aeb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d13e40c9a5f1e920b7a04ed1a04bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10531d0fb1989f731bb7950d110a75aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d949d19eed37cb1763f694b7c82c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe45332c6a90bb6330ba52bd46bcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091e898dc739dac2c8acdaaf92eafb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b690287449fc80aebe2ffb3c72e4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd85f53e14cbd3f3c4b6ff81ee78193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6c1e1c82aff5f29a0f7e6f275f56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec75667632a10b375e5a1e9be524ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f101759e01c9387f16aac6eef3761c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938205dfc78fda59bad9cbd09a4f30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bd64ea413d44ddc7c6288c3cc9e6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b3884d8b16a2931491772e9a2466a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e4184c1c00eed83de47969be26641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d56351796bf349970ace2d63dd6642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932528d59de2f7e0837847318a3c853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992275340f27acca51f0138009647f7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10522ea66a6c75a1989e68698cd1eac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e300bec62913b9f93bde936d4c251116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5cd014c11ebce8b91a3c46a11fbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad808f2eb40857060259557bae0a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbcf5fa8446c6164d11cb44a095b0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea9e3d25821566411c7959afad4fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ecd35e7ea46f7e72c2a6f087a51b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d12d1e787603cc1c4dbd53a1089d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541e0e57f5e3b947e802cdeff34c5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7da959b73e06b9694f750b1416a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f45fc86cdd2e515def0ea7c9600915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0247bac377235c678e4816a7ed4be716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670bfdf872a1b8066416e6245cb18d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e4761c9a067110bd9a8a1e372c76018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5de4f3ee779870d31df44cbbecccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a126f83b982830e0e02f62485d6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a929edc5659f9549fb97c6eb6fa7c1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ed2e24194b075adcc1fc0026459722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e6ed45e262d23051de55b20aa7b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75e615a5b4cecfa79e03ce7bcdccc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8df7474278ede9725463deef10b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafc428dacae1b4550e4ee20bd97a4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b499fada03adb025ad395e5826ef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaa3075c0e406993e61f388c0a301028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96038aff58957174d15fb53aec9e35229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b0dac741f6f7de711e4766b53616330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb21fea4a41364fdee84d08303d18d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea1162e4912d68a964caaf6da96ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318d04e9299e08750643a40ddc473233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba9323186bb162b89add1bb2cbcd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce00fa16f436be9a2a35047615a9c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9ae0fc192bbab45e625e102b7e7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892423844c62478eb18e006ecc182537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07eeabe40f9cb08192d038affcf64d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651108ce712f6042b76d3d57b20998739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41806db627aff5eb6bcb18c659bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e35feb2537b0d5e3c7eaa0480a7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ace0b9fa8ca8fd35e9d7d0e0dc51242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6695af2e81ad3cd6e86c9c37e22e3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c386a6bc795283ef4cf8aedbd1ece44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5878589462b8f663463b71ccac8e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104d8a665772771db19a03994274ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023197ef3942f66c5d3396291458ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db265cb83c675afce9ec30f11491db948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79f732048e2f400b13224dcbaea16849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e719e7f7e9df44f9d3f00f09a22a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288e766b2c1ee5b450165413a0dfa1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99921a6f9a370ef85baab9f5f7a85ee952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf266a6fc2dcaf827003ffe9574ae253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438f622164ed929866d720015e19d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be60939bb4f7ffd88eb5ba91a1f8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ecf16d37b323ea07f29f7c34a27056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c158ea8ab4705760425abb8f08e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284c97b1b44ec197d3818fa62370fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9520abe14d257c95f8aa8300daed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7c54cf4d83b7575b332e764aa60160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa9c8b1593198a8b0de54d1dadc6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb99fbe53a2fd32aab60c1c9c5d3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51de69111b563d0984254e16dd004e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e6af215182202a18fd05cafbc13864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3fd384106cd5c7cda61ac04a36df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6a1f09beae522f83f60f621231c9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d38468d0e403581a60686712b3f3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8307160a91bdf0b849461c3f319d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13bf883f7d0168c5fc85b98861ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0ad387a0ce12cae30b1b7b99063e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e3228e11c7dad71b783e854d3b5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be9cdda420bf029067cda8015bede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c199e24bb60f16c20b2d9e814e9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dafeb90fd47107176c94fff6af77774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ef98210a0370c38bffe2b45d085975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d7ce1d70465abb0e487a7d8f7bc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b87bffcc72450323fcab58dd5a518877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07213551f17490aae5d4e2566aa219aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969c55bf774188b7a0c867250d8d06779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29a7b315916c9a9be7056e255e12880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef25dcf542e7403791813d67c9ec381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69279b784f61fa4cc98b45b68c996d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7d9ede545358a5938aa36d0fb62683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39228e2915f6ebfadb03675265a4de9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a12e3cf3e7dcea4d5d9f9f6b5f258f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4e3789a8f75573abd498de530e1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54f624a11be3b78daf99cb8646ba387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb78e3486ae2e6c08f30b89743f3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea2050f07329a9438c2b0b66e0a8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fb35beee2ac4907d80276170e81f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497efa19911004f5621254e1fdb43c8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42650d70febe595134b4af8d575e45792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce088b309b880d2250e4f6bd551bc3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a20863e8688ef198f4a682863ea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20d3c75d249ac0f09858530d7266895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433b9f1eaa23cc4237d3a5630eac5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006f4154616d8d610c7fbaa37b6d73e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5fb6de53b41baa286be1826d59d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387008e3602f5e3658c2cb6d2852c4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c998e8b0d8768338c5ab431f8ddb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13866596d28ac9365d50c32f0fa21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890faa4c0dada1f33935bd0641b327de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4afe86946057e42f29755e575b395103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967b03562d87235bfff2efe88aeacd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d450a2f533689013feddac5d09d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efce6a3ec2478476a32b090d136797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660aeecc37eeedc25da96974b71de21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fdbd6cc2886cb222cfd88f1a4f759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00ef5cb073dfcd18c0f2d5d7f47807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc260398298f87df739360e09113fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7dfebe0856c6e7408a27aced2b4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc578b1fd0495bfbc9a3c35fda1c7a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f144c86ca73bc39c24b8618fb4730e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3b72e605c0a6e308341b088aa8072114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0babd23136ab0e4551834515b7f8f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867e2c21362de4af31ef3e5cd096df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0f3ec8df85cb3b2060d509dd38bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60764ac08d0f3e5762b99bd1177e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e657db786ac87999833b92b89a8988119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb58ccaf90595a48d5a03f045dd3a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd69d8e4ddf7c56cc6784ed0dc7be5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221010699a0b8eadcf5e39c644008e6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac9529c0683e64ecd6a99c79741bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf8315ce7ab5610f9699ecd161a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b459a7181ba5f283b9f979320aadfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83902fd744f4758735464e2329512d59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a38ad6c956a78fef5d27922c87c88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae49af2e8fa8fe916f9074720a572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003df6c3ec5e7038146288ad216d01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e25cd378dda101556fd85fe60e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a1eb453ac6fab21ec1bc622aa585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41b8e4bab70307b34df6882cea7db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bdd2766622334092d75afc3db5d9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c36684e4ecc9b20ec4e7fffddce7b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5750de1f37dc5030fe29556fe66d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713508fd128882b63ebcdbc11f384aa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29bd1e61756571aeedb772187a2050137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ed11f6c72a5f764d5ae34a8aadb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f927cbf6a92b1daacec8ba3e25514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61422ee157fdbcb60e5dd7a969457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d110afd590a7eb00489ea41862447f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067eb0eb9f82e59537fa701d79d6dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d66834af0adeaa76b93a96ee135abd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c01ceee494cdc1c00e5b6d9f32e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced87f33e0eeef2322069d568dc396145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d04c95396ffcd2e090ac59103f50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a15bcadcae6449d292541231eac83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbcb09d768217d9292f896f51ceb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075abaefed90564288c26be156c47e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef00f0d3665477218ea72577c3077150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9dda99080c122f2e5b416e49c6a2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d99f4d215de8e275c2a1673c49107f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da77d0ba500ebddf900865f6f5fc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a8478c13e0b8abaa4c4c0fa24617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8808bf1140c3d897c84d4bb1b59e72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de928700968bdb15ce55bceab5764d85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2d7d276534a3d994117ac8f206c0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea6d423cbce3b74381e75ddf95b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc166a2131ef3fa53c2044173ea4fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fee8bd5a032fd6db54ae24e56345160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdba1469f6be7345676416671e811d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aacdfc4bd4f56b49c904172c61d32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf82888894efbc31165a66d1b2743163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d37bee827c598fb0e8d95480d677e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b581bddaf5096dc3367cb6d9b268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f596efc5c0114b6c054019930bbc3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ce2b6898ce73f91f8f894e2b928a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e44ce2bcbe62cab58b461de526e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924941f8ed0c4d003168722bdcee4a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a8be6218b03472f2e097bd00f154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54b3896a225150d892d7c46ee6384171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d35d9f268eabe35b83c21d2d941e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f5f7f2ea0b7c46d98e9b442848af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb355ed378c769b005e3defc60c4b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783f8e02060413f951a8c3c478a626175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f616af45fd6f66ea0923d0cc7dbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c6e045f512c256e3429d527c69af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bde0de9d2057f5cca4e27573745c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b334f9e475a74950b28823840ac171179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a580ea0a28f44b7f7adf322af533180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed5bd3d4d17b1cb056e85eaedfcbad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa510c403592230d40d5886cf493ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca908edd214c0d359c15164fe7ff2f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be98e732bfbf9ba55d3399667d7bae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278343936bc662762f8d1300e403716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03677a9019ae68bfe813bb1bea0332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc96b269c2e8d5d51a4088c4422d89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5f70e963743a396325750e8e83494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c49e29936d52e13a45e071c2ed4b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c35eb1e2906a9c0feac970026fc3fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa0ea36f0cc3bd32b16fe25e88994191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4636052bc8df9f30a3e229366721c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea89e3b1ba2bf525df1b876f7a25ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c86d120a7449a01fe0e21a8534a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb035a0c8e68fd00c8442e68caaa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1718a2ae768647b79bdb4f836c2ab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60ccbd3f8fa5f822f961574713ca3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9fbd19dba1adbf9f3db5981b0d570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670a831cd6e2392db65dfe85b4ecb23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e70c6f26bef8a673fedf0c9a9e3ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e337bfbda1c004a7670c0458e8e238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a089fa5f8d34b19ebc519cd284905e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d99365b24acbbb5a9b7429aafe8d7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6c137b6618b0a935cdef4edab3d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57d58631d3e5a3ff965f63785864d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e8b64684c09a4ad25baaab74fe82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885204ba76b46683bce75fbb8edab7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d588830cc08732b55bf5987a7d8079e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020295b2f0b5046a330345a071f914209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51f1d715389fcbef25c5b7c5961fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5bf9d48ebc3e655b009c77e597934211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc35863ed0ddaf96262134339f3cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e86c4857e2a5c569b86639293109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04906edd53b79d7dd8ac3148a77815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85e292fb74fee7ac43914ae9d84acb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63438c12f2db6f930bbdcf62472fffd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e9c12f9f1a74c592c0dfdab69c3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e4847ee6a450cfeaa7ce385870510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99fa76e63075cd096fe60f70d27f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118cd39021e4860e385d4fe3819f82a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796f60eb513958e6cac1fed017f801221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d19d4a2f7fb283d59da132595e4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ac07f118a021392ced988dbd0b40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e419054a5d3c899e13eab30ac91e29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1b818b829e9eb7f2f03d01201c6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d64e7632bf342d8b0bbde472f6cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a164603d1d068a878051be7158fec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf452d5364909cb195c40d134e1e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863ffa642c3e07ba5b5347c1813533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f3e26b57883fcec7773352e1ee73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847145673cd01a0760033eab68085468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086781c03b6650c53ac2146dcee10997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9287998658cac26696e8c0284f13fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd3d906cd6a97d4f8343fca2215cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8601244343b5ce6910117101d6175235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdf4f8407f3f2a44d1c89bdcec1b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00efd24be0365283994a971994de0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9208ebdf1b2dbb9f11d79ca796c95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c792eb13f2f054a7ef5322ce0a53d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3534a4b7cc7cde1f389e8430b11d22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0dd7c591bd0ffa2ec155ef29ed5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeb9def7de3dacb62256e69ffb14cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ffe282c778beae605ed5169649a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c785789694a7898d844829893fcc55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7c11c2d252d634e463f3945ccbd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a449005d76222618a491cafdfbbc11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659818d2337dd88c2be8deff1b2cb554247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43072a852d30359daa95a6fc7af623f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701169fd3b8891213d53a194268117d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21346f72b6dac00273f1c29be44b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367fb3c1b51186758c56c8a93347c58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aee44703ad3e6babdfc39293af698252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2387dcbff3d4499277cada48b48ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7548a325cf311a15f674d77176e23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb0f022dba3a57bd9966ac4e8bf33a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07004628e554ccb35483244b292a6a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f678650e04d0927bd8cccd6743df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ce1a8de962d8aa3825286127c78c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535fc1ed8beaea065ac11512ce5f19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc089f4e7e62bf1f3126b1d4f8a5e407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bc67094c75ebe677b530b9e3e0f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2efd939ba2bbed2181f0ad64de68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5594af45dc7c9bea17fb87ec12a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40df341ccccdac0ea40eacf0746ee6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362578ecf8b6e6e955643c46ad25e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf81b2fcf3e8c62dc2d77fec9455f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f30010369c656eaad9718e653a6d40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8241d9bfe4fd213a29b182e21fae5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebff3a2e5f5693ab7c75e64634b9b4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74866cedd3b946e2065f5c3ebec79b98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff51d55bca7e16e4ce713ee9252832271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930acac7e2a262654b99ff1612141c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740652963a9774c60f46b69fdd47cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab456e61f7de3d9f27447597e3fcd73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6dabf89e7549d151c17944d6ec825275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3c205975dfba8df079d25984172a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b731352859d3e28e6d5822400fe624277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6df0bd3b0efe4f609632ed519beeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdecbe8e683d90b67282269fddf23d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd31e021acbb9e2c3f519cb063120280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81531a8727f0c397bf4ea7fa3258790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd794a32f43769f08c4a038879eb61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f798fe8e09643a1b3206f2f0d9e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358cb66593eabcc57e728947e330d4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc55b2b1a5595f3fd38793d996275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff78c26989e0290c78199b0a4cfd28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa978354479a62ad85eec16a72d8f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225c110a47ddb777af19b79a3a45b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3d301432eca128abf0b1b651b3c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d568afed78973d2e48788a26ff763e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e69fd56e0b08f247c9fcd0bf3f051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830ccd31cd6a8bad62c4e0c1043e962292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d666435f60e1eb0d18a23496c3ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70506eaba56706779c8cdaaa16e75a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e1152ebf4992e897cb4e5b80a9058295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d62c8bbf946513372013485fccfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a684a9299192ae01358fae5bc83b8aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039419989e880b05e2cff2b18e946d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b443f46e6722369d73e66a649556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d6d7d9c4cacdc2b6e3990f779b5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c6a140265d233405466aff5d8658301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7dc2471e43cdc60eacbab2b50a957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b928f035bb77d5b79fdbeb4ddf68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb0157f9fa2bf3b0008d1ef5055a4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979120055c1eecb2aba6bca607dcc71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a371f83b936fa04fc67157127f7c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25444a572b9ddb496e5f02840ba7bb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d629aa29ccc773ad86780de0f1569b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbe1bb884acffcef4b02c65466978309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3ec29f8faaca8027e696079665c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874b3027be40ff88f0e6fbbe21a0f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1432c7f87e355d6c9d73c32070064312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfefcda12df0810048548a4a9d51ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4ed19542af28e0f75e437d4d1572314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d2fd1b9ae8f1cdab948f05e11571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ca12de840bb8d0742b18f80654f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596d0c1bad6b8030f3b2651aba1912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1d32318a729d47d7eaf0add2c2e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db960475240efbdffa51a9eb1f02cb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180e9cc7aaf9634b1951f53800dc99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03973accb688bd0d69f4ff4b0041157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2a61598c2a1ba3929a77ee63517df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea68c0e815a09cb7dfe3ca0796ed52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ecb4631df4102c01670895be0df5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4244b1bde80067d856fa2dea6826325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522933f708b3b9ebacf5a791fb24726326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7427f1d3c2d57f842926481dba170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b5ec698213ddae3e7b5a4b95d532328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae8a94243799725f33fea7171d64a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574ad15dd953c4d41138685c96f1f9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2f130e8052207fff38661d968f74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e2d8000fcd1ba230fe4ee8970d3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255727849499b1dbb43b4090d602b64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d29e3eb8501a516b14ea3fffbb2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba937b91914ab8b208eade7f32b803e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5e807da3b950c50188b331a686c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9c3e1e6ef674dda8f5f86a21459c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152c77d13acfb6bd5e853506ed33c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0df90abdf789e404772e8fb4b5480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03927a35668cb058081b3ba07cb142340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163edacdc2178167fefaf90c798588c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d24c9d068a04cb3398f6516c30b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89251a967478ba2ca2714ff9756b1271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3890006ec5e124009daf4d2011263344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f693322cc344a4664290ae5a4a5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f338191e306d0152804da2f0eb241e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecdc141c934e2722713e98fc5abc99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b239e6e961f0714bacabba0ab5e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fbc9a46e085b180b5c18a1f4657a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c907844a8bf1e34edb4181c9181fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f86c47fd0f04e788d5944f07d101b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317427d7eb857b4ba7fa5d4822fc55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7e85ca3395283accbac089b401b59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e6fc7bb26c54312ce44a9387530b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed113b57eb551959b8e6118ee44e57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3c184bf516c81f4f16db0ba2b2be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8419f69172a86ce58dbfaf7dea9b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7b88d0d47d3251f8f71874d6507f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb04359c435c1f548a464b91015bba2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c15693b810e9ad86627b13fb52e31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b7a4e40de459baa6bbadf8277f19c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239292c7c2f019ecc6e0709f3164c00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e10340d5562451b189fd16182fe7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f2170ad3e8ccefc5a61328cbd4e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d832cc8cc274f107f22ea5b6a856b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9952a894828fcd28081a2773a077366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd278f0cb12082276227316df2f3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246bef8c4d45aa57d31f000b792f89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9cb60d6bbf91a2298d417751c924369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c06b5aa91c7b897f11b28574b06571370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf66fcbe4855b720c59be506d17bdb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14725b01f5c9fe64ee0526c4da3853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dbffe2639b8a851d0d66477a966ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52796606477b7cd2563f65916d6c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bad965dae7f0bb13c2e8aef047fac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233eb65c9d81261027340c548c8a8b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc183d3db172d37de9e1e6028c3be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c0c6fbc113beb86f8cc789c96bb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e100388bf6cfabad77661be3cc0e0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb5006ca378e4cd5212491d63699f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e061e14399443ab77ad4828ee9bb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728f6ebd3f4aa2ebfdc1fa3f0894fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35f871aae9ff4003297ae7dfe5ae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940adc5c2d58c71e8bc3e37330679d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ed1358f3a9ed426d7a074928327a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802ca4fe372277d0939126f8ded165386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ebed206001c666da3ac612393182387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4ce59d9be7486125430684c7405e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6a982471dc18ea8632077c2dfbd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359e58599eecaa07e37955f2f8a0eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90381f74ba8b583b19abc9db76d118e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d94c7fa47e14c414a9de24feda68b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba4c03c47dff72b159f69012d3a316393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e8b142b03f4df4b7d67d2f1eab5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e420170eb6c5ace5bbeffc99bf87e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170006689cbc148758cbcff72fff8d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7495b1b128dde21434ce483ac1a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336192f42e76ec87bd72700fd46c2d0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e667bc1abbbc796c14fe6f3eb7fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fcf328d13af6cef1ed36a1762482c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde5eecdfb08e513a5eb6c5f68a0d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1826de33f0ee4c47898055b0bff65e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a6ee2a563454b336a9ccf1a51561403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc8cf168ca6414fd4181875fa7a65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd288297373140157a0ad629e37937405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff176a32ac8fcf2e1ebacb615371e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c64e64548415c2dcf56262f76cc12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9b26c7bcc0d5e35a894966281765c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925de9c0495ec8972aca5a7da0df034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291facf4cb690042df510f6ede3d53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78274d7400915e52f7a5a8ba6ee8e81e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377e5e83c155469dd77676e696adf9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43961cc3b4ff0d080c70788a5c18ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe01b634784c83299f10c68687ad30a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcab0a6fb255f77b4275d03fb0ed060415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc026fd414af9fdc0e7275fff7dab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515afddc0b0b81760b61816be6f283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239a6f0df4ea0ca9933fc641f63c96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc366db532d41902fcf2cc1715e443419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1620465982760896cff761a763bd3ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99089aadc9377d6de85838c3255acfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2022ab995368e08f83ad137721e78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0194e67757dac6187672032c2fa20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f3fe56c18e3b2b319d000af65a55f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812861b19116d57339b951e94cffcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e38de9858fc21163b5b075054d46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb4890565985a568881a3240c5ac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43fa12c71a9ad5daf6e49aed5223e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06227256320119884d19350cc196879429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dde41a7a6dcedfae911d728276f24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cbd8ad3cc30a7af4607069b6d8f30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c896a12ae0a81651e99ff6ab32d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50503884da3779589fd741b24933bd26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a2975334c33e62664deb07ce1445434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe086be3570f934b954c21e6f84988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ce87e7192bbca01ec6e6dd8f10e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f5ef7701f4c30e41625bf2ce0e2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eaecaac083d709bf013bd06754b26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c40287af7ac8134ed4612cc417be1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88da711be28f664fb142aa2986dffe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c72ef83596d9f08234d991bbb8b8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc09ae3b2225f7294e3a090c2a6042442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84dac5273711dfc4e0239c74a8f5db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7319ccc17def76e2176a9de2e273444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a4d4a2961aa4cd44e28ba6573da9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79baeca06a38363ff23163e323685446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a59b6dd42f6133e81f745bbba97bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c17ea1ff563c49b98da452bf942f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06abe94b885d953947886e5548f63b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef5ca4d7a73d6b8a4ddbb2f78583c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e24f21f80ef097e181b326d0dd11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b566bfd7e2a2b0865f4b13175e46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c7f7a2c48ffaf98c59ab96ef7a58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6eb4cee43303ff5ab5225ef39bc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0fd6ab4ba39c8e6252a1d728bfe6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f7fb9087c72f10821fb0b1db2e6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ee70e4d6c1bd864eb046af8a9a086457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d3102a1871b0bbbd29f3349e61715458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587739d608e4125f27e0f39bb8f81c13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d905425635d9faacf3682ccaf274de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3e289a4a17bf6189c88a06f873be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe4fc953c5ea86756dabb55a5af43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cefb0d7b714c34bf5f9c7e331c817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba03d029a86d4113156c6e2441cbab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2bbb7963a37075d909b826820ba7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaffecf90cc1455a1e666aa7ea1f85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b38771cf8793a71eaf413d2bc8411467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff2f64a1db04cad44793d7054fee8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495dcd88130a7a28ca97218fc45a34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2450da12358f9726171f63214c22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe75dcdb4a5bb9f5fcf64dda256f59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5427fbd95270a461d6afa8a28f210c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9a107189902492f400087917c1c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1b2802c55033fcde629b44d2f79d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132c64a671cced0c4544bf057ace78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf8da6cd27873ff2877338d171539476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b669b6e2082e061b6c00fca086bb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00f2461544a34e75967ac070753b32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4443ac3ddcc67363666e3a9f37337479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a090bb2a396f1870ace899bbb3a9f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9bd37f352a04b456f82769fc5136d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92490627f08265ad406ebd7cda06e446482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1c015dbee460e156847619e8afe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5ff7f219122e46462c7770372c965484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df6062c107928bea1775ae4d61351485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5bb53f85188abb5aa2f6d941e185b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351cce4f81fd94d2536f3f7cdc1184487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebcd19feef4a3933aad8ef1a75519d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c79bcb0b6a36aea2164580d7940e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241eadaf4dbb9df051d733364fb6a6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4315b1bf18a502629d26ee19b852b4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a207fb935207215b68d2734a0e9d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783ab34c9c7b0a9e5f17f1915cd7622493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b6d99cde250288e16635d87670473494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b83bbb41e083dae11b8a9bdc38e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4fcd2295e8aecfcadb7f106bdebfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f14c2144daab4af5f332bcb966987497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf3e4675213314abc15a9a10d90a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50910f5a027e0eb6c8d53e3f1d26a47e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b8513a76e4e50be3072affdec418500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb348e7859687aab6482aa85e9427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9002bf9de8d11906bdaf53f3be20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d8e3fd4ae434eacf19689180942fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd411f84390f7618341777bb06f5888504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8038a8580ef1235165e27ca5f784505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5226520746cf0763f07a38e09e81fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fb00bb65a1935db1e626eebdf94f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7b932518c5a28d6a8db4d4a003be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5edb18108a72f955cffc83b7d0c591509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f8153ee8ec76a226036351056389510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30a12dfb09ebd77677da92e4d56c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611b0f149d3da1536ccb886a8a2a041512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc143323bdb8ba0fe50de62eaf9c850513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4e9890129d56a337128bb7dce0ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3835fc611703b02e08cfb703e0cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb781fc2a92e9803f174bea5349931516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aedc5822d461f7e9ee21f9d66914d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd5b458f2254b14d44ec2bf89fc37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d3a304c0ea380b5b6d7c4df54cb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db39892097e0b046a3ffd5a52faf4f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c909897c1e2e61adadfb2f42e8af765521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e984eac3c1f2660576ce5fa98ca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f2b2f0c99779927cbba72f62a310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e54b4fdf95fcb821bc166a97de03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4d2957986a7213602cacf6bb376f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088ae63976ba17f81a82b4db118de0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6ada49546d551e84985dbcc5d54b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3135dc3ea06f649deaa7214f150fd1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311daf675a2d2655428fa005d4bdabc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4d553af089ee72011b668f1814a06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3bde88086097ba99ef7b9ded1579f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4c6f04fab1066a3bef2f3817bf8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145eb1948f5b7bc1d5f9ab86002148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049a2c3aaa812a968414581a77717b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654b166c6461a0e11c5b8d69c1a2d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b90dc132e2b5b75806c065c1e338cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4aa92a5123999ef0f7812232bf588537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcef1d1f75d56b7754eb25450d9ffa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861de80834bb556e42d4a0ff8575cae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ab1c41bcda0607bab37858b7e377540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd20377f406ab7e8041abd3ffc183541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9951f29903a48d2639c9241e192e11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec98152ea6ef33a14b6092ce81a76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011baf036726bba2938bc0f1d572781b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2618bcf60607f949c64dc737132387545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26fac84fe9bbc8c9c515c68704e96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f413403c15612ada1ac37be284eae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afd15e7501d38f01f966e2447edd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87bbdce6b27f574413aa1792d7133549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757443f297174825c43af698e0f83c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eda517949efe903b7def77b3c997e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127151a38fbd4a448f0b5b0b950fc10b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba073f7e53ba2b8ce330a1e2028b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9732b6a2ef2c9b0c621be13230496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb94bd0ad686e0aca1ed8934771d9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665fa130b36e314513fb7703e7de5ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f7bc7a3b3081d0b5a1381ed5b168557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532906a49a6db3916c782fcec4ac3207558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054240b4496217db769e300b006fcfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f4ec7ad30f927e725d0f262e406fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877ed00f1926d79d23e474cc965599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f7f1c48e09884e042f31ff7188a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104db6d5cc131ac09ff39befd429fe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bfe306eba8f3cc7fd978fd8a72188564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd341db64b4f277e67913481fb62f5b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527138dad4ac7eb1e3182a4a8e70a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707606d845907f4c764383b3a04d8bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee41042e6814a96fbd7cce4f9e238568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e3e83d96179c9830e4595ec163fc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee892c29819576e90a39653fdf72287570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98cb9323c6eae86940ca118c4cd023571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd84f80d93abbf1cf5efa36c5b3ca0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d3cf26067f8b69665f950456e8ef7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07026a0132b123018ec297f470b92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c6cdf292c0c8a4bb922631136725575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695b3c75fb2becb31c2b05051400c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56977d02931763268185df6affc9bcc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46091be645bc5fbe91e040e676487a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3923327b4ba728989cf7e27791b148579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af1c13988d465d6bd730369380248580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b15584b80bc42fc4cb1ff4629a7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601d96eefa6961f21f29bad890cbaa3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e577bad0321126f498e4923ef3f8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4caef84e74d5eaccd09c9deea3f3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107393ef799e72ba878ee81718d49e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0c6bbda974a0d3fa224c9d9f40b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61a369042f5e2637337e1f53e2c17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68fde365a0096e0ceef80b250d2ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588bc0a2843178c7db20660eb2c480589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977ebe9f2d67b28483def1290a81ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972009a4a878d226e377e3e60f7c05a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786805352eef230e1989841c4905454e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b89f0dca648e7129bb3732c8c93f56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314cae2a79492cb399635c22f34f9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d5456eb2d96ce733237c27e80dd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9ec20afe51d089b3c89e6e1e7663596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead894aec1846d423d1488ac2c5aed1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a51f2e9cf4565bc3d0aa76b035f66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a2ba65e6c6d7e14519f19b98bdad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e61bd6f152717fb1e619bddba303600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873cb98b42877f3f35d8d6b04959a9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5c9f3fcc19e6890e7f7a49e795ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ffc7a998e985779d16182ec079674603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ab78a6e842571ec83c55cd2c276e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53eb8820e390cf80c2d7119ec6682605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d331467df41dbb4736bc8cbc73f150606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0795afd0539ae2e6927ee6549165607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902df864732dc552d60682a94b8535e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54345c5262d84d2271663aa37ae6ee4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035465625460da9a6160806f0179c5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e936eb24f27a6d2c2e692362e055377611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97164feed71a8863ae2b6850ae3792b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbfaa78f0c42b79ae500fcedd1fa74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7410ce3688b0dc742d04f97575049c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505887515871707651c36d1d49d60b12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b30ffc5165c4cdef190632a03fb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c091719feac0c3f7be21d15b3c38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21294179f22c37690cb422a2b7c5cae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa7c2dd321b294e90277593f1d762619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b3bac018addd922fd1bc61b708f93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a20bd041a72ebb577cc186359123621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de9603afead47c6c5029ab843fa31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b88e18339a0b69d8ac0d1565a2fb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68c8cb760ca0e668d9e6889c8adce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf418f070fb4e57ce71680a28a4e41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ee8aeb7adcb1cf7d404b1cedaaff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e7bc84da2d7ec1a5915da420a99c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336072c90db0cb70e7e57258de4c670628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50fe4ba0f2d4bb878bafb9e5c909f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac90f6786dfd0198a3b0546688d9ce3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb79f796b4cf3af9d12b0433bd134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20961e3b3397d76eb229843c4eb18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfbd76d5cf8f9ff9d68c36ceabf8aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f47d018cc2a4a52ef21a2b9fca9d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa51bb29aa0a560aa07f86968f8e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b84bee51359631a3c2497d829111636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b8f24b8e592f7773d1fcd77422a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5dc668cdbff22dd6c4be187c0a09d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca308bb92a18b1b69f3c4139083132d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e579243b05dab94f6a5df76afdc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eecd31e63a394c295e827c4f30899641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531713d8769385433d8bc4b0598cf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448299b27555086f41734d6c10d2bb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088889f02385e4854cf2247702abd792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188ce6f7cee63948f6316bb1d4ce1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c4a07a385ddb78575d3e7e0a2294c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe477cab6fce4eb1c47a0a66c85e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b87c9f60fcdbf9adcd53bf266044648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a393f5582f9ffe21c3f8ba636a483649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544476d4a9a94820739ee994b118537650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf89a9e0871a4625a75896f493f0f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b965da676275c6e6fde87093e35dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b80729258c302863df006a4b02069653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e595ff8fccb1e4605a439eea29685654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb2c2ec446ac158dc8396a8f668cbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3674a9b9686c30c56eaae7745db4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10f53f35c3202fbbbc82f1d02ebb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35b38a329ff3a2b742f8806d50a250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d13f6c2f968345b1f7091d6a81e03c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74fb0ff3df3f9e0f680404d3b28dd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7ce76ec2ea237da2bb4235875c45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6361c9ed5732136d422646c305fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c986c957a6954abc99f0b0bfb16f11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bf28b289e0cadb8c890a6ea38e270664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d57b408aa292d533321c91a046403665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697aae5cfa98e82ed0013a257f53c57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5db1b3e54ceb115ec1b0053841913667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a542e941137ecd710124cbff49053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a9d0593225ceef48207180a1285c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480178c4e286ea61c9af16fe009300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd9f0745cf4439c3ae5cc5f61ae473671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67cdf7db27eef1ea8ae59b10ce1ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecea6a6bba8fdf0ade2b54e1050c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b5bdafa5d9468adfdfa6a5112950674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd6a64d699f41204de3427da55bec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b299cd0fac1d35a186d329cef2925676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3512ea779160f4143176aaa3e6a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e0b77340e6a0d9f31db368dbdafd678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>