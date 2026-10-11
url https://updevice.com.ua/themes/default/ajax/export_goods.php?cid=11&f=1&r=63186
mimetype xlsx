--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2710,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2845,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3115,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3238,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bfa5cc11c6f45295f933f1f23c8bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5650fed7d5288c4255d96d0a1dfff92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d9f93e99e335af6e2db025caa50153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fe74656b37f41f0dc45770e90dd2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8155ead64afec7158c5e886f88aa9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a0cd0b431b189ce3052440d68bd056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d8cfb27fca600d7859230ab6855927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39ba6a98128a7e15f2d1567e912f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541ce1642ad6a9205b76d70e6411cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163411ab5bd02d59afe2edb9212525fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870f481a2b54ba3a864a74e4b2ca5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6ffc67694423ed92ea4f773a8a3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25b32bd6d9e8c37c1dc697b21b5f9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae0eb3bd5a0d653f7a24d8b83ee7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ffeba4791e92c3cb2fb866408b5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f68c24b278508fbd2e47960ad235816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352424f0ac6722666ef633669d522d0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0de344f16e28b065f3bf87b14f61a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a93aef6bedcc422161600de07e4c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a317f2c7361ccdab2ec7a82529ad5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b6986f6f5700dfad36cde864a66f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c3c2f73fe312f5d308f4baf2ed3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa11f7e146664942a1d36a8d5b1a3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5a647e70a54e230fcf375785b25a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd3021bd6aa031b9049e2e6aaf70725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91093591dadd70530092b56dfb8a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40f387b37651662b8096ede5cf6fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e163d693871279826e2415e7792f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d8a59922fc3fb0bb1ffc58f81ce129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c55a00641b0ad759f7ba49a31de130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd31b011e725eb732cbf22d1874a0f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f656b61860b02e4ad45405999927f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ad0d9b040a789d6b203a1168ce6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5852ace800d3752f892828e5217acd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a482508b39eb22014e839d9fc7609a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f62b13bd8f5dacc512fe2661f19236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4447fc86d9d2a5d66e980d10236a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ed9afb5485aa995ac9c696f47c9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac98ef2c33a9fb5aff75d18d1496839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495707a1bbafc7fc36db8a5557e3e96e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdeab8611c4cf3fd788049029fa0ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b4a78b9325c30ac58193895ad7a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d26464bbbb25ac4ee51ff3d74b77b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feee1f73e00fab7847ad95c3d8b1ffd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb2976a7691449d9641fce51f96b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f075317b21816c95075a44535fed5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cff0be24196209e292829e2c5a68f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde8c1d4be97f05f8179d8f26a999b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483beb0990cc5efaffccb32734e6eeaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df56a62cf14c588f85618b7608be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e762bf8394806c3d158919486d870e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfce9be31e166614503f08b2cf958c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a50d539ac77a58f2ecee3b819a27053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c164572388911b8525b74a4d0753cc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1c465817ac5204ebabe608875b6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5516b32ae727260898f2f2b52f65356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1cc8fb1701a6e4bfec77e550734ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779b89a0ffe9d21a8cd0c4231749e7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed939c88bb5f36b70a0ab8633a5d0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a92bb77757536b138f4c98903f86b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac292ee54b98780dc334e394a83fe4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e1882952ee65e2a18cfd7f81e81862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82204b01eb1f5e46c92d031464633463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12659520316713ce9ef44aad083e8a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efadec07670bf426dedfce3173a9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6a665abd78b2021112653699f09166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3bdff6e28f12f41cb558f082b18967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a515cdef80b44c575b9d59996a5795768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb317a139e477bd528f545641bbc87369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478dc1590e317bec4fa17c76ddeaca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d871299bf0c43b0f9cb3c9c44b1adca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10374e3f9033bfaa078ef6fb6258efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d133773b5597bae1bfcd13ca760bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69faafccbee7b65f7df21bbe2fd1b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035dd1a2e16f040abd6cb154a13e17475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea50c5baacc4e5fc2bc5511122feb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8aadf4f12d144c87a7db653db84e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f439eb167428ef68b62f9e1a8b3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c86a45198086e9ecab95dfea4236d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa769a488cc0e48b26d3f288e900180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147b28f76cb9870b74f4bafd58d32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b1f9a50a5fa1bbc648294fd79b1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968afd1e55bcc2faaf77245956a121583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad8080b0f3d525184d8b01c76fffb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff45edf59f201328c0b7bc90ccd78c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f010450c51140a8eb60bb6f6947386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63cc3564c8accec76847b42a9bcfc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df94f5d75a73b1c24a60b0b6acfde188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b94898ebffc7e56cd465f8db1094889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4933f1879e057cd0c97cae3d007f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9756098a27c45f3bf8f592c8193dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7332a3b0f2f2271d74e3f6765ab034292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa2fa190b784a1fe612e43d5c70bef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6724f014986d15eb32b5213b4ac0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b8dedc4af71cb490fe3d4b132ce5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a421d03ea9d76b1e23249c9cb8e03bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2f51228a2295100fc64039af378d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2bbddbedb3c9e149b6846e5e718b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c0d64daedb0ce645b5387ed07b8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f98eccbf0baa36ebbb6ed0f43b9a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a526932276324dd3305ea9b8ca9841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334703b35d16a66480b430bfeafdcf56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63860eac3bc84ad91cfbc392ccb26ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e46d8a318cd97b330fbf263e802c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9ba3255fe85d9cf65d6a39f5b569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c1205cd671e47ea2d903d0f91e10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf6f61faf8bf898f6462ad9e8cf2a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95295acb0ac0b241219c9e1960d30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1137e023029f6db95e93bcaab7d2702109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbafc6f46bdcc68dd9b7b2669e71900110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587525214a69463a60f6d75efa4f6dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc028af7f810e07e5202d03feb81869112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c42e3903b8c441b4b7da02432703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd07d93c51a90c86bd9fb5e8c52538114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d28d9ef4a99ebfa59333511a215a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65690c8e16191c28423bb39a9eeee451116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c98335971dff334eabeacad46a4e48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f958c1df1a5cf1e5e25dc44651ce441118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2d4a743583654fb6b9039991932d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206af944e3897bb5661cd3b8a641a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5fe38b1714841060ced02fe462ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499633c181a843ccb66e6e2f144382c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29559820f2d9b54f456dd42dfe22cf04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3b8f4e70bfe0dfdd99a5017e4982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbef14d3edb2fc05259952355310d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686423801ea2150fbcf0fbae4434f72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd9d9f753364a97db93fbd14afd47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafee72f9f04e369d2c7672a2a045f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f89e01a5925a804c85fd19b8b13e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47016e7596e39077c2d9bce9473fb3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1600a1d71ea4ec037a9e8ba3914335131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43ede55270fcc82cb5d0e526e35c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d588999f08227431cda6c1b9c2a3568133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2013c5e41fefcb0182562ab55515d47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37628c59443a4526b8a8e54697a4275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042c62634238ea016bd3f380a4def8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b573cb7da90d1854e29efd31a67b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95a78b2b5231131249dd6f25a626b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c40264ebf973028634038f0dc2b117139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798884c47b2cf4e8cb07c4ee2a621f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3854229054b984cc5fb73cdba38a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15866ee804172278dac1d3dbfbbe029c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bf2e6f8d8f3a09c5f814f2471e329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770bd7e9057c02616cccb07cdfd8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf775e5ce04b7add1c5b0954e7318c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9fd18cdff07e4b3b6e953787daf44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466612a996760d996f4b0f5a327f868147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08723eacd3ec810095e968280bff82a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993707ae1cec8935633cdd47cb2aa1e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242cf07b466bd86324fa416a80d5a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5e698c41763d4ae52da4bdef56fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042abeddc4e6a7d8a8ff1c776efb720152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8787cc8442dfdb2e63451cd0169f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0422da693787b8eb9b03254452b9de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c5afbf08e2cb0472920f77374bf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126497639eceb70d5c7b11d43996cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05b8590b01a3be03aaad6c8175845157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237391d82a92f2cb0fde6185bb97f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5908a974f92cea1aeb81826d6915b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea83727474f747109d55fef020ca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98def8e2e2ecd9e8601fab94c858d1c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab0f464683345118e3a0592a9399d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75ec2b039aa047f1f4dccb2867bd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ccba914b530830c3b8611ab07292164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ad44984f25a5f55d81bd8deb44fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbc0f580aa36fbeac1cc4e253a809166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426561715207b7d9f262bf2a37cefc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e693f994a7d5af4c6d6fb1f789129b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810383c03d907929e7de85a9312e0d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637eb111f6f2e803ecc06db6cd7df36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87adf9771ce7560524d96d3a605503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee63c942052c1c2e85a385d76ced02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89dc2b6925c5d22c312e0199f35296173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312d48525c436d5456371ed15b21de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d771088975871a5514c329ef67ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473735b2747dfcdfc3beed2a1fed7d11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f59e1ca43b8c42ff86c87c4b5e72b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2191d039b9561b411a4db524258c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37971fa7c56e959fdb45a60cf5a5f40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca9022c1a22eafb1251e9d626f798180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f28a1e859dc4001b34d080d230a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdb5b98cfbe032f77e6231f2eafcc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe2fdb9bf77a644b814860cb87c40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644d7fb027c5b16187e02c8e2c24a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca325a1845950f70f7f5c743837c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a8bf14ccf99c8b736123285b0ff5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28428fa44613ff3a66de6398a6e11e0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d6bf76ca3a450d5abd460b67bd3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c22fef3f47138b8810af23c734c6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9602ef497127eaf7894388131ecfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc292983d7a16f3c5f8fa7dd9c32c37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895adcf06ebb81cf37d85ce41559d252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a849e1f13387d85dfffe19f6d82d84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a14b1540de546dd4951bbd8f9a55e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ee6e9a5d5f6b04b05acb8dc20cf5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1435bf63750b0abd196d043dc293196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0a23978e4dd12a1c585a0f429439197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b479d7b7e2e2eca2997b160c315a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfa5bd36e944be6abfa5c58a56fbb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7f42b8bfd8821cd9b5079217593ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663cbf056c1c1b4baaf59dfbe2d95d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae4ea78c2456b78dcebf4d587e4b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d936d6700c81a1e17b03441c5fcab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88358a2f738779472e8b299f771d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb4a95a543ad2a6a46cdb37248994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac879d795b1fee003550af80461b87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88085d3b410d524f6fdda235fca692207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef02efb6eca1574a35c90d768ee56ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb7afcd63d315eeefba0ea67c55f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52d0ffd854d9676c207d13f4ca9df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6614b8a50fcdbcb30d52b2a44e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0df4912b96b5aab44913501d7aa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac26e9a98d1326d67873fcf10fc690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7770c2c57151e6d07fbf8a912c56f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31802b071b18ad3fd998ed34e17ed75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df31fdce25ba9619a4cd1dd58c8c79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35957a167c0cf92a5a724a1fa8bb6260217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0936541e1b9136bfa681a08809dd7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7061a8e3f6afbead6c0c88cfcac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7a606503507348ce87544559b041220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff17895c85c2806fbb98301832e2d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8008de96a3c2c1d89b61b4d83c3b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6d7326d3e8294b221523c5f28e8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9648ddc154172d6e2d033caae850c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeec292ed39b6f44e83f2d54ac9fc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9fa5fb5bfa60334eca0c64ef6d419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dea15335aa718af17a95be87a606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129931f224ede2e29d43fa224b4415ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1e81d3dc9476c55e2e9ca8d012aea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8354f18de7c7cc1382a42c82b92497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0b9233dddfcb5ad5ee155871740e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5d16937d67b5446475a193529fc2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056543bcb30762e2dd14e7bd3e7bc41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8adfbe4f54b9e284968b190e36f04b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22214da1521eba996375a19143f1f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38018c41bac696bbadfecb38402d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bfc19d2139bdf0780e1254006b1f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ee42d0e8be99b7188f3ae85ff02ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442147be02ef30a5849582695ca4f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3de3e0d97c048375a2c8e59cac42c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3917937c2d6f18bf420dd95bc528241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093caef2a62fd38111b68aceba188d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba11e8922caffd6f5e7476360cebd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e72e02f736f621d9a77d1aeee7a69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2067eadb4d3b939cd371603199c352245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d88cca777bb48eb0ebb4c85db5a26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d2b655da307f6812eeef7b7772b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145729a94b0dd7056734a2ddef1b463248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1b5f3d5d47e21f16c6f14e0c8d1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a005f2ba7afafd3a823e71692dadb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d6cbc68caf8b769c678a2b504027251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d9871b727f990a65ef8026f19939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888769d30d4f287a40ce3ba1d6c1fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196435da6cd708af396dee72da918d9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6ef4df471ba84b83bf736f18b1b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeae830fad64f568cf99c372d3dc4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed16f35d2c48b3906fb7f4a1554fd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaee5e82e222fe22bdcc804ce5057b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d0708ffd7a2d117f1b090e7fb33be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfcda0a9699c34d3ea2c7ba3e26af4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399740e342cb46565e77ab367da2721261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670871b253b43f0b64562951cbbdf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197bc00e97d226af28337ab6640683263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aaf4a93302bb38119efcb034c04e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32284f1550116bfb84f540e1696b9e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a38472bac1358f04c33bd7a9627b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458191bea60268ceeda2a6ff1493bb73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc790821120ffca475e7d12a1ae9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcc4aa182ae8985031dfb9768026f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eba19cbc85ee444426bfc08700852270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00fe8d75e1928a4b292fb43a3f64ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860dc0053df04b7b32d1ef3fcd529f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65545e70cc26624b2db48d271e8fcb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bc5d4c69956161123f310623988d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4477ae894d18940adbf33d0d3834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46ce2c4648247bbd9336c2b6c751c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922d1db7b9566b3077b771af4c8099e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77fa9cdd1421ea2291fb95d44c1ea8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8553ccc8465512df2526ae97f9dddd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4db90df90f5d97671bf825287cd9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a4b57c20970473e1588c1893a9da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f313b883015844e288cb793ba281282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a247aa9dfcb17f33f5982311e73e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96560f97e8b982b9b8b3ae6269f900e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4ea0205dbfed18a2105032510058285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34bd51592220a39ae5a2f74afbb61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68616c1b847c83f6263d6147ab4ebbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a5f3f8922b2a4bcc3302d9486060288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabcff21a7f240a8ebce26518a3706d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8701deae0db567fe189501a63e4d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92aa094166a5c453d9d05b17e10bf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828ff934cf28e630cfe3e46a07c1b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13af696c881eb48edfeba78a1dc573293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873741d0f35efca46d3a3abbe77cb47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f74a0a9723af34ca5861ca1673d1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0aaf3adfc5217c8ccc3f5b51cc2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75753b2a479538cc1b1f9d59420be2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a75be1198eb10ce1103234e71342d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bc01c8889f0347d7f7c1e1b80830f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82247a0fa3bce63244e41132a211c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc65f8147e66b2561914ddce3abd65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba5760fa7924b3399a17510ab21df2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ce718ebae949b0c7e39e1a61e7ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733e9d6e40ed4a1a1acf1d85e245f5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b811cabc902037e1cce29bed1dcc8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738bfcb56c1801b71752258af3f6c33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d7704012dd60e4aee84d483b5526307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8677cd7a2138069b3e7f25562d7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b709d9b547c1852a014e0a5d82398f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf22e72e297a030b937b2fcd0285e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478e8ecb1d02f38c138b77dfa39730311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74358bf30ef2c76dca79cd419b8e505c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9022b178663534bdcfa2a466a83c56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b75b9f055849a659aa60a333c0066314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9302f593930003927ad8f28c2f91a50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60a7df7c272ae9a2eb856c299d2a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691466f1ac19ff95ac305e8e59a25ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b0a636681f5bfec1bf588c9ec4b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f14f2cb4a87cf942e992fa195cb5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f542bf0c16843004d112457849802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3e01d0f5de8ae731bc96d8dee69da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a2a0f902554e73ac2bb31e8c1867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0371028b7982c53eab9fa3f7921a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0155cac6319319e21714dafbd1dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5ca27fea913842496eb65f06f8d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd95770946261539afb9ba6fac955326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cdfb13d35b60756e2e0a8b23f797f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00bd57cb13fa5eeab619b6f2ba7d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95abd593a260bffcd207fd9c2c5fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbea29f9b71a6b25219805b55f8b07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0480945669c90a9df65e2d7b38a5c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ae5a2661e81d74469e3bb3f63fa3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7cebe20e851e76f1ec4710e233fae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db51ec15a7eca659551dc07b16e6d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940f2d841c53aa799782fa73abcaca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533425454c6029992ae928df335f52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9088e8b1b0e0df6ac63bb1241312337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8500c4e6f2325f595e479346d5a8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69da225178fff5d0e0e923cb31f763339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cdb029b590a3f648ed43f40068af0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303ebfacae8f17d9b629f0488e1c4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536df855d584ad7ecf60e2e75b103780342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbaaa55e82c3077692791e7ff79b2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d2fc55346c43f242b99ffd0530d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8767ca1d21e94c82aa10bd6d3a8a8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71eedc2eca4f7aa0d5b7e4c4218d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3786acf1a7b52be4ac8319d56478b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1095f7fc0d5bd5b1daf29aaed6131348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cde55aed96478539f515ea60c2626349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf8a6960b390810925747a32049f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a09b1cff6ad8f189263477cecf069351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f7aec2c86731fa4d9ff2b3f1fa99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f81bf91d9ab67bff230e42e9db450d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c120d12f79b172707f53acabc6fd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848cf1e141bb57b355851edd96bacb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d5b807e45ff7f8ed413f88418de0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d8fdc28eb202a89e41e764b5d87e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028dd76b25d576fdbdcafa5dfc4d86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b3459ef3b3a19320a9f391d6461e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6795633d7b5cab6469ab7ddcad603360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c89d622897509500376a7329fb9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae9e2cdd0eda0d509445dac6fa098e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7503f56dcc3a4a84d5069066c2bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b096abd27cc88e40814c77dbf055364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e22fc6640768650491b246e44decf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984516f8aa3f94dd8b5c0ee71fe9e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d89b6b12a795c7e6d736f94bc3d762367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb70568a3feb3dd6748bc2127ecb4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009bf77c36a82d5abd0d7c5d5b80837369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ac8aced2188310d7909a1ecedd9b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a942622f9a35a9c3809042c593afa38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d3062e97ded362687da3f26121e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab64cf184894bdd3fcff4d525b620ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec0f54fa511f53fe7fcd556246fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c00a186611849b7068167bc2363f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c764c851bfd35cf24940ce9e5a1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8582188cbf2edcbbc773f7ae79a619b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f31d1cde9f8d53a572f73d6b47b4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98a21cb86a126121309a1f24b6402a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656aff77dc0fece878cc426faaa4aa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4a63aebacb46dfc4a6baaf7af9a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debedda4adc77e3776b18af9eb39835d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4786dde72395eefd29b09cf2d6fdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ee280ce8889d882cd0e0a084c349384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc5df850fb578347b8309d99fadd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3577c07e9c4b8861be650dda726fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13270fbd1656e002114e38b5366a1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c3d371449b352f529b66a6166738388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e1b98513b56df711b8c5b86ffde9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54247e6338d3a28ae26cb33cf486f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4777d6b849bf6c5e2c82ecd5c23dd36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3cc1f896b62cd4af1000c54b214e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c29428f004c332e55c66b8e1f20044393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b036056642d1d5537d226ada7dc54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aefb17284ff9f5f0b87836302af99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644789920d98f1e8325768a8fd02adad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df50ec0832e8ecf4c5dfe21e81bcc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed5b4cb7e3f817d24ae02d4fbb5f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e65e6c215388a74a8c0a27603525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73c124bf80557fde80f0c9323eb59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0f088357da5bdbf4759c53af77a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6802face0a4e799ef745c39b5243f8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922667de3336d92efcc408b0e4a3d0e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a5ab78a85cac2334ed82b2665eff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a148f0914f1b84e497793351c47935405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5e9ec4ef2882a697090f69b25db9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496a0b8cfdcdbeb6b073aa724ddff0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e50dcc15dc043b3feeda924a1099c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a111446c8617d091a87a49ecaba7c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78edf27815398468c5e1568dbc6056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f2ef3e40045e82daa524a1c09338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877fc0b795c923d30ec1bf76936915c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf40a24ca46eb022d4cece39e4e5f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f299eccf2a0116b8e0cce7605643414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e9f0c9cf8b45a32f5906c3d7af14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d003c6189bb4529395198c8aa6e48e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556baff18dd0aec643f66d043146436417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb96ebdc7e8fcc79567b35b5e17f1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fd260c5fce92f09285bd59e33be9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ff6552eae725424036b65f7b5fd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f01221682623e993e7bbb51c79b6a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea58a036e7bf0c0505f5c6e39b9c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fd99369854c80d8d419d5a8e3fd7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4a2a530a3a0c25af500974122681424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c719a3efcc15fdfb15d827365262c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60002033b82df7d7f4bf34edc25a507426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449396a86c3345585183d1e51830e1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0645e6c521da88b98ab88a44bf500d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f577d35a354dbd9a7a62f67b2aa517d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef03d218ae53c8ebdeebe89b2d402d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87a453152af699a3569a18acefb94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3359dbb53eddc305971ba39e33002432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a504c8875aeba8fc9edacc38fc995f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457765b144e6fcf5f31acb6feef88160434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1bd93438785d5e3046398ca1550ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed892df59bcc74c5c07c7ba97b82e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505835e75d9b06c587bf1890ad7483b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82e309ab775033f8f5a46e9ad641e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36172a127c80cb2fbbb06bd79c0313b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f55d63669ae76ceb2de3cafdce3723440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6860d832697ff8823dab1ae9ec8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f856487780575e6c71cf1d683bbd37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e097c4c0dee0550efcf826bef9c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8e7c6030c9cdd3d330965c1232189444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc5aab74c5dad7f656c87594dd0958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31167a6f872ecabe3bd4a6d97275eee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1606fba04104df6ffcf0728716d10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bcd2b15da9d163f8d9b3fe286dbde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3442d329665a5b4c754235a12f47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c097c703806d2f8a58f6f427594a5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb7c0e77797bc7fac87d669406a1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd1f3905e63ee043475f24e13f51a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25004d425081e9fd6e0a33689ee488ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c117649431c1161b55506594a587454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce1729d638d2926673e89f36e38ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef5bf2c52750c9758df629a09ebd05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b645f296b7d7402060d774726e5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f55468e650cb4e598d22d4623fec3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ca8ff36133a45f94b8a751272996459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ba6b551c630ff48e944ea718ee10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d5a7d1d78f48d52664e7ed08d3f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b328e5c0fd55df8ee346e17494c9cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08f74cb6cdcfb937f017233ca332aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3279ffb0e0a39178eff70982d7388e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2db58cca517688f2ff6eab1af69e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f745a4ebb97570894f7754d81e1a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afbca77223f49ae3b43e3621eeac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c89bb98802a3b6fb4c0b9668ea33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eaee96100983d3350e5b79b94f975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024fce07698428f5ff8801f3226cff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f38ffee7096d803ecc9d2e67493cd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bb53c6629cf910220d001c9828aea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e7368be052d9ddc16b8869d60dce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468db3fd57661933284044d092e1639474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b746bd36eecc836d81e0b093b175e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca086a0eecc862c8b5f545e9ad883476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dcf006d355e3200b9421ff918ec28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6305c84221208a7fa316351936109478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1777b3af43ec54c54d48618c8f883479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f33fcaa2a9d6c72b1c83ffd218137480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edc120f25b47a3d79e4f143ccb7ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8806136a125f1b36626dfa7afd573b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5f2521c15a60f0ffa133eb51ed15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111d78f404c2c7e23a640e8df20a2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b3b020158a7e95c471b17b97ab5d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060e9e8b7f217bc7b1252ff5514a3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96adbc8888f9f32972f1899e506c693487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec135b74e8db8a1125874f4905e6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78934c429a27a3f5731c97f9ef8297c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617b2b3973dc4338165d373ffc7422490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf524a0af8a2e8301d71905e075db1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a13d4ecb449044577d0a281a6f7b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378d01dd3b47b2dce277593513f26f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58ddc46aa336b4846b42cb370d648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd677a8cec432978eb052a2189069495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684de2d43b1aa909fa22f657945c549496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9eb608455e568aced458be60fab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc87c0cd0381c88cb53b2696bd1e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca78b50d2a3749a7422d6f9277eed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1b5ded89aa8127e4c645c433b78c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da210ea2850f614dee6d31caf7a39d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072fba4f401734a2247af9a30e22052502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e08a4dacf721a7e89fb4f84dba722503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7981f085aa6bbe919c9469683a85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f39945f08e58fa15bf2573b4b80cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea80062888e67002878769805aa0b24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5284caf7570d94c8d1c06f457e308507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886b1932a5ff91b2ff728941156903508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3ea651b1dfd609219834079a8fca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9915883fb35545cff6e01266c228b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7219ab492dee9059e9665f582283511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b841fd080190228f565666d28c8fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a69dbefab95f2100705a8dd9f8df45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e9c266224884afbd0810970664cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb742435fa1c17ada397df2a7969e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2b7f64f357e0e7b7f78be789d2b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330a52538319bf87e55edea12cb866517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5dd37b244cf5a143784eafebad92e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486d6ce94f944a177b4700f70aced4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf2b6489a565b6fcd8c072b6f1e1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e27cb1bb01f218184e71ac989c37b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb06c3e18e2dcd6b172856ea93c36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cbe4dbf1d2a69f430b35ddaffde3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba05c56cc839f89ad725883f890dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92e92ccef0049634764b82283f69f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1920bb160f11c56c37862ea2a597a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ce35d4bf09874c6e8549bf938ac17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb86aac12b50af18167c5deb3ba0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e3f0b0711d16095b21a46a58ed348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb410cfd3b36f76f2619afd3c9dbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2731085f4041bfd78350ff6acd95e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d34a5a5bc64dea4349b2986306e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201174c5c5c8e19735a0d1f6d34b569d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa04f67a8bfbcd847503c67a3c659534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f40ce2683cdc46476d0ec34e83c6ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1788a2e3869ab777a9ca2b7f823b0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ed917424f5d658b73423c4284623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2453f1444b0cd755c28ca0af087fb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bef774da0dc58735d5fa573c0081539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f1374821146d1344ef166e281ebb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1613f015a2372e75e3b42cf5013ad57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c79c7251f3c9aa7ecd23e6e03d5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd129a77db5357bb3969b79e13617d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1698447d61abd1ca9af255948a39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713e107a081a80d2944ff4259283ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc006ef3c91f9a76c3e7df432598a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a40fdbb6e68ac03e4a98dc0fe346e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d4d927c34df8aec17f2c8c90e5f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a517cba533a2a6e3ac66fc6ecfbb05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045a9c19d5e93100d27c700fd3e644550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f04c07dda5ce705a085a870b4079551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aad7e66348e1d69e75ac3f8111b0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c736b5548ee76087ffc80335e66f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847e3b0508c0502b586132743f33eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd10b4c8d143424cc3ff339bc1340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b513db06cfc338a624ee7ce127141556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e67b207411146eddff5cfe342c1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012f34148cf43d3e14c245f9ac46d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e15f528eb8ae510bc575bf032c797c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baaec302e66f2e26e1a58f7db35488560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3843f86d7b4d5b2c8c52b9cb49037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720488e786e69e385ca6b7a16b30793562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577edeadde62ac87d5f8d532740db5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4bf6ea31f561a30ffdc6a4c62b994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527d5e977fdcd5c32ab3a04758705d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2b55b6b176b5830061316a007be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69aeba9668277ab2f5355598196c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef3bf87baab19ef6ee502696f7ab7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f6fe66cb7b1cefa8a28120b330ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af717bb549bb851a3d4452fbbd398570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8730e99b0383d02ab33e363ccc1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda808b02a52379bc5b11e5ab3b19a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a189aac39c0aea6b8ffdd72a38ba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb22d943ab7c45be89181f2a92c056574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802286547352e0775156b368a3e9a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa12f2c20464163a6b9292b72e4a81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5daf8b4281a3efd5b25c3066964969577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c88c9ce7e66ed2db41a2a382c7b34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244091517a60545646ee2ab9ba6a8b16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33179316ced410131badddeed540e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130465255a05189141f750f1bd2f1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595fb9549aa893c4a1d78b093a429b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4219b379705c23903ad2d2b082afa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459175f95102ad8176d02c7240fa4d3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef527ff4578decb486ed449e441d729585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea426fa9895d3da83405b41b18faaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adbadfa4d6a689697a4d148ec98666587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faced6446c7d71a7ff9bcf7e88ae42b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc92f29eb5f0cd410fc3ce6917067589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767bbbc523929daa7bbda9cbbe1b105590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4d12e6e961a9ab4102163bfb41e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7c99e77d96de8cf21beeee8272268592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040874a10824a93f3dfbf620d1f39101593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085712ec4afa5ffe31935d7527614c87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4014bc76c4b40a9d6db706fb971441595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b55d95cf0740b4c759a3db206db635596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c60cb6e638b26a7c45e7e2ac451c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d103def9a50a388d620bb814028e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c35c6e87207e0bd555d49010492f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109eacf0300a7ce8ebfe82d5eb275cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cf866ed36a8d69097a7083894e8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb84e9c76fac8a950b5e37ccc6ec58f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4602e4af0fc15d8b4a9ff3a62780d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d1b5c6f4e4ba9014f2d0d2dbaf31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d625c41b5484dbcb757f7485f4dee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1dcb66e99385a0d1e8987ac7f8a07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cffddb2c8e1b4e37f24fa114dfae39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369691a35377bf1ee6609795dc814c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee384f63ce0076e7f3d182d1623fd329609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6695f52154c89f575da2f24e5ae998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7651fd2941f0407cab6d60cfa09a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba339c5efc88942068c784dc9f1bbd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230991ffee2f12ac06f2cb067a9a09f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039c5d4dca310cc79dab73c28d1b5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a703fb28ccd179c3bd528bad4cf2c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968fd2546bad170e61fb2834991fb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae888572d2c343fabf00e50e6dcf642617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56cb36a3404256cafd4ae5e255d50e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da76b1dd700c51500a05d636b64b69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71e335dacd1a21572beaa4e494175620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15fe31f18e7b32158a56c0660f8fd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebdbc09cd62f8343836538ff67a8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38bc20456d18d0ffc0432da4ef945623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d0c4bf765e83e7e5eb6d552462fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508176f0a42ade68b2c32de6854892f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46a0cd6a5df7623b4acf61c7a3858626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e22b23fc5699cfd8ca13e95d7ced627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e5f1297129a772bffe9f5927a39c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447eb5620d2c0d1c310aa75b6315ca5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0073746f3429a4f98d9333ede2c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2c3162f288fdc6cdeae0f0fe2fa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703aa77045c4e1fd667a7f869df42a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732fc183774231af57c61f76299f35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f071d1a7e4212b58d929b0bf047194634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b517fed1c404a6a4fb74a48671782635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ba9b68bedf67d1f96059d4c09387636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce995454d71caf9aec75c0fdb8ecb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890f1ac76772cb12d06745c6b8add8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb06ac6a6104d07ab1db60904fa53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f50eac9f70e127af896ed833723c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30296b9ba8dcac442428b92e8227a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0027b6653982aa3673d7c1756f8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbfb298325678ec7081a741383b27e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c5ee5872deaf292079efb5ba173c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ecfe1cce95ab24e145eec64f35a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c8d7c1174d1f03521af77a7fae35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325754d1fd7b6b9cb4f84027374f7d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2ea4de9665c1a6eb8b0859cedcd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac539f0e804d1e024fcfc27955b8456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9b369d2754e4ed3e1b51b712b540650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c1c1fce38ef0f807546e9a110cb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d689a1b2fbad1e38c7e6af5d3c8be4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2b74248c99ccdc149b1fc282fa44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabb72f00affaae3dd24a935ae89c29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc904df119976b829e089aa4d397ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8ca52206437034aaf932f19d974eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83adb92793852ae30a027a8355c6b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe4e29f9ca8cd5a9fc178175cbd50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b984e155e2e654fc9804bf012494659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01fb5c5159222b79c97782f1f0fab9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd426b9102d699b501c347e1b1bf989661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20504f42c32502b8edce7affc818d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505421e6340933ba6f8de40884e83eec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc239e01b01ae8e334155c4b53eae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c80525ea41bb0791d957b035320e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d963f9fb7c3291fc98134896f489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e82d4962d54ed815fe98998a3447f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914dad5dfb189ab00af0ca86280be7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd8921c021844b4e68a4dddec8f3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbdf85fd391ec565fd745c3615c711670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268121bfb614399436f8c0107a343d45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff1c5c7d35b425964ac891ad0fde2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843727a015dccd9f70e107fa179d7820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093fb74ed8e2c484aabe477553f01e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ece3f42e1a745fb56238cbbabc610675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab046e6bcfecda9d46a18ecc15ca2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc93ad39b5c8176e86266c95d2be3c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe2c7fbdd99326dd479715ee299460678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111849069f827bebdf9ea60ba2719bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fefce3c1e0ad651fee4ea43851cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bfa4b13e329e34af8785b152a286681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef7fe7b5e1c0ec85e3ffe244b1b45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194043193788b273eb766e5ceb7bab3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f8c448104f6cd9f2f06b2edc741ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c348a2a55d878e9502c29e3df8d3a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59703b5226551030e00031749fde61b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d876929ff8d58908d902310ba254a55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a763f512cec5b35ef4493c6227ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a39a039c35ac59c0d7f47ba33fd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a8fb59242b2c0549dc48e703a357690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df0fa7255cc9882ae2291d90e7e65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46e0d6634979b61f90db4ce596dd23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e79dce2deeebfcb02d45c48f98f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab5a07620bebdc318af4e98dbc3cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9a17df0e8511a13d6af97984fc81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9536dc1536c40f2b18e6f3170307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da6fa886f024b5953d48d679d5b1a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a01101a4354b4f8241ddb365637905698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236fae009cf204aa915af63dd8d6a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2893b33489187715367b9d62c791700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe02d74317b44704c48a2954803a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11924c952b4e9a729e94f1e6d5f5007702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4646b350ab3ebec7dacee03cec95b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f67d5c1085e79dafdad676b0274148704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af79418004207e8d1370328f053de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c0247be3dd19acac6ddb7cddde87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef4e78330e7bfc4d57051e49ec7e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ff2d976832fa1c50754e0e5c83ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2949c72df75d4ff1b83cf71e953da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1e3a51e2baf51786b435730ea613710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832346850c4cb646ca43e27d26e659711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedceb569cee86dc8fa828f92d4c12e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022002ce1ad99811376489bbdd7c38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25392f8500d9dd24a363974ea31f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3614890634ac6131b9482892946dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb6b7c4376106d3b4705d616cd322716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb87bd7a390b19bac05479a16f384717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e47739ba9509dc1172ee2d51ba7ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e46d1af70b0b7b6173a5e92c649a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406fa4909d78d6b3d391d5615f0ba2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372387f010e600c81256ea7fb26c57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942976f49803905477d1e990417d65d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c553f2103a39bfe51e3b3cb77b99e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcda0b455cc5fd58ef807dc041d9f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23746e38ae82d02313c1e565ad4f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f42df8374ab864b4406fa945f8ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a82fee796c54fd05a9bfe0f4e89f0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fac07e92700bc6eed8dbe4180e5af728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881baf1c503ce71350482e9b743dfa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671080d3388d0eef08e99f2d1d1591e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818ea1fe0f09920358d001991ff0a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa829ceb30421f26346e1992f08a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aee05e841abac05e8727476ffb6a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e8c1b658a8ed397ca356d5125768b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ddb141c01afb630b20c1f06adc7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531d41e4a7b480b8015640aaa5485e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973f3470fc9d46b50be54efab183ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035bbd76eb79ff08c610327cb6b8a9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3bd7c6bad95f485853a365cb5c71711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3c429c55334c6e88f5bf12fc1ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389ded992fea77ee8eaa789b6a370713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c5512bfbcd9f7ce68a6564928b72414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd21de739729a917d1ce994753e8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9bec6e7dd4b2073a442d9cb0bc87c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe5f9e31c469d15390654ad5b18e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fd5754628ff87a04bcd2efa5c890218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f35c5c8d6dd7bf0b0bc68f996e0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b2fe145fc0b9762bf9131bc928eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd44f1bf19bcd7be6b612e4f789b6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465a99ec4d51240d96206386b7d1a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d98bf40227de10a0b1d429258ca17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e5c978c6d7e0d9beaa9fa3e87ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace609eddf99d94a4a2869d0ff40cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3201039cd18c48d0c678ecec50a13f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453ce4369136fca461e3a66c49bae627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79daba75d286e99362f85875e986428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569b4d3b07efdaaf7eb52bbd52739af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a769f0068b4b8a5ddde8cc6a4b41e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8c8724bea34a055fa5e49f90f56431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e0ec997479a7f38574d7a56e3eb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c9265852951f6031cbf3776cb25933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62446cab108efad56b92de376f7862f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b337a9014a3a79c88e9ecb183d4c4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c3cef1b0dcfa58dcf5e869c8c60b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9f217efe26a16175ca37806a3a9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14956b375bcf661c9828ef5a44f03e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f272ea7ec20a2dd099b4256b989b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39dd1d1cda190a3734741c2fb22b6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570d610a071db7922115d343cdb89e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215f302a9f8d72e4a0f0db0dd9e95a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105661897133f45539130cb38182db5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e14bf3bcd15ca97d21a08280460444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fc5ed123ec1b44575babfceba1b8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966ff5cde1877b8998af0b9dd07769e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb62a3ffafbd1bfbf13fb70c2917d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20882b5c521d281a3071f659c429d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b59416e3bd3a5ee581be30b9237e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f84e78986db645d3e97620f158f47550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ef31e3c3a3f4543f0fcda6363c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064a33082132195ff0a0b6f9eff875252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b684eca1df224ec27712980c0d4a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171673a1ad6185b79ba6ff01b13cab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff93d93128ac603c2d84265fbcfac555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d0a769032efb71e0df968e5966a7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187289c716b087f6ef5abeeef6b2e05257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b2ca1fb375fc059927b3ebc11ef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece26bf798f5a244c9483da8f78c07e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f33b8537c70df4a23a404e387abe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58423cdb1ae49d7e158016ce803a7a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a54310e1992655c26ea3e1c566f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51922e1f247085b52d520966b8b5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98166e722690b795e01badd998a6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d076d5bc0568d94b8b81503849a9f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d403f6f5911ac6b71660a371d495f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8928f136c51457d8fe2eb312be7e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23429b8af625d1b534bafa8edd329c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51409184336080d03feabe837995469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d47142edcf94ab994a366f79ddbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce7fdf701c59a890d0dcc842e8c4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a00a42f21bb92112f3c11c4cebc1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb2ace403be1677cf8acee2d47cba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760eacc144930cf8779d1c2af8350674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a81c399ee98d44353fed1b9c8ec1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12f5128d29668257b276e91cb11d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12bb583da871265d257d463920eb6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed1c8c7e64572ab7a4397ec0431d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b4091702521b450c16699c27366879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0b7ad39dbff4b73ae846c83f3b5c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8129ccc0292509033690e296d559981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b2d0cb5b53e5bd993fca68575d1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117bcef8c758e7bc669dd8c7b0c2cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debf05018261f127733021403accf2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac09133f8f6f5ae0629daa8893b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a40794389f83d1c81897920fba93786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ec5b398cfdf7a4215b58fcd9b80ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b27e63b156a5286de99c5930908388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd50a2dcb06e3a2fdd12943178765b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f046925b73c839cc54721587575c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aff7a161f4a00075f87763239a89091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4dc9837592d9e54cd005108c063592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119864c41006a5c66b7e80845387f4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504c98aff81be86a2a58d62407218a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026593ab4e3c01653c784230cc7879d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c2b5b0af614e5b7f2cc689a497c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9854762ffcea6f84c63ef66a2c235097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b547c523a17d276f97c85ee43cd15398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf0e36b279a47daa79ee9e5eb6ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832ba573a28f29904a265c9dfcdbe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff31c6017eeaa0a2be9b7a168c4691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2845113396b5dc87e5004089f94cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea2bbe5011102074d2b01b4cce328103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81563873cf9cc0ff430aa171ab6666ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1170629a96f9d84af43b41549e4af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8381c550eea45b184a4aabe745de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c1e11f9d255ad5a79f58563642ecc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e2179f271f59dafb0adde1a5c1c09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15695d222dc5d519f887c6b737a6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616654bf6ad9f4c06c4a5c6d348134d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b7a6db8e498bf085c2f4a99a91ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba00ece3735500589f45aa81666055e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11ad94cb2a17566f1857bc44847c51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832350fc35d430aa10e0ddcf6a2ea52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3481601ebe5b31edf2863035bfaecd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634add903e9547e84d5d4d8df1e908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60da0767c4ee1028854e009ff98932117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b83a22108376b948b9e0183e182a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10b96a7760dbfb7573b8bee8a51bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bdc9f00fc19c53438a3ec5fde973f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c332ca32443778060b10bdebc1a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711782dbd429c62b52a392d2edd0e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142e7222df2ace56fa9cac9eb0e395123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b517dc154d760a3ee1a49f957ad595e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a009493ab55caa1e51ee2da93f9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb2744420375d8f4da2a0fa9c25df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd4eb523426c035240eef1615991b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c38c645911b60898b2f5f55cfe578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1377f4c7799f0277f3e5660f50b6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005bf097470d699d3e2f6cf6e328489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e114cdc5eb3e8ba0721bb0cb519707f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703039f5d23d7ef5164636febd14838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b87e08f362b73cc044cbfa988e241133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec88fc8ebf7fb315c135251ab278b66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db84629223dbda365cef2f6ff224f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a14d73725c62d659bcbe397dc178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edfeda820e492c7e92c1d05bf881b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba5a36ff66f461039b0f751d5c7f32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1df7a616d9d564cde37b68c08c06c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9627b643012d5b2df034b95b7f305f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64925b52788c2944c02a1260ef66dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683b4dd6ff860fcdc6338d53d1db4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f083ecac870448865f231652985b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b7207e6e8ba00af526f93100b07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaf4177cbadbfc6c21e5ad34fa09c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef9331a456d34fb63520e5c86f3e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab37f51d05c31bd02359ff66e84c9d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5b9e69983383f9f44ccc7eaa56f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40756b1a554c5371d7d770e9467d375e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e74763a3438c4ce506a24fa969c385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d22cb457e0fc5eb18cc602142f9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6ebb80c65787ee70cd4ddb96f83b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1550ab697998009c6f74399ce2b37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52c0ff262d61051190442802f1aef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f97b5c74545f40a87af358a93b440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91cc2d0ca73926ccb76fb327dd9be5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d9adbe23995684fed1f3746da1f27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1f1511e081a2f3b7bbbd1eae5061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1b97b3cc525aeb6042245a40bddf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ee784ae5fac1485aa8fc9b11914c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe0d8e91050a533d04cafe1976c5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a98aa89d64ab0b4abd614dbad9171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906a184d6d71333bdd6b1e9d39528c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbba5f917e7b2baa183f85773fdad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba15caaf703399ec4334bd169e680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4861a1c5c78ed0346063232bdc1ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139960fc0666079baa3149c6bc26923c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b461b0fe13b7168d2f290ca0423081168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5cbd06339b33b0af4bcc9355ff23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55e39d925d0443afbbb8d2597d745170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5508e7eacb42b6d1a0eff531773f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363120a306d73ad238bca94ede199f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d68d695af44cbff3dc0165d954fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979499901c009f324929ad8fe103d1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a596ef421cb245ae8c67b91b55d83be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73803e49451b06d830210739d9c2a22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff765a20b545b47f7d066aa5ac33fb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a746744b7882f0bbdf60bbb634c16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cc42876324113b0ca975c7cc437cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd3a33f88f53f146b2e4d5c368a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1c602e97ef96f5458a16b08df05b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf64e65b4ab9c6b27076f330f915de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d919c995404e056e0c42c80f17df7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac573302a1328efe5b26fac31c454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836051182ef7bbe3bcec52e1e54d91c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c56f8dd5cb3ad52f19373b569c2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f57ede80dbd0ae99f77d37257c6f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41194bcf786761742752bae3fd3483188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8e245b3ec9009d7a613474786c78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da9a564dfe77399b5bd81cd8c5980a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fd707a82143971174290f8eec8f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381c578eb4dc4397f212de7c8e815e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd9cddb7b50be62fc65f228171276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ffd85a694579bf16cfb7f78e8ea4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe733ce5dcdeca51e512227d7f4f5fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef57b4cfadb98936f91127c0443eb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18dd7f188eac3bc3e3e9608788371197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a2984d04214b76b70e840f790c868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78105ba9af8d2f94815658c70d1382ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c464c1a5513e304428e87e442e11d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de8f968e614f6ac754f1728ffe49ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e753402a1af57bc47769f0ac11b35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5447c5d40711abd7ccbf324a4033c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf263278b912e9d9c4daee803ceed65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609766c86cd5e8d55e02c6ee8deedf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366033de4950da3268c5ee623cc642db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f0349a20824cd562772cd5edade06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bab5d8492e5056cabe1a74085be92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb603fee12a6f13f7ed919f5d8e87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1371b53a34a2a2735ee8af72c9e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251abb7a2667dd7b20568aa3d3afe434211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a51cb6bf72d6881fe888613a13cec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7a83d4df7fb8974353dccf7e3453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5acab3b6b6a0c66864084705e12ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0d568f10476390db66d8a597e7add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad474c6742555f7f969a855a9d7af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab2f192f9ed311280c0ad97af0e6d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdff4126ca793181289a2857b4859c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec7b63c6ee84226e56a978698f6e08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c7d7e2fc2f6986e6a5c13ac7f8a3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32d77fb48aa3ba15e08bae37ae1ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b1e7c9cf0007aea6cce5d1f405f70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aece6cba7d6b9493d95bd52bdef3d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88d1f2d850c931dd05bfd2799391f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2a835bf665e1131fa82bed1d1030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a60cba0df28d8e1e982abc34bfccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f9b1f19bb9fc9aeb097117f356fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e593656d9ae8f63274e7b9ba89c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf995719f068c0b416492a8e8e70cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e8c7aa5f08f2ddf5f8e104f0c473c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653eea8d8364ba47c9c18108a064315231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc058d6d566af1c6f45750a4b8b17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f621ec0e564387a0f93060d7a3bb33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a9ffc9f3aa62e8f1210e2bc2a72ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bcfd69bbc8639a9655b7359820405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2a43424f9fb0bf446d17dca1ce0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb60e71e082af0971cd6b951f7c3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e798b13a792802e8f45618e0945eff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ba079870cf6ca3723b1b1aeb9078239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6f1a0d5538656814425f883fbc62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b5848bd517aa53ad925ac1fd9eb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4297eb1ecf3bff88e226cca337eb9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a03bbb0a68ccc221eaaf49922147c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea080e1e1876373132c5453b02f81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815611e8382cd197282899e389a3a5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34505fc6e6d4a06b647c2f87a11491a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5102beedf9a76ea42b52fda366d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73235744499f0d4fe7e137d8e17e9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eeb9d165764803fd91d7d342a0473249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf338800d2a768e4bf1447676ca0ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed33549cab06d72aa7041f8a8b2d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962150f079f3a75c1505a003157cf96d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7b82d47b03e070852fabe3280f78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9632aeb2e70de3c8b5d2934e098bb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124078d155f8f137684a877ba992ad35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cad6b75e639ae3c598413c104d2e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66eeafae3abba9b0cdec60eb95fe3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88263c8e9dd79824b4d1d25c9b91a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5d763531d9a691249f3ed2a40840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335baf2ec07b50111f7c02a7ccbdf056260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c5544d3cbda930d2970779d3a0d99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f91b634b32e73e2039b1386ea57fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863d490dac10874c2502e2aabdd722263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dc8863b55d0c51bc0376d1e5cd541264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357878bc7e11ca7fc0110b4373dcbc46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a602e0cffcb06e84416a5d3c74cd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085e73635ef50711fdb89307309125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa4cd32a648ea0c781fa81783b0f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5b68da26bc10a34c83f0969ea3fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e6f9a1876fbb619d14a62f52e7d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764caf32185937cf9549b16c9eb251fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cca477d2fd807d31d04856f897a4ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2ecbcabd5cc7ed93e04ca520dee7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddd42d3ed233188ae10cc1dd3da0db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ab25c9f4b049302b092a88a31473275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d75104068fe62e40e6a46fae35a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa524e66ca8b601c916b6c09a6f5e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15de1b81467be6337cdd9fbe5e8976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae6b95486628387e0f2d16518492d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14997903a8c7e667e4c696c1a943e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc379a2813bd3707149dbbe8a1943f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862082b64d81270c708fd1d0c1539fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bc206532a918d7bcff0817aab197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a76887ade7d5095495a629b66321a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18366cb404d1b1442aa966dd3033983a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8ee1a21d19f1ad5f6b75f16bf4d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e60ea741fe9ec450a9d99d122ea70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b45a90c8303d6bf314449e7cb929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23082b5ed4dadd5686456ad95cff0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75547ea42ac2e777a43d0cad801e154290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7b072cebdb4d283a0891cbaf0f2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db0313a8e4bb624a028031013baa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe15409b575979fc2c2766bfd1f9c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8edbd47e3ad0d49b0faccf66ccf0fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2e09ef4f21d3146afabfa7ef457d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd1ad11839a58f24afc9ccaab7df6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fb9a22094531e4e7e6c5062381a42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df66a14a3ac3fc8af1771d7b911715298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd31d79a45817830c19e22cb13218299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d729cd6bfa075891cd16af2e12aa797300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34102721daf87fd69f83046ce4c8df3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497323c9f92a93d0635e46e4f18191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41e17c715eb2f6f2054d2d5c51423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288ef48756ccdf0a28f081002d9f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74cdb965be8552ef0420ddd06b208a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022a857fdfd58d4088dcf3cced765d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b16ffde6dea6498c7612d8063be6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b40844274c6a3e3019b176261698d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d78a2c6e9afb7ccc0c3369cf17c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ef2cd7a6ad48f3d55112c2d65618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706181f0e6cf1166f79f723bbc711594311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b94847464fd466485179962936c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613f939c500ad8c3bab9e2bdc82c0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578bd0be36af80c480d99d19e92980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb15e37b450bfa11f0af099bf3cb2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c06a230709d1f3651074fb22184e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a4adcfecc73dc3424f33aab85dd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97057fb66c47d38d5e129196fb09a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca032eb8816333d4d9f91ae938e613a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6b23e1124458b25d9e0021e6e653d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72ed7a7b9e682e72c763162aea992321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01d8696bd3b91a540b47722bb0c5f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fcba7a410de698eef893359b1affa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38bdf2a47a5a8de8a9b2af330f4e48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020887198e69e2c39e762a7aa8ff26b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710dd42e35786432b9dd9358695191326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763de940f9fa0e9b49b1e48c5c0a99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a58499df02704f98c04f3a82b1b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389087d67958a878909b6df8d76e5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a197a549ab9dce18657b1d287f1921330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87f2d997f1f2e8771921b4c999eae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fabd3b4cd9414a174842f86db502e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b23815bd4d7628b09f862339e21e30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc46969254d6f1e15f775a91b4c47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab168110c195d0854e3698601e202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1815e5fb0230fd8da1ac3a739774f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc128dc3510103283310e92f0f13c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3c7cebb92e94f2296c000c0612e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e86f399cb41350242d7ffd09a587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20d69dc600ccda0195f9bdc169945340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673beb4a5891f8e7ff546898ec48e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97387aac515c4bf3770eb98e8e91039342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e0de27edcfb00a77e44925ee2553343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b03a6043b3fd2cea22bf22ba7c5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c79e91cf480fc84bd27341a8dd7a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059ebd0ef2c6109214d2fbf55cbfc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1fe796b61b454a7d8d42a2f0285b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71f8297e3d105c73aa457e026c872348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c74f127ed05ae31ba4374d6a3d5e38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757b1c7e60d8959483c8589f5bd5ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6f2e4e97ec7ea270f90037519cd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438d5b39435d08f37f89225781bb5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed248b112f5be561c80697a2a95d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de06520fb9b8eca53d7d923d7658b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d93e2dc90c40a68955f76fc989846355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592db6059f4bd9e3965d48fd4af046b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf22c890402ce77c7a1fa11c0471b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102a771b4d8447099e3aed9eb0c812358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56406abeefc55e203f4a812c3f07b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5aaa959370256baf150baa7e0c055360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b036ef488dd0d99cf32e21b007fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987371cf31add767690606e52407100c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ea475961f91211bd51b4026b212d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec17553c53f479c36383cf3dfb91d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e2a7bfac669d1562bb565bb8dd8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9097eb04d6a22e19afca96517238366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269484ebf571196a745aef1c7f5ee6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ad9b772b494895a26d4659e83bcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34339fb58ce9fa4e842084c25395a54a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b47d55eb08a8c3561497f477efe9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7554c67c2140d2dffd70a80272f299371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f95993d3091f2655d6318b6f4a5a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f17053b716f45cf0d8fc1c16f05fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997dc35c7c284a223abd456d048cde5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d907852cdc7159bb105799129658f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722af5ec05a2ecf7d09f97f203f8ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496db0fa7264164c157abd0c1e86ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8996d27477e069d59960697e2d6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efac531139d6805b88606e88763a86c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9eac8a38316950600522bd46305e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01715baaeec6967c9e82f05e586821381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b246fc7195720c8a2a988a24296ae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6778bd909b7b4b75d4a12062cfca4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c42468b86575e59897ba1abaff898384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3197ff7c404c825453aab5c8a10ba8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276ebf6747c0de5e24931701e37cfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318476bd74e73c35476fddcb94762ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae019e90f289a09cdcc45d281c5c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a224df77bfc76dd65cacb0f960bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553755ae497d5618be9afd58e135de7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6495c459c2845486ae418e6b441d2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450cd291143fe8f00d965ecbc2ebf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbacdc90c4b51a1b2737003090fbb71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207cf75a13a99b6f864a5d9f55052b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f08eb90151f7cb2f5ad7c853a975f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0e70d870c21e8801211bc49d11371396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612517f3b470a66ef70b0eee9e8e418397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598588fee26b3874ae1b4c595796f25d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23a5fdab6b8f161386467562e1fac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126c625acee81ad4766ae4bec10484400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760950f7e7e37221f209a1ce2ece628401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63985e2de00a8fea6c6345225d7e90d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200016ba5acfa7e888d1d0c77b4cc43b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f25fe722a9cd1ef22e7030086072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f737415988e1afb6e1e89f305c224405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aad490d3a351444afc25601a61ad0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b01ec30af6fc99da82f71a7dd1f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4fdbe7902139b8374439623fae8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b776d44f6b155eccf16d47750362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6cb4eb337a5a7168dcc475e98b41e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c2514e635d93b2477dc8c7f6600e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e5f7a31fac60c652bd719ba9ef3b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c29520716f2fb423cccd466d9e05e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513249a8946f80b4e9f22ebc897f25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9211e3ad88766a90d28badcafd0050415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f8cba2375eb0f8b5004cc51c9b79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2d3fe01da9317c81aaec043370ec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f49747268774582068f4e1673794418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514a54a7d03c94cc13f588a60c061f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d506976f32092cef2e3198575da6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3708cb88b9e5ddedab21480f8c5a5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f40da151bb83165139d1a551060ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ae81ee2ea06e55eab489fbc881ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0874d5f6775ffbcd5fdcf2d14857bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1b9c138e60962d1941a1962c6965425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc59eeeaa03b4b519aadc02ba6ac15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93d75178db04501d310515f285672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ce659c505c67dad26f826ea80f50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937ede78ae22a40c884d97bf4adb14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b809f57390a245a10dd3d4f157d736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548fe79447a6eeab35fe281d3417fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3178d59e6928dcaec250be6d3e3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb7618d6c4dceeccaaa91982c22e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e13094c45fd56c29582eb589e5995434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd345b91a22f0cd512bcfe64c34fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332863805a1d307ff5fc04ce4d166b66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af517cd4974d5b6350e5efc5c108af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186d0d43844a8b4639e21d1ae7b1a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed0c2ccf2cc9552b10bf5390c3fd50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365568d98d2db3da758ea2b0d7c9eb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35779144a8fedafa0b09239a79e13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eeefb5f0c090a53aeff40316f1a1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7de4c8cfd1e49d1756dc5785da24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f6dab8c1af4ffbadf5a90771e7494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9f7a0ee8caf83ee4e46b8c67d4ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e2c5ad81ad171658bf401ecc28994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43043ad72ee27d6dd9452a331dd839f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289d5359f8a30e65698e9161779bdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f844a84e7b31e4588871d6fa9adc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc195fa0532eb44a351ed76a3b6aa83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a012b44511ff8528ce86327411132451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f91b909006ecd2719728638168ff3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8021240185d16805041acbd4edec5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631828ffb7a87527875de29115a9759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03249946bcf7b15f09a6c22d673035455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10d21bc8e52dc1532ab70de6f02b1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adffd9fb7e220ff83a68f3eeb7851e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ab63ac41fd058075985a026c7149458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6428019b0429aec6b0c77ed4bc36d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa0db866fefa193227f6acf8805c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb6f5ff09af5ea71fdbb25c77b844461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b6cc2bfe4a7e3ee2f251b98bfea6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62a7898b592c43eb0926f9549386a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d04a41a677ab97e6bc70d4ae6712464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71d06d47137cf8c082715c6e8f32a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3fd293c0496c8e4b272f6c74ffaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29921fe555dc6def4f11c28ceae8c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b52a8cf629e7027765d3f4c6ce0121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0823a7f01f18ac49424a3b602de1b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d38a40dae6e0462e0655689e5011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203720a3f6ec79bacf64b34f32c0a38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39014e2679626aa882f9dbeed11b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d580c2bdb317fe1391b23e44aab77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908b72cf343b8db96a07d49dd72dbd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d7f8e95787370a399107861da0489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0c4f3e9c2fca178023edfab63a8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2de971489862121edb8df2e4869f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb9af5390f8a71802003938fd2ec26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972fb5f4946109a23af0096cbe58f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0668ee24c2a65156040b6ee8ea61b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785d9f1b9d40a15725ea2ce5ee9922481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce5b13f82cd6e217247f329205425482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6982584d288a670b2bad5d54dc7eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc580803637377d61f1e669b7a05cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a344cff7c19ad905e67f9a75f27fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ae01183ac969729e3284189bb049486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9eaa830420db31a98b8d184f2aa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33125a7d611d0526b3534b51132d4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107699dffa6aba24b26392e22a70267f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb15dc63ad98d8177bf813896d2c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4243d49693f0e64393c5f9576825e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d8cae0779250e88bdbc93e0524c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea5524ad875bbb024cf741cf139da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f166de029ecf89cb517e13b2dcfd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ccb29dbcbd2c6695a100b966c415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d280b70e7f30021fe601df950283496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd08f77a544e8fe627ba0ed71332f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f320dd713f36cc08de5f56f3be380e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f40d69511fa6be27f9a7bab8ac538499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432fb8319339ba561066f17484bf0b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e69c4644ccc57eab2e19285f2c3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05fe3a291d964b596dd8cac7b8523d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0880517a0df40e8b1f77757b7194c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716a5e32e707a4f726855d829e257a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c20680c3715d65eaca35cdb1aeb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac86a93e44946a356047380c97e5485506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e306c8e8bebc798325e91054939d138507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924ac4aeefb00b5de3f70ee9a987ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a7b6aec7707b5b4f7883ac79c706509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd029dbb58ae9b29aa530293ddb83dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45966ff382c933cb51d01c8d2bc594511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a41fd4ea84ab45e81a4ce2819504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79ce1b5d5d2340323c94d42ca1418513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9107c3338fd4ae10d75a378a4c10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e7cd37567e5d804f5285747c859af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3d5ec7f56c5037a1bad12b54bf33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da1b3157927977b34aebd8fbfec6eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db563e03b8c0b6d145a6e7b2111e32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88fc63bf2944c4e5633245e7a62c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f91bd25093fc55e021295564ac04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09da1cd68f51165c0edb7827b32af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967d4ce2bb2f5fbb84ae6ef14272fe3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e096603db07e19069222af7f628290d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed27b962c93c04d98be7f29a8e0bc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc5dab5259271c5425180603cf910525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373480505d29c2d9af9dcbd53d706bc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe5968cf1491c792f1673ee8f1ee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327863ab50ad15cd17ca393d3aa04314528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b60ddf1726955159ac293e14c3163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f983f4fb4507bae719ccb158edfe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d69403df8fbdbccc5a9d6f005be167531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246bc6cb531d4f9f843df770a0110c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f041b841a8c1e8d40991951d3136533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03396d4f6838d33ac8ca8ff7a9f9736c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231a709931ec25d4f2ceedd24a228c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffcd0e10925dc34cc012ae01350f1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1970d2af7c5cc9680bcc4459cd2895f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9da0005d85d84679dfa3c3ba9aa3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3f9720bb0bb49b7509c136a0bad3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125729d92bd7caef197e7b678ae80e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b67e998dbd3286de78ed1535eb723541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c089d872f0b73fcac9b48e5e8824da8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469632ae68ffd87239f47dd981598dfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f08f308189aa04d2ce48b0f31d4d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cced9ede28312f0f233476145a819545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682d761e4a2e1bcc2921e3f5f16c6cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8ea537ecf87af6b055aa80d4adda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713bd71ac4866ffa0774141172004f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0040319e19c1f2eff3af8bae54e8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864cf0f01ee45ac1f390417020e5f1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6148bef3a11294178aa4224ede338cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcfa78d0cc0f701aceaa5e80f8377e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf4299cd1ad152ce5ce7479452d761553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e1510a752705f0dc6af1df6165ed1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a2d0dbbd5df7fe5c4bf2ddf2b073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3afeacc0e0d538ad9c70ab8cf3759f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9942060be24d1050e2812424474dce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911012f27f583587413106bae719b858558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78846d8835cd5da233932315ba169b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c91da9b6b4bc5c59bc5f5cc0e077560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b776db72de88a298d36d4f3245b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124643852e6e5cb06a070ba0070b354d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635380c4d33790dfdb9a46fdf0b6bed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f0822969bf4a72787261aad36010564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fab7d5835ece2d3704a1d123b0f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31e97c77fdb3519931c6ff7cd1c53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00263b00e626e49614e468437532dfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2ab56cb75ba617448d8526c7e486568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e12c3ea789d7a12baaef5bf465000569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a982969e5500b0223d141934a0052a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d063891d2bd92b425bda7768d5f034571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3d644db5d7689077d9ace2ec7416572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee15f1aa5e3e31615f910a7f13a5ec9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00082cc5b0082d8bc6a864a155d9dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9284ae5ccbc60ab6f9c805878807575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4889ad2fd855ac75f7eed3d1e6d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e8ef02e746ead3a3cc35df2fba03c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb82b9ea188db31ce9d6bf35a2234578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed2439ebd889d514c1ce3d92f5bd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fea7a80c7f9b1d5e9024472c5fe03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c966cec940ff0c4dc78b24329a3200b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bb57482fb70e0969b403e1cdd35de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3abfb7c5347127a3bfc6307dca2fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b0c345fc52972f026d6331d5c030584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789feb7eddc7fec285338e475057801f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a36d591fbbd60c90bcc542d6c22f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14f3f5c79a409b10acab4dbaadc06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869cb828f6e23d0815856ac8453a97d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615d36e2fd3f8ef12a5e59a1153f5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0de3504c438028fedace36b5f54d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4270de63c6608b9053acace4c9cc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650bea9401c22b4d7efee92b57893e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa03c6558388a717041f73991fd5eb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0349150b39e53f7194f041754736fb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06013ee2b7f1d28bb7655518a5798631595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d43ca380c4337c4b0d04c270a9b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c7e3ecca2481491621558e846f52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b99216bdf1557974f604692573596598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80e0ad25af5edc50ed87c81fb7475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010e29a6742be66773b91b5bad3ed31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828479476f78f213925a6f13b7719b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5175bdb63d6a8e8f373001bed3995d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be229ea76234a2352ab414fbbe82a30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b88431124eff33e5718ca34c9cf24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75cafc803bf7463add8480b060848d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b6b5ee19ab97836e4cc3e397ffcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc84fa39d93105a5ea9f2721f85fca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f71260d6d02ff498087a355b73d69c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358933a1a72132389a4759338230d2e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec27c0782fd5c72178e011666f5c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898548a8b96cee652c82a40004e1c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afc4fc5fd025756e71a513ea525f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b815ab40550c5dc6d4e4820282b1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6173048534ebb892c80b7d7d916d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a3cad6169bf92de8dfb46b6353f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30478ec4bef022862e799f5dcb2e3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e33b20d16728eaea2ce1707e92ea15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b235376de01ad25ac7b0bce0c9a97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a93022fa4de3e97ae0cd1243a8a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf8dbb9c4674233502cc2457ae92b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dac6d7da51099cc25158d427c136a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8625d62fbad311b7f668c4283aac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cdf657efb93477fa4fb32723d6e07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a63ccca51db4bbd06b697174f32075624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b0966d425402079ac0dcf6a24893625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55087e51b540feb1cd4567cb0b5a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3402bfc9a6e679ea20a98f32329a29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb2f1950102e96dca1a7278cff3b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb639929a4085e3ddf152192b3d6e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1141016345247dc2eedd8b39c5d47d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e310630bb18b9f34bebd820bd9ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2accf47ac36917cc870b870beed5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df955035fd86007c1381ad23b1eb09b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb509ffc5b7d5112b54d3d76a6d467634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d1dfab79daf320354ecea4c6d3a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e557bd2b85986e506555ecf867cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed28fe4bd42d23d133494a8ef317b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe157f46dfe14f632b8d5598a7f81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd62f4c0ca20535bdb9b0f69c09b82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003494b4052210e66560515f7e8c106640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865527b4c7422a7b6662d9c34226bd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5785b7131e723c2ae8d8afb329a9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a626a3cffa56d6e5986b3976839d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396bbb83845ba72d4c6a18b5c0fb1f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18e919414fbd58d7759c74e1058a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37da7a8234e4bf9409eeb638257878646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421839f1621bd460a27278553b2e2837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35e3833bf346983ebb06611d8ff9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20ba2f3fd4c5a62fb108c6f9d97c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e22e3903f9839c44b6fb3d80d670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2f5da809408d2603d3f7d290b2e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3258f25a798cb0ef1d9e673dcf4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7df998054a442b727e9b8e74e57c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4825e8d6422ef819ee7b2daf8d5e131654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2e948e1f899fc16e197942a537d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e0471abaaf3206613fe9100a94cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501100356270a355bc8655a8bddc112a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa52db824d45c3508babc3f430cc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b352068660373c4909baf49dddd7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680a453b5064d9890fe8910599220d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782feb6738eb624ce73bbab6f39ad6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ed1a0d49d01cf98fd63afc3402fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d03eb36845b93b135faef3cd4c15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68849fe2344ea87b333a18d7112fa0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7478d2f8efc9868bffd8436f9147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c108f45b76e20fab9712555211cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc63b8222d28db9586ad584748346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c484d3c04c910d98f01c24fd7f90c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d5d95ed536fd0aebbc994d0191a33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38801c76bb169b0f2856a8c888def74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18105f02503b7f819ef30b3f4fa9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df65cfe7428ab84deea8fcdf71a5c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa359d2649490db71571b087153b30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a99f5b6215bf5933f8fd56b481e954674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c257cebb506e5a029f1ab946bf0afd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aed38bcea6bb7e5b2864eb53731eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8d86312e43d1733f9da7c3b5eedd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b2d10739ee2a2c597f0847772bb8a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4480,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4540,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6515,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7660,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1550 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25380,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J371"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25656,9057 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...588 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>