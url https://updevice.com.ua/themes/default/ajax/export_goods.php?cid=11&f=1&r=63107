--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86ab183aef425df2b997913bb95c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff1ea9f9f80cd7b93860f6327137c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef42d614eeabb8190b29793cd83c0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee836c0f0a7e08076e6be0ddd5a2354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214907dab63685deb74c41b3f5798d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7384ae010514fc0ae5708952c1561026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab4817624977f4c76f2c5522e54437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c71ba5f19c8f7f50767c7632865bb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa88d600d7c43b1dd592c646e1137d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341893e6f08c5b32b324d13d06de38d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334833446a772c83edeae4c52a3fbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02f70c68263f9011415194cabe40312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e017f88f1312e1f98c1422927000f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d404bbc1c2074e341e1713e12cba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f6bc15c97fbdd9d4ca6f759b2bad815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a6100270684a1686fe236a3388b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1c0dccedca8af64a02ce5748262bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf08957e09082d6bd2297c2891aef918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b6bedb27d645af5a2f24945701ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e062b4f3c6df8798b2c323efc0146c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba4798feaab683ae0610ab113bc4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbd351984d415bb2e437f072caa9ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd24983d5a58359301320e1f8ffba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca93fd1c20a7fed48da0fb4d728871924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773c321af63c0a3fc5b3c85e910e8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1241940c68db67e5e36742c91af2f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c0a2905d1de0a90a0b43f31c7d43a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795191ef6fd9b5b59194039a8502a7cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b123109f7cc667ddf927cfd58be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d2707cf88365f2ddfc5399ed63ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a61c31fd09a676a166e247f1fdc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd5707ab2168543f2f03c5dc5dcd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ecbff64ee73f3c11b161a9cd51fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb90685551d971fb91b3b0960a441c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1864608eb2e95a84cb65f98461e2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5e0d7dbcc67fc2d27f94dcfccbb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e39daeac32e5bb7ac94f0de0021f4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd33f8528157ba3af1931752fbcc2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e435400adef563d6fa0d9e6ee5cfeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fd60b645f06452b6adbc7d826e9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646289af78fe822b12d5707318836ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c49665bfcae67930eaea932dd5c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45352f2173bd8304f82f62b5bd4f6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d6b30ae7b4bf147ae531fa28731b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c935951a91f53090c426ae7831cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b352fdfd914340d5f4143488d02e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066839dc53cba321ad7789f38b7a35747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd3e4774acf3df6bbdf196766777c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55108262bccb48b70bad7bae9125cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b0defba74c75bcd4cdd7a12d752d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b452b22496fd941268d6c109beb1ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54853c692791feeadf317ed8eaf3f1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261465d8949ab4767a2db0aa4c5a28d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b9c33daa36be4aa325b5d891b03b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379da2a65a386684f08470ceba9ad0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18bbec01f3d196452fc4796a7e146356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979ab197de86f054b6b33c107caa4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c151223699a386bba0cb87a5781f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4368382d3893d59e1b9d154e1d1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600721394ebc4b259bdb9fbd345363460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9bb16c0ff6f47cf40c2557363de8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a065fca69cd2fddabfea5b85d8596762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011605925781520c0d6cbd1af481e8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f39626c8049c6ceda82e1eb5b4ede264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbfe0d19952a3b15e26135a961a77365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20534fea8ab3b1c3c558ddefa2f4504f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bedbe3e48696d52419d2cc124eb9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6126ec468d57fec1d314b444f4674c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b54fc2804563043a59d9477a2c7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c29231e6df99a3c0763bb5c8585270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83bc49910d63af5e12dc4497235bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b99383c3a5b14a0537cd5d0df3854a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176080d8796d061916f5e3a9150f71573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6feb30966a22b88ae9d93c35e198574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a36de7320abf66cd49a6276fc26c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff672d28d20b0aada844777a0f0fdfbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5c3c4472b2202fd73166ccddea8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd2cad0745232b6c9c42d2b59c37378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf63f4fc1ed839322e449475da89ae879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb69cf85f3c945ba9e8b3964cab2dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32706903698870a074d34b360c8f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d04e036f7640569f274f4da136c9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d43666c8e60338f4897bffaedb7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21da2e42ead6f65e861a75916d78ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32fa9fa19480ef0268a67b097423285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84153ba9eaf0850c7b46c766152a76086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ea572bb7663262aa1d4565f9104d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38cb30ff41c545cb34aa3637c6a61288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0123ad7bc08cca5b94d70e36b8f9a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa59bfa5fa7cb6a103d60b62084d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884992a5052822130ec1335b55e45f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90892b1e5e7f36530dacaf3b2afea7e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba8525b549f0b2aa466b163385a2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8f32500c7873839715fd1c88555694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e5f6c9a8fd104f15d14322a4caa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9137fc70da09fd472ef6923c7c7ed6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516a7f09372f8c1e70a47319edc56997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab08bcd3c5879335d08829f12fc5ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37a29c47a7e2143d10456573f1b2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ed78dca391880b0038d290949334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba0da883ac12d59522abd468aaeb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbcee4196ec376b20f6163d18597c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24fa484b5437ce98c9557f9efd3ec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c834e32334742469fb5d17085f7b8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76507452c50d35da601491592032d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5984912a20f0e5a8038bcd1d8ba49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f581df8edb5a76123760059669a65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c87f42ed8829744d299f3202d51bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0907558eeb323d6acf65502d39764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b74f5c0e4f403e87ca7fe42c83be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157cbdfb991a2f938b9f6e7e4e51008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6f20cee0e483f955b3fa5d9c6004112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa58c80defed76114c182ba20ba34f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c38c603a8a71f43f9c6a913355700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de075c1c4363bd7494395943a7652115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e645e3239372c544ae351640a627e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c092e961e67c4f492ab839d53f88a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9e417d3fb2f55955fdb26d4f24c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ded20e635b6e1e26e3a9b5566cee5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b041facf07fdf9e4aa1be519dece120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d533383248f2a25b5580e3876368121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7f37cd59e1f0a14e7781df48a2be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcae2f366ae06a11cacc584ef2ef5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d0ebfcd46dd7b377e4cf9e92805e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d2e63dd8d04c6b31f87971111fa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b514803b4674889783981fe928079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34fe83ec53579d143155f869dc9530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a8a2734120055a3f2032efb30f48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379159ee2b1e33dd10cb495cb0a521129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb811a216c5fc5d5c870afaacaf9f17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac2e71668165e2265742754dacfa5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf58175f262edf427cda881830621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c021809db20e3991ba04ad80573f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e663a7010616e98f8b1a22a39a5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7033a0ae8d8a10061bf303dd84892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41965f71f8f71ab34b22e8e55cf1b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f12e2388a1af328f1bec30b48dfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63949196085141e5fdda9229605b0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a36ba01af02bbe60c0c243666e01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a4c946628c51c91fedf59ebe462f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea213fed734ff754f491b76e4e366a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9dc1e5800c42e0532742cdbf9793d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83bc3ad5ee15b52b79c934391cb26c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65765fc6b6f436615dd49a370894a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ef8ff5bb4438d05bc1209c0e6cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6497ecac4fc4ff63fcdb0bc7e70828146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f9d7686aefded00129c5d99f8595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215119d97bd8dba64e18b520434358148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6bd0f583fe97720d9b8c5e89fbb08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0cd0a82d3e9781b8c835e40a2b9ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8295730692f8762cffc1f468de3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72650164fc41a63eb73bc9c95f0d777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c885ba444c37fe1004973444e1d06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0376c83cdcc41b4a8d436a009d4c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b30766bf085edd9d6788327aeac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9880ea9e41ad5b92937067d8feae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247e630444a1477f0c2d328b531a1d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e21fdb5fd6cd6e083cc935e7a1a24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a453bee57e0c5b0067d1136d4e01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b976779dc4e97d2ecb5e1ae17574160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b121610f775d29396f3766eca2c9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcaa2a7b448abae603003abb1eb41b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448d9930a64933f65d3eea75a94d63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a92ef7fe41ca429f3574ea88da40d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab05ef644e76167070b2745ea53c05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0955adc390400a0a5ea727bfe883e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee559ace47e2cfc1eb46f8d25700f00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6da56f69159f3658722448c172e14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db9f02fdac0102e893e8a5d546fbf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eebef190bc4db156f01eae1cc297c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f128df96c73639745f804b8c0d92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce996e6fa7102be2c03e54b15c68efe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767637cacf975e451121c6f2e57e5dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70061d3dd61895ab5f6235c3962bae6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd6f67e7b9c4021a6326797e9ab32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115e0e778056e4ee0f714f19e805af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0ff2c4b78d675ceee6ba1303a460177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249a123d5cb3f0ba16e10403b3b6fdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097946ee78ded13a64ec33e3de9325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095bd57cd64dff7a1c3b2745a8e06f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a721d9c3f0067248d09b3478dbc2f30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae484a1d153b21a1d807b028ff768bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe013f9a6d8d7dacd0f04a478baba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07794fae25954167c3d4569ba927a285184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59172dd092777f1600dbf9ce4813975185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346ab19969e13296284761dd3f9e86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bef37e2aabe9bbf19a117e1ad24b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0dc326c11b92cd01a5ec328073256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c6517b3979ccb1bab6588bb61932189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bdeb786c2a0f5f269adcd62a0626f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67175d848440de5011c987533f57c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9343c54cdf8dab1e4a153cabbfdf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e53dbcb8980cb3bb977a83f00d3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9571b0e0b4fb283288e02fd376ea901194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b569e71be280d5ab546675a1456c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56386220e8fcf7728a94daaafcd1ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6cae7fc8c98855ef62c22bba3c321197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365589b39dd2bb4eceb309a35f0f094d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984ed7c99983aef07998e155163cb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05549e84af5e6c51d7b45048c5370a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3cd193f971c93681efe1d7815e219201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc3ac89b408d9693746d060036f63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dec244868c1034ac74e844f230ed4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa381b990b22b993ba422b44edaef5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f3c1d2da4c18693f4de0c3f4b9a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b453dbaab2fdf4100e7f3d63cf6f78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc6c659116af34f1280ff1c0b1b4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb88e63132d30cc152ad8bd0200f49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b9a5799a0672dfef9028dc5a3a541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b6aac8f9279300ed58f690cdd682210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243d9cdd77d2d6101db35bbe3f4612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b63f3ac1fc9a33c8812c9bcc8ecd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6736ea3c20316c58e72783d89f06ea4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa304524e713591f9b3e51e165236214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dadf8df5e0126376a593cbf505431215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4952d6c2eb0505ac999cec854a483d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3344d0c3c6618664f7d882e333c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2d27cbf4862772ab7020d9916af3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83753d718484f146bc145a35deaa70f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f522ae55a14eba80d0ca73cdb23930220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2831d6dc4a05ff704010a0380b15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3d8e2b4dd7756546df238f3ba3ecc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f50d893c0bc9ac494c0b214d493dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882c2f9ff0f79f035108710f13b813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff556ce592e4eb3405000dc3ba206225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89af7534128a53cc68b5db41388664f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d39aeb818b87ad82c0578034adf76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0a9e94578a8d1827d7971fa07b62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ca44bc881773a3eef1fd0a837287229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48192f99f803f57ea3eb743bc34083ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ba91b31b1a910c924baf176028c67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc29f03eb89d35b2e469e4af4106b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f6602d4bd9d15f3f083abeb3085e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bc91216491f55888eae968dc6e93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4b97eb559739166d1c06e7028e27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea24a2ac186e2d16c2740d321ee65f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861385a73b7827ced74ca0d843f214237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679223b612166e2ba11abb1db4459ac4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bc77cbbba90c6b6d951732b1d0ae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97749d481e19722ef783381f56d77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4d5be5c679fe4c19737ee0612142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b504d75e3a86be9d1172df7d9aa90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dbf564f3b40c45464def36f1e50c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8860e3641ec2801ff8f03d2d0b94b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a34056db765291654ca26447a9adea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fc330d7f3447879385818ea1d18c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba63a7061dbf6b4cc39a596f90239247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b0904bfd847ba6df9d2974d9572a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15da553b5ad0005a2d01cad0e69d4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63911d9923ada6c427275b11ac6609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bab81d8d71b5a0ebc077a202aa6aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5b0df79ce49728db632e52ef53e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b41af1e9e5351b279a6895eb149f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1daacdf925be84e3086d66e1320e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75dc236b2c2aad55b2551ca1b056b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924c14a2ea572ca7d4223b34fc1c181256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9f9ed6e892ee74a4e8406d7ec8bf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318e045f34adf8866381966c27b136258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc1083b2007f7cfc8d8be262dafaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6718db4067ff3ad05afe94a2aee71d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e38d41597a0005b6ea779cc4d921261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d6288ca9718ab89dcbaa886d30cfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8dcf38a4ff3461eb5ccbe06a4513263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f1c285b81e712f99f5e6075d6ac9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eb09233f4ab97a9a5744a83f3dfe3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895dc89d5424687b884a7964838789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b56252dbf290dcd0e7af12da11ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d282738540d5a53d0ce43b0a27d3b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16744bdfc59b73e725c43d1950b0803269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7657ca216789c93fc259e788b9e24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60bd65e501eb304f7565271496ed6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d886eb7f361d1d7bfe8c778d28445272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd78006bb7a3e52d850f754a17197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad14af8cbaf19d9851ff5c9ca483c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9c7ba4a4fdf03d26598a2b613faad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019cc1fc16f753130d0b544198c6857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98fbd713c751358a4df707748bff8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989846904912e399cf67bf09422094ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac7ac027dcc51c975a0f5af6c96ba7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3bba17b548821883712a34d93eae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb996a13df5ae8cccba63914aa8634281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73aa34f563178d6a99ba7237ca1eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa2176bc417c6f2412949c94bd85b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4db32ee94244d6deb11ea0ed54cbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f950b966cd758e4e49bd753a981dcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3138462fe7606fe616f2b27aadeaad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a8a21215d94df9712633549ef9cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068183f2b42abaf8fe3109d23dec57d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271272516ec05b453012c9636717543c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187323c8df0ede21ba1b8384907171b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe9d2fbddd49ca0d785ea252adf8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdf99a840445a7775b27f13e5c773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b74dcf2df52557e7788f9a0e5c5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac9367ba094a73b24f86184f40850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b0984617d0454e9ad3c7dbef88a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d292dd6b2e65c10eb3b9b40953832c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d332b1a617b080e648cfb594f2ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e54a51434cebb9ea7105b0b8911b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769553200f2c8a9ece37af9f3a9359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3566a182587e327553461753109243c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37594327b07613aba1444b391132419d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd47d8e8d6d0c05eb410e18beb1dba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844703a8ac3eb74b6bc52ae2e8bb4fa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c01b989923d20ff76a7849e7e62317304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f516a3bd0ce8c0ab50e87a90cd19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb7cf6b9fd746aeaf1f83f292787f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f76d40e18c8e95746d8066f416cc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc274e9b1172beff000750a3dfaf7c79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a8b8df765345282bfbe52e17760d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a3fe813185b23357841145e4fd8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbaa43c702de633bea58f21470d019311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7050a92081c78dcc10c8e8871860238312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b4b0412a0422b0cffd339392a99f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfc1feba575830fb507805907f3a14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390a8e430fbcb1e27dc085e9439ec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e266a564665405eeb4d1b9180462964316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbada43e35dcd788c4106993adcc277317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd9149772ccc5431532c5c96c2768a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9080d7b58b5e9ebad624cdcf01495a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7917555c510a6c9c6c3e5674d8833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d19b6bc2a68e7c4abdc11e366c0fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f45475dbdcc13098f4e22dd3bf2d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301119362d7b43d6517f49e57ee7376b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3bf7b7c1f9b92a4b414f003390906324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302174d2475297e8c651884d0278c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af32f2c0aa84b8567afc233778c521326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98169ef5bfa150f86b06b9ce75d022e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac79292b7efd9d7155f20152a0803a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb033743a057b3017ac8beda4668a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e466b7fd198507f8c5fca66fd2e4a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae05696d87a4ca2b5f993da9e93b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1a8d1d1289a7a3ada707411e3071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f51767d0933917b7728f04088bf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab076e9775f987a3f1b89870fa9ee7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d805484f4ee7bb0a89be31dbaaa7032335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1c9ec6c29c0f4786eb585d5d465b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140819c1c0aced3d419f1f48f74ed6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b56b791caf8f102f08d6775dc8c695338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0325bf4f042fc8029692f3cdad8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de8312ba60153d9f6bfbdffc02964340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea756a8c28d2dd430f31364f43b193341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565d127ce5edeb6af6996fefc9dc0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9a7a540f418664ec7a77825cbb1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ca15411389c0d080bf2d8f5cdcff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0501ca7fe64ebdcc6145850912ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc914410490dec9a3054b31c900155346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e648158eb8330a3cdd3ba0ae6e3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d43156a54f5cb208ec93d5e1725146348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666b191e47d3a7b3c3c746dbf2b998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505e10b2569808409b12bbfbe08c13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136847ac944ed8735ef7d59e741bac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7e01c79e21093645523de18e2397c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0674f92b406499d9b8a66dca7d2e3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d648f36a91ee94d46e269284c410354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e0d19fe5675b9c7249f663b55c06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92bf9e04dc80eb1d106a4d544be153356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699838fb1fe82867921387a09a4a9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7fd36e03bea7ccf15410f5989c04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba69ebc90ddae601214e6428c52df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29644488e5903463ad72a5d3fa7d5070360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e2ca6dcb32dc4c78869a5ea683558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e8fee04c8d7c6c85d1b2137c748e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe60518d3a183e228c980ac097a58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a82bb0778469446674059a0f2a5f6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39715542bf8efa96aa1867f8a0927b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632994cf91019b6059a285c0da9f518366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f46e74f502f2e3b00d3705ffea267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db85285ee82d6f6da70f30bb592121d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08ac1fa8cd8f4b6e6af94723d56d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc8349dce245cc4dad9b4f9962275370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ce66702d113eda50962befba8393c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f99242a988db2dbedd00d3376292c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d6451e8785b51fefac7ef9542cdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9278be6beb5798727824cda85ece4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadabc1454d1675606958b390f17722375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb9ecdeeac367eead5a5e36fe12cd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5eb223c38a05e1070c8c0eaffdd7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e806ba19d7b1c67a453a7eb7f8a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb5403dd82a255dfcc8841cbbd4e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c20dc7b8dffafddc71ccab82b70b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6a3273ca08c905fbb81502d9a710381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc9b01470148594ea04186b79e465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626be888175a7a29949913de2f9e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5cce680f3d4f05daafdd4d4bc20f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13058a4e69b81d2bf626bb17094ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadbee13eeefb292e2d8d007c91787386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9af610c6eecf62d6cd78caa158b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d488af317cd13188a08db4b92ed031388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1355a2f93cbd28f435ae331d35f8b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a8cee2f55b53bcaf1a00e5d29b8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808628b690792a3329c2c5411a9b809391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079958c254284dabedf9d93da8e0d803392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c44cc3b3c667364a2a74970fa740ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f5f39d032f3446bde2cbb51edee55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d8199b5c5e325f1633c7bb4cd147f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b5a5617c32aa5ce0aa7869a46ffb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17928d044ded72293a22e73d1d20e542397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d503dadbe07ec51eecb81da5b579398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21a91c75b3c4516a81c59ad4c20af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b88efb969ede7b1c44890191e976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4280c15ead8ee1a055e380b0a68400401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f229254a8fa0b572b11e5e60a58cb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ffcd1036ed034b4273e4f33bf97cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577785f39a2eb254e1e042625183d612404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd679e8142551d6316fa93dac4f89844405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68d399fdf8da1e1131c869a946e62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bb03250dcceef825b8f4372b13c2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303440c901801a721ed789126d176f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed55824ada1f21f4f88c29de17001409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce991752aee7bf7c37e31f7a74db089a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47614b62d92019d6a597046b8b17ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b550c4609915ecfc4eb438ee4538be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8f0edf4aa17546477ec8eabb13f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d07b3bd09abdc5396313a03e86d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2660fa0fa9c524677248bba0b0923415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770469ae022f6c77b60aefa72a1de7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90ede111ac4f8cb8a89a0df8164b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af64e196a16e9c90ae3f4049ac077b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee8eec5ba9d39cbda02888fb5e8e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a7299f7b53918b04c000bafd634e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50cb7199c0bdd9c5d2f870180bf751421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d71aeb097aa5957489a9a5045545e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054691d21d3c4b33026612f0196d5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2627fc9d7586ebee869dc5ca65cbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef65cafa035e312af540ff7a8d6088425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627c98462c7196b4f7e7d661b0ccd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ce42f8e31a6194c31a28e3319cde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef32ae54d733c79e979ecc06f68ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e694d91076e6c6c18db365bea2ab2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12776b335c9530b035c34f95bcef4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec6c01221eb6ae8011aa283cb9519d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c53bf5819acf64f81ce5deb589cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644c35efa38bfcc65ba3fd1bef90af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307eaaa6d53c79e374c0d099850173434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61386dad8a5d353256d4698fa682d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8c85fe9d0b88449b79ec1639396d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094781093235e1dc566a7fb148b60b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c317efe52220fa65b42b1bd1b57763438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74235ccd27cf8c402ab8935437d1c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd8db628ca23c2ed9a3f72c7ea97e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5bdf169288c14972a0383230be8f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e09ffe8ad896c69c7f39ee8bd540d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d0bd4645d8c65fe0da0f72f424b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424afbe1c16291b7fb68966e4d623e89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97d323d5afab13a0fb008cabf480f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275dce5dea90c86ff5b013d02d42215446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077873a125fcbbd1281bbe78bcca9969447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7658c184fb2d50a5967c38ce6ff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fd0a8be2eda2a69b446e6b4db6da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4610b64f88c20071ca8a25619b73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b1f0a69e78f387bfc2587927fe95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0446bdf841414cbba0dc73e8db03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112f090f2bca1163537a64eb549e6fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d397d15ec6f5ae70e7e11f0a08c2a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc78ce4ac1ed5ad8ec6a3ba9cbba47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110e0ac85beb502855fbf6d1a890c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f3a58e0b823dab461dcf0a22901b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d76a1a553909b1d74145fa692df6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24899e5bcd5d0b47a7d508bdcd04321459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a056a30bdbba40a9539ce065b49a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a03afd8b9488e51de6008806781cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc457fce8dcfd3d69416906c169b458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed8f3117581c31f97b5cd1b24fc68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037489913efa366198f5d70f648e455464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4008fa708bcd6ce77027aad352c45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117cbf3f7e77a9433f300b3f3251575466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d5df60fe026ebc0dd2018347b3d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4d6a1e303762f0487f0d077233c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d614403d4ff036c66da4edb0d79a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea58601044e064bbe33973c0e6245d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5dc60420f02d4a7aab16b229a66ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156aaaea231049789e72f4c3615809472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83541d6e127afdb55e45ba26fbaa50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f25556a98e0c74eaab1894394ad30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1b4f492d3f54b2dd64fcff5709c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6076708d145a5c1f03f5a5379bbc58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43b858de114a694ee32014e802f81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f43d6a94950c4e47109b69658e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0225aafcd5aaf0920161e02d5b5cb64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c4efce85d79c6a6f4fb09ff5ae35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f6493f8c71bb8f0ee8d753a5ea17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056573f38f75cfa5f04dcdff3a5d2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c9d1b03bc598685ce6ec2b885481483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f88a7a17d1c16f874d5d5b4436dcd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea89aeb71d679982c59330ba415264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dca7056639add6e56a9cffddc6120486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01463e85d6918a599ed4d24725af5639487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c75daadfc2bb4e0bac33b2f9eb4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d8b814b9145d824a53ab84f8f879489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da274d87005b435aeefc61ddcc75bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789fca0235d8d4ebb56006f65dca1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4180f6d419b2a64d34a9106d53080492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f0bc599aba9394780d24ee0784eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7fcd4491308337756192b38c56f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c86a589f7b06ccdca9b4ce0a7c23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a463bc19924e0a92c593460445ba51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65680e8e78cea82c8d1174486712f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b08b7a768c03b74318d172a9ff30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21bbd0d3b143df99b581876b1bd443499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17382c66da94639aff77dfc188eded500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484c910b16ca6b0a3002f1b6cacf258501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa1c29f50292c8faa7eb737ccd601502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0c6e3189e9e13f918df0ac7150d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b2e8aba9c0035ff538dbfbe6ce40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c85d93b30509c3593fe722a8ca876505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981468ac02ed328d4304446453740d75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab8c17d415da02f52ab284fff45f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855cad153d962eb5919e0534319bbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba29494a003af1a8a378af6be98502509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e972cf0b1604df20f164c8e3fd51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4cdf4689252d7478f28f17796beb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d333461562feb8062326b9d51e6096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738a00cdcebd186ebe0400c59df556513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a7a2a967a4902c9dbcdd34e27f770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417623dda5e1c81915079e5baf31b8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594450a17bc4b9993a830e09fe65f05f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78996c905865cc81fe56d81feb80ba8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52396cd36b0cb84b83f6294dc5e624518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2353afb41c4029211766a1914fc2f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac14e59896e407ab3d295622d427a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526713feebd7b4c0a600374cbdacae36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d421959b767ba1917026675361c9b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c094323fdb906f98f5ecb35ffa9098523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c19bbb6854d4bf417419c46421370524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77097822f4156282da9364e8931074d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171398b5c393ec10572b4d0620a10b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7da3ceaf5ec5124a8efd8bdc0bb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f2215109cdcfb8b5a2275cc789dec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b65ca65f5e0299b67da010f1bf33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d41bd8ea0a8e10e225cd517928ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9a021bd3dc99eea4317d1e24c93d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826cb21cd944303985450bfcb3a3a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549911c0d6272bbed67812bce6cce895533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f01f0c4a6bfc926a4ec55eb50eacf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d68545156b0c177d21dac7ad2af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9acc2e88aea11b70b178ab8d81ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c12a81cb2955af517ec5c30bb720a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52d11a779c941d50bd56f1cc352dba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7e7f041fc6d590ec4288665ae0b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef79c7fd0d655e80b941b31144dfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029136c413552ea211b18d54b2549c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96468ca8eb951c2a9d62bcd50d9c9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54628036c8d57be7d2c9ed1a9a42734543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aeda5afb7353d5c515244fce633a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04dfe16057b401666c869c6ffb09cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8d1950054c8924d301377428844c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceea6e719074b863cd1b32e5f9ce2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67acdcf514bbf9ec70ddaaf0f79566c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72df9271c900c95c102fc9aa765f30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d09c972e0c9a63a697447c7962cd1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9359bf5d494e828c72dbccb18783e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad76b71bdffdc5c5c456411bacdc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442824078290c9ab0f78d4ba50dc1507553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8996eaaabc73f08b1820672b32dc621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c2750f98cb3eced2a040486087dcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb53b2aa52b670cb9b97fd7161512a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de332554b14f6208568b6faece8b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b549632ea5c75ff0c5134da6ff589558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be6a34a551efcd9132fa5948422367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d31927abdff10c6c985605e593ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec81adbf773f32656c1bba2ed43df1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4400b8d8fa03217d0bec3497709048562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124eab38ff802c17fcd1fa5db0ba40c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f89fb489c3ca0ecc00f82a3436f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64cc493949e253e3942612ee7c18b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480275d91b9e59f4808233614da94d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09607ca6e91079501dc5ec07d3f94948567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12658e02a705f0cb0393cc7b2efb51b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9f607400bb6360a86e7844122aef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383f0c4bacab2db63443e36112626c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456e03b4500b5033662732b4733d6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df38916d0a144749df3a4a4ca8a816a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a138f5c936b60de38d646e4913c36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf22dc3cc74100dd021881aa06791d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aee7555d49947349e90e73101eae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2803b444d91c2245b00e1d53e753e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b32da4a6f62d0e3a05b981fbfbf99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c5c9c5ad1e574baebcdb4011372e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d0b61e0459bcfc93526e2e95d83c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad34b1ffd798a7d58f67de31e00ba3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36779a6fdc1f5b54c6d0fb3bafc067581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d54573746acc7b922ff5fffab0f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d1b0bd63325df5cc1f972b515e1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5cc83206bb649a2eb9028d4ba95d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbaf21fae99ad371bb8ee49058f593585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182effbaf16e5384b62823419cff39e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749cb85bf1229f275e9ebd266ed8c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42241cf556277bec6ed65fd19b6cc066588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94169d3dd14dbfde9b472e2f4679d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc6120e06cbab1009243b9174c925590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dae01c6101746cd3c342cf4b855bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb9374c1ad3bf599b354c7a49cad43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375041dd98aea830f47d326ba7b6b4ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d530cbf322333856216403cedabc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb985bf2d5add1a4473253c63af658f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddedd1cab7407e9ae77aa01f76e08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294f7d28851c2911206808a3641fb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c5930e6b9f7d283a41781a084730598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440175c75b4b43dc3d2ee54b807f5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317373cbfc10190a11ca7e0807fb2c54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f7154cc20a041845f68dc07c1413601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7516b4e5268b0b2ee8958d8459e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44101daa002e809058732e55a47cc72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a85b52566ba9bd0c623877505150604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b63c3fa87d1d3144bd0fb6cec9ff3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb347132098d2db34c80db9e0bb19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381a2012f1854e3d0315a07677bb373607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f58ab958c4b00db51754563f31c5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad70f73c606e100732a4ba3fa1343609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a580d5c860f4f6bb915dc07fc4117610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120998aeb2bb7372e889417ec8c64b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6945d912a8815004c0b9603589f30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4213744b7fe1bb1efd11a0590948b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa48398e8d732b37f46b32bf9aac363614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9a328bd8abd359f18fc48892436b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a52700863371573b1620d91db11b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa055372e01b65dfb0b3779fb13034d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0bdb6222e600688fa30efb3a96479618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0441527c568a133ca5e598df07f52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c01874d0e6ed674985997c7efb67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0c7a80e5526caefe3a6d6a899a6a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6aef49f8812360da606bb7ac8464622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9b557557c7140cf25b3bb4304aa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40aa6987dea5f118839d8ca531512624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3abfb5c365694a11d188a495001f9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d7d1bf05a2298ea5b11bc78be8f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680192f1c9aeef57df117a5de0f8968a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873880a04d7598014f6a26b0ab73d40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794802fed79351fd23c523e2333d52b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0376ee843b610a1d076f1a0be9b1db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c21a8d27d67e1a02ce71e039e5d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a65847a592362815c55200e16a46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ceb57d71f5c06cbfc4c52cace5186633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68bebb43e9230b7a24f0a08ad943eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ca7585f6390509df16aa0a919d0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34971ab55eb3f6248895ed0883e0c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3e697345535d2538205a492f881a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c57e0c6d06e6dc7ccf04c9c075430638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225bc2db28be4f0c3d05c20634d9fa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106637ff4512a0e6bf9177e73dae9ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de08b96078052627144fa36ad803be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20cca58a2e77fd70be664ff3a56d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ee4f048bb42570d69b7a45a9b34a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb51d1ee16ba2ea9153c50bcd9ecb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae6ccd7f70dd1e7f33935fa3c63015645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164fa3f92117ff57afdc3520de5f38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56c5921ac173cd12b0544ee3dfade647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae466818e60d414a13c653bd5697e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169529f601fd70036c39214f3a1e1896649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a14ad473415d213bc8588d855820650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2db30b7b23461dca2669ef618bd10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a57a63a2e0fe1fdfb10af504e36fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7067f0f1b1a957bd608f8d9e3102ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cdec5c210904ef417e921b1b7a059654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad18470ca295e18003f37ae6ddd47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c2826ad35522d8f345ab7396a24b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb7464ab528ba9c21ce10497fe8ef3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3ed4e1f08ecb39490d90ea69bf049658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae012029d21a59140011af29828d80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163f82ab4676d3553b361a44c4b73b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf0542912aab0f707619ea8bfe405661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b165c5b7719b660d4c7c2d3a3363f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3daa568aac2bb9681e3c9d2701b93d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ae4a9f9091848b0dadaeae7b526a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be887c36d650874a3635d7ea88fbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d5e6eb0ec15cc32d5830f8e1553b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934a73cff2f4a2668959ac5f644fd97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981c3903157b95e497212bdf2709aab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6b4136e2b339fb4c097abb00bb08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617e4910a90a984a272d6ef1117e461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889f76247b9abfeb94b13b58282653671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494b55eef4caa3b9a2d45ab955bc9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d677bb4345814feb01ba292a20b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f4d592fbbfe548d2e5777b2437a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88aad4fd8a96e9f61ba88213275ab2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc29d1ac6d07fc3890e1399baf9d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b203b7e47291545f8b3cf4eb030f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c0495e81d81ed36cee6c82a12989678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc723b1ca07554618b688d1bc907d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c964d96683a0185bfdf019de7489a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74264992cf5888cd598b1d1479b36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d274126f529e3218ef35fdcfe2784682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66528f7097606bc03bad1bd2cb0060dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9622cce605dcbb80af443e5cbda4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e41057e56d7578d63cc2acf1d5018685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73d5c722651fd6d9f180b7f6547ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621908d90555c795096985678321dbe3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65379066809d230f81eced5413ae47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3c53585deb34704742456222fc01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9067ef7d9116e3d029ba60b6d02b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b83040a2b8c5aa0d19c76ef24241691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c550098157ead035e47c72b2d0ecfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5bd7ab0a13f4e31c8cab01a99c8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03936366e47102af79c5fa4b7cfad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec134e068a75d4dda637aae75edde89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2c7810ad8105e07af3c81b398979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311af12eea7ddf7e9676843520a2e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a622b668bb9cab25110e0ae5acbe6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa080484b12282adbb58c597106872699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c55e94eb7b988dc996603f0b92cfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e09c00bb7873812b32c21a8aa7aae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa74fb0642bf5099aa04a46bef93ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e343e28a0943177a36295b768c7406703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87593ebdb4deceac5ee1ed6d7424eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593020a09a124784a6d38f2211c5d2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4d21c1c67329eccc7ebe12cbedff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339aa523a24ab4a822b7c44dee99228707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63501957991d2454f46155dc0340fabc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb9e13be203b558bd5b91b88c2d26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaf82f1391c9611e8bfcaf86d98b5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb07de031004af51143a949137cf059711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b444412d1642a45a9b74179ca96f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05de35f49310d01340eb9042a0d20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1a4a7f6111fec13add8d12d595f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09997cca4139cb3829bac3272600ec5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63c49b7906edce9e58de833111517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396cc4abea8a33e226841a9840f4c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2101b5234b67e1b155bd80f0ca93eac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cfc75bed2bbb0095261ee57853719719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017600236149771a9f46a38304e0643720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08d97268df9c7866aac92bc844a4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016b619625b5c31f247c9d085420f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582868d8953e8f39736e4395f5806b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce5403638871026828fdb3d3d63d4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed37c0f3986e302e92d13c7901b456725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23408203c6d208e8184a8298740e435726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6894c1d391c29e3ff99269e81439b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd504d73580bb3e4282b11d151746b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b374bd51d8cbacc78b3a3db2935c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14a387fb2a76c4fea23a7980d7b86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71950dce69f803e478f3300a6846730731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565250f727bd1c06f10297f2df97973e732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c09dda77ca0947fccda66d212a071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f777d987e5b84f456fa42a09860c9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5cd23050ba8bfd9a28ca79eb7a8b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22580711ddd7b35d85f0badfccf0ae174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2a732001afcbb32e86b6bfd1916a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d06cc8848c0d3f0b6e68fb045d846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333cd01b6bfb589410fa62df637f8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bddb07982c35752f677de484d8ec2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71774d1ff8bd8c2dfcb370b6a136ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629143c54b04cd7381542804004ecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7e5c1684f535ba76276df74abaa8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d32122f5ff7e4ce1a801a310e9f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa5d3b11b672429b70d2f399df1bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5fbcaa86ebe75a2d0a9df16362a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edfbf463a9501a0326373fa05b56515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98c83b4f2923f4ff4363e069111a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f15ecb517d10c039db37f86ae5efc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0a62b285fb995b3f5b376d3b08a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e0dd6278f3db73414fc753ab2a7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1e3b338e24af11f9aa6a83d802c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776acbf8849d050659ef1e401168da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a2292352b1e5fd145950ec8c44ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bd74591ca8963e29c5194039677e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bf4f491cde1b5e052475fd73282d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b93f0841159b7329cbc1668f834025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66cec19bdab7e2408670bc32205a3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9fd6594f0b426821ad2750c5d873027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f202d26da0b848bba41d32bfc1749628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601abf8b3a810576c299b32f31a9478e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666cffbfb0d1a1aec43803dc93398b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a9e06f1fade7f4a0a233db46c47631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbcbb2dfb2514eeff5023e1cf04c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec3fd447e7aeba66e08bfa4aa66c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575ad1e0074c84ad949f27d04baa2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7753f0024e604f074cca4cc3eb9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3ad4799e3aaea291afb545e7b7f3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211374a8e2727d06f7b09fa354950d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb426b6e48e7a8c72491d9db364469338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e98be79129b9d1834de31b43d7011439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc07656525902cb5999b5fea5c7d1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51adecd217bb77e757ddaf5a58bf8e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5f2a6c4b7e166c92320fe998950242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eae604737f3bf884ec1dedd283cc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d40d3eb72fbae465d45d549ba28a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82035bbfa85a4fea3cf4080a09a3b8f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3371285af85f6ae5be6ba0a81d4a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d91cb341cfc72b6bb5fdeaccb38347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39d6d2ea50fae47b1f47fd8268ffc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7dc5b1a9f0e1b912d62c4e91a43f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa3788042e54a2e1336bf205c47a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d4100da9e8311db29da60fb1d90a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057c2742e0d12dd334b7d875d30e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef9421ccfb0fc96a220ba2cf86f08a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0a1781b94392b4a7edda4248426954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be0be20b96ed6942cf486efb7bef4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df436eddfc1a41b6cbc8e1730f0134e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05936da477ede1dbd98e1f6f302c5ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90a844eb9616bf9ef71239c13d37658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f53ecf60f9549d63693a9ee0e017b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bda913d33e1b62de7eb0e2938305060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af600644fbafb0a76e18d8effa05938561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08c39e0f01c57644f4480bd31299862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382e21cecfea5ad8015a4e04e41761363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d042277fc4a9b8135b92d3fed2a5fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557421d402baf9bbbce6bb34992a90365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cbc16e3ee7d418d39a2af8584dc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5bf268c525c0da185a1e5a49f5ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a262e86812c737e92b5721ad3488a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82004e1e98f479976a8112d620d0e1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278334cf017ed3e9d7e35c99579a2e5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c251bee05cb3be7b7ecf5dcdc73d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d29e9941978d1a59c098c08a4f7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7cc069edf172a9746c4c64a9394b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7d594bdd886b9d7ebc4a8276bd7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d82e0395d175001caf782eb3d733a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8edf0309d18e75e9c86256a62655ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2b8a64389f9950e12100ef12812e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c64b0535c5efe6918daab46aa1d3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb3712d2eca3f0498326809fee57879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a82d4817e62317cb24953c5780551880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748552ef526dbca5c16d7e9129a75581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebcf442fab11fbbc09bad931324dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48a3e5077a4c3257a255c34c5349e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f64001403a6e49fdbf18fb5114ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cffcec71b2b0b0202241f0a65da36085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e0ba3da2fbd326a624e117d4ae0de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8484d773f2b532db92ceb353e26b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5d2beb1b8ae4d0320eb8ada2149288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c200c30e705f6af227bbe298d85189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9cb5e1c592000d6df9495885ff85490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7b7c58d7106fcbcebb759fe2266d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447bb10186be0a5da207843f8099cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88207c469722a76a96f4162b5af00f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc22de5ed54044619b51fa17e9d1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1657c502e88bbca1b76309b0fa2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3729da5745b5a0c85f02711a458e49c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42865053453dde4360e32051e40867197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdce3ad1c5bc4c9e16533d5678aa2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b0afdcc2d84ad8a844ff868da70f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7585f8c84aa243c0613f67400fa21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9b2cd9274865cbc59c191ddfea7f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d979035041daca5bea8d1769122979102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32cd9b9bce6f31a94641aadf18f135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06470435f6de77fdea67a954f2860ebf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec7eeafd83aecf646f8ce7b4cc8ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a655a7d3014bb8418e11959f4403220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a0dace5f5f42936a17a60a90cb384107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd762891fd0ea36e1460519a649c805108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a57afc0a89d86800c4290813f2cc11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbfff6a34f62cff9c92b781a0b6b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4f70971a392aa1c45ab91524484c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886edcca3f68f34218cb268be94738d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f61e4d34a9cdc122ab1a088342e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6311573bc2d1e7ff992415fc535de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af5231b26d98307f40896671d0242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999db595dcc37bd5852a90df8aab3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9177bf437692926cda8e98685ef5f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256caf592403ba4ff110f1cece87ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2ac84b73aca716ea5fcf875d81a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209995efa1f97a2ed10051b833b4f30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10f18d276b94fe1ab37fe8b37d9aa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a09aebdee4f6bbf79f7dd879ddf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc22254daa951a6b87d66edd8e2a27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99c73a7fe811d965fe9ff9b1f793b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfdf15285fd059ed0d2c9803da990125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7577e188ded1fa4e7c3a8e08fdc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5c8e3c77ce7f6a01a016219aca33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887096035996c4b68dedf9e38fd71c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb6793410c41593acc15adcf415fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdba51eb97bf3a086fc4728b1fe4fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f1bcea9ff3fe2352f02841dab51c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0783edef5db9c4ce386d6968ffa00f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a46b58dd0ee2ad744367c46e0c82a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847eb5c7d4a9dba64a6f7f0d4925ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b93aeb551c64b6959d01e5d09a2531135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc887d0ae99336b0e0520d263e150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983636f88ceaf72530de0024ab71e3e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc659e82a6a97184365eb19b25c76e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d6afa73c7c4e077af989d761c633139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc8b724b508321abdf30492cb04bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44d6e375e7a39055266317e750bc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1212d91a74b1be60f14f9ef44baa18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20938cf1dba7a06946548e362bc0c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41983cd85b979db68393fd404e45c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0985a45e697fb786fd0f4c9088bd75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe1d0d62e3de6dfc89c79fcfae075c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baadef8963cc7913804cf9e859b0465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d47e873b7611b175fd6d8cfcccc91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe897c3196ffc0db5d9f95f5e8a7410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22f670e0bffad6757d5f5c6dc875f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61a5af3e4ae67ee1218a91e0bb47fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b2f784ddd325b0a84c260acb4e11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539f4feb712f7992922ca2b46e2b19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867dd8fed733e05f696a3660ce69f92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bbfef3294862ef1cc487a59ad325155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983acdf74d730e27b5ce8e16dde845d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8c96dbc98ed34f19a6c9be2d1302157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ec6831139ac4bc32b4b88c6012902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fabe96eda4420d2cb22c1d4c721a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651307b272afa28b49f926f931be0b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a36fe15d706d1cad1fe037dd5719c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c95524079a504ed43d088d73e877162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574c86f7795337cd7bf5a542f853175163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc71e41135ab88bc750375500b9a0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cc284a2e650b51d43306455f26185165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94391433f138d669c20ac1d6229f9a50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaaa2eda9b39b78bbbb9161bf0734e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88fd3d4543e5525a40f70fc82b024e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5173ce1b2b84008da2b6c3c1199d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e022d5404953f1fc1f5211cd2c7657170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da304d53550a2d3c9a3c2c369d86a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055419373f91fb3df1e0ec0da1cc89c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34238b3a5ff65a804998fbba5d36254173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda604f88f9624bffad3cf8ad62c50f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c7e15fc203a96cc5d5177adf7e6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28855c4aa7f38f280edf9fe71d83a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137ab10e9fb8a26c4c3c224e764518177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac5486c22f740fccaf2eee389bf70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54e2614e3377dbd1a900affac3746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76241209dd61f5313f79894a7d8f7727180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a38aec3352a5e0592f34ebced2f16a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db52ee03b3577d7508aaef5cd27bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68029f05650d027e27de6f36bcedb2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d88becd3808c66ac1827b371fbcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a40828085515585747e830ef1b16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c95ac8e55a6178bb5c6e32acf4e9be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe002a9b201e2c137473617d854bcd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2728c93a4b1579c94f87b7368bf3cf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8252c6f729f656b16ebc7abba39d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad88b529ff4922c87fa1ea4f458d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159393c37ad51650c371935bbae29052191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d0577eb5391b469d23ddff54f4807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56bbe107c076eb3c994c190f681aaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b75c9f23e8806948f418cf6f39fda4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8f587905ee5f78364d5670616e49d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9004de2e5694eb59648595c84d76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0f1402c7d9e2cbcab5d25bc3740c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377b31b736c102684f0d5743cdf395198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c565b327437fe5ecd71135235197199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603e852f4e8ede3b8ef69903854a18a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d259cc2cbe27214ced70c4d10e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f6b41ac13f53b6d75a73096314f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9fcf1db09d45ac5d5a704ae9b686203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e07bb1ca75b83d9601b89e4172022b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20012e86aa3f3359863b5e5ce91a1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f7f244d9db02aea25f9b485d4d88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6943d599b116966a08d0fe505f3764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e07b4091785dc9bbed41c7a18bd93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac517d766e8594daaa9e4935dfbab6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03605d487c81eff428790073570cff7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc126290b834d70096a1592da60d9d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d214a2288a38125949f3bce924c91d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ecd7bb4f68bd280aa35ea525d4e17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4178a0874672eb449e56e34d707831214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9fd8820805cdf65e4d086c3874e09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5f032b305262d38e8ca725a08b77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af9215d5a4709533a40824379444e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce29b1ebdf344c8f545bb80cb350c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7aedd91acae254ad2681cbe22a60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde66cf5e1a6b3d3be6c998774d0cad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d1dcfe7fbd180c60930c5f482c62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7911b73c7b960e8017c5b06b1a1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a91cd69951f7f2a7531276de5286d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20791a138ef214b5c4b1c5b2c9b325224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f19c08a889e7d249284f9f308b4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cac5e6cae7eeac964c10d66161760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ef168de539b2c53d854f2c0d41a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee9edc284c226f100c5795593f6163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba2ea6e07577e556f000bce2bf1b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff380661bb097b2572926a88958132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a1d8f0064191f28b4c43c67111b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf0cd380c356522f1f16d1a7200d2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6c517e87b18c0e2d2ec9b2551b53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd46540b381d5c3447e1567c7baf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ca5336df4cbf572d5b1b8bc25064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917092242b336f7923e084f627c7cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3452876e5006132d7d4a50251415baf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b1710cd9d67a055df6ba1fc34f40b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a58e15041e622c702ef5aa116b355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d30088b97498f2c15fdf513578a51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6a1e463306304b04c460334b2bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ed8cffe104393da3b19875e8289d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d34afdeb60a746dfeabc9e4de3f3a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb722c0fed97534ab79bc6e75baed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b8dc6a3ad724aa83202a450d79dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd4072fd4cbf6bf599fd618877734246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b576c8c4ed9d2aac425ae28234e89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a02faf4d064d711e1c5672e888e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb45e59089f7596c9bae458faa40bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11666d3f1962155cda48211647b95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45234f0bbf375febad30101150c045251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743895f194c50046126aae0b77c2bc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ae977a2bb6e8b4a64593a25d86385253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3682aea4cb767855b613c23059a62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890eca6056fa152ae767bb09df1df1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd3939f67d1e961ce3238d6cf32168256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942bfee24a79a45467c090df24e80c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f32e8c5212eb778fe3785f664bb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb0b355b5829dd5823be073ecc12a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9243f25ad76a1ce7fa2245ce6b02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810e725ceeeeba47a39f2b07081ebd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf3336ebd030933cf3546fa74c7d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6890c66e3171dbc33e1ec675016e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7bac6a09b4ff3d3d4b15541c21b1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09362c474f1de32bc276b6a8345ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e880d016cbf7127997bb575d6f3cef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e481bb2f729b606833819c685a667b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947280aff2d05fc48da9bbf5f227026268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea0c8c9f7e979fe6cd04e0f53c0f45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b68268448d3166f41a2ca05e6d8f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351ebc3fd4d311865671c0bf86b9dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea7880845e058ea723e2222a6c17e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a77c66ec3cb1bd72761cb90f661245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62308841615cbbd51fa1f21466ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d51b786c9451c8bd2e7003956381e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa6305b470f99573975a501261fc22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e7fae8ddcca982c87dcdb8cb08d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196c7add7cc5ef0fa8f2fa84575cf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7179f6698656d2cb55f741efe3f21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930194e09800c23146355ba99cca26b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5afd02a56d0f1074af361b1986467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c79281a27b643afcdddd333c96b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21d1f2a2464e11dc4ce45614a694e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd52af731362a603f23d37e1262bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb10e270b98d73dc2e690b3aa44529285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dcc3aa496869007cd3b22b8dca893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a8fcc49a049f0db14c88cf0e1a00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f07dd94ed591bc2a05372aa39011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f7384cbafb3858e095312eb70146289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237ea466cdd5b977c9414e77b84a92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068573eadea1e0d03939fe7ca62e9dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3060f8f6353036aa69dfed22ca58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7382380c0e5e8d0e8e27cbacbe5879293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7d62b7212f48e1d1ae69914caf6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79491fdacf428060d12e4a2ad70d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d03f7829650d8b6bf5e3eec7db075296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153cffda99488634f3ba34fa9b46262297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229750aaa5fa989ee34b4a14445371298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e908d44cd10a5d69af1ade98c78a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef646e69b0e3c1af72bbf1875af34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333066d50ee18839fb160f5434431b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ecff83a32deab97e4b679e8b1cfcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958eebb386bf91a2a60433174ff4b99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c448e9ca398167226b9cc45f6d11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d146cbb3b1d335c36416011f65377305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9e533f1e78b82c7b438daf1a76d71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424385d12e58348cce5c84dc247c6fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70362a1463440e07c1e3f66f439141a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71275fb83678646b7cca483a124ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6fae5af766d465a2d22391cdd3f48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642840fd1dcdce0876ec8f0e41b1dce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb7e05ba941a51d6d940f5f7b79af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7cd8393d31ef95dd5ee171e53a79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f1d251c3aca1236dd9d92fe5b7ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda669a002b3696b79f8f4e8b83fe66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfad43c53f985efb2094c6bb886593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9429c6409b0176ffd385662cda62ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd31e7297f8d85352b841aec3930a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2044705b2ed4a2864f02dac997dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a805d125f4f846f57438ba02eca9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ce13ee214c3db7a50c68eefdeb88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5ae72df3012f906702f1215f3458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd9a205f8039dc3aac8fcb4465417323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3ee4d611966c3c0438b0a24826ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc0ad6c341c8f56744399d5fbfde3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a4ecf7bbe2f8c2ae808bf79b28864326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf5eadbc25481af736230d77b9a6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586cb611a396a290fecc7b139130c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f837f5fa20e69e8c0f5efcc13cc74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060002f088f5e6dcd22e65379f447d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834bb30f0306d0d76910cced57a426d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51faf42ddaf262d8eb5da2798dc702332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9d1c6baa83edd71441e98f311e89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72eb15cb22ae655b23bf3701b9475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfa8ecccb8ea1aeba3896b76dbb661335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149803392038f24f16cd28e16bd37d18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724245d2e56628dff84a5b29bbd4ad5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3542f0840f1b377c192b4b077ba7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e7f15bcb2f2023328ff0e96a0464339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a221a744c4ad0c802846db6a2c4111340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a0f299d186d3a051241f862e9e705341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627351276a4b79dcbf5bdc891cd5aa3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8df7148265eb62a6b9d8ddf5792a30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8deac036d3a850ebba89783f8d348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa601cba16b760db3c93c967ba44e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e31b22f47551900da521478d94fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d3e996c534f438fa80cd2ebbfc99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc6fa1250e624d85b6f0bbb2ec9c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270580a1e0dfd7434c614bc1e9a96b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a289d3bb13e8958c0ed05fb7bcc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536fff5ff05555549b264cb77c67d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c2518360b50d7e146fbbfa2ba2625352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eab3febeeb6b3d969ef9e0c3fb9f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ea20f52707b4fb3a194e4676f5a7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be7c8fe2dbc2d44e4bc063aa7695a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c17dadc9777d028a20d35885099e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29649927727fdb640aea9a955f2a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95138cdc1a513ec3348a2f126c404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb58ab81bcca15681acf2a6fcb751359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b00e79d2e64034f8d3fccb9f5896c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29486ff6f7c987ce10d71bdf5f747f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835f48def332ea6911172965b641315362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbefef6588376d4dc2240f1b6f10ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9177e45afbd07ff4d2690ca23b7530364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a64c5c57142dddd50b260e598764a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13a15c73e9945aa91307a7f617732366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574ea022a76686f3c27d393bd6cbb76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5144ef204fb02c9c910a7560ffbab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3ddd2b75307406ffe92f4933bee8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829481d2eb7f40a55ec5a85dd569f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608da18167488353c0f8c7f49f3426371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250e3eead89c3763e85daacbb7e926372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387db2b00b80d6cc8f1814fcf48717eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04721672cebfff165430ed157854b5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74669746729efff8d9681e77c657a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2e8c0d4bf2614f78060dc4602a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938b9ea0e6c76b9de9d787f2eb6bde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ef78cc81b33f1064bcb549625609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ccf1d3049c71dd7708a21636dadc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c2a33903e1f0cf42eb9a4a0990ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2039e75c1d5e0d15ebc20c5f9193381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c34ffa30936dbb92854fbb1b674a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07acb1351d01bf641739b8959cb13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd806db85923911ebcfda6f26559382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39a6a1933b1afc4f69735542fe0589385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d7c469d3380e6be1e312cd342248386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ae09112749712c695c7cb2ec5cd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0b16143e345191eccbc311c8d05c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb6d003329e5a734624cd2b7a25bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff67eb58d197be6279958c69b132b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8e72a602716da47c4016a0753085391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36561190406786ddc951de43d77c6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e208dad9d2dbe9ce9251457083b64e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f30b31aedf49e89a783da4870a0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43dca0772553079187ee4775a2a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79110224c0ffb2f073d5dfb84021b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd652d6bf9ff2b7c1967ef19ed6fc7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355085ad0b9d824c2868a4e6fce16e4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7a86f0f3adb47268c3cce50da424399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5331225911d97aa03324f046a2f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c239d2d55117322bf9d5accb257f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f086ce67d69d523b7a8cb4bd3ca3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bbc2db32e7f645501b960618fc15b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272fc73e49b085102a8f87e62243bf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58158c89dc773635bfb12164fd35c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eacd79305a26eeb12915618a62325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29485e0a5a3c5c4b670b8bf955b8d10e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04933028f7b4bbdd202cd47eaf53b307408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22428f7e0851c293b337e27d41f719409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad7a53a9054cdd99209922a6e01ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588cdbfcaf2426df11e8b244248bd9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c53102c271f0e31e8e70398ae210a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a2b7bae5def32c9b439e34ab5753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd266e018d2f0ea9702e44611cd9380414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7068b5ed7a37654cbf8c0073aab1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1c6e8fd7d9d9aea790db12570dca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e4665f93dc1d6a3481fef2f00503417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbaacd0c3626ab6383cfff82d3586b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574686a73cc32a216e21a9369be3540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb31c353fdfd4294c64d90d39a3af7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843d5cfa5eb03cc0d8597292391e38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1b347b19b84e66529a7d16afbb2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ec3d26d577dcececed7222059b68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e225a09d7cad5d11c6cc557ba18a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87b3d74205b67e79538c52c9ab43b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913d7f2d747c059ea4c979f686b46ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288deeee0625bf36190b40fd6041a42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac802f42a8ecb4cd0f8a5935e460a8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d946c5038c09dff9b04358cf34069429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6656b28ebd737ade5006e4e1b5ae3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970f752f18ab1c8ebccbb7245f8737431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731ed03bda4db133cb80d6a40fa60bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6faf9f554fcdb09d1298fdb66d332433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e304b6d8a0ffe07706a7cb967180c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8115b74dd158a2df813e61c7411fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a510f8274e13cda8f7f60c834a2a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c68375a1f0d08ecc8a79c97d0090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d56e1da5893e39da9c3e2f32663e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d3e6f9fae63828ae5e0d5ca127ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75dd1809945393f1e8fd3ff78d3e99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063982e77cde499110298830469ddb3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56309f642b333f9a50d04beeea13a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01091ae72ceb55e62b13f58793137438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d18e068e35fe1f6aa50acf49d565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b711a0a58956e5a9e53e9ef3797ed88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed1975e6e6e207ccb1cdc00b4bfe6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ab9def16e65add1cc3548105ed57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9482a463cdaf4ab604f17a55d5a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e1f802a13688a77ce54c7778c4e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4cb8994f2ed4ebb4de6f2814f242c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0fce5428ad0ec14a9cdd994ad0a9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31413618930e4b9c4806dc39a72eba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ffe59de4a3c74054db664b28188de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056cc60ff7a3de775fb0d572f9a35cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e8fafc663c6517ed80cf55f2e8e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9ade2e917ff0e3c48f38f1b3fa75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c477514e00d771a845c4d86d3a74f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad742402e8d7c26ed88ffac9301a1da5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbb6159fa11db3c9afd4c9b9eed35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882cd6ea6cf953437f121763843d03c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f094de35709986bd718f0bf2b541f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeda7ed93f91b1a99bd75dc9de49c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9ee707efd48c7433c78b572b3443463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1eb085923cfad3959f886c3f8bd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48769e7f290e611032e4487d416b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071cb393cacb8fc4db63e4dc1b7ee7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248140d57f5396dba452b367820cf8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a612305452c7c77dc55f913bf4f71b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5443883c70780ddcdf7a6d3de97df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ba97dad83c862131ef8d02b92a08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736fa7ce142d9609358172d1473f2f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2603d8a0fa902bbcfaa6a76249c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed64da057125378527257df22b17822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb45e73fd4b326172cef2416a177ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71dc1adc6697f41de58ed9d01a323d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df601dc8ddcb09e5666ba3548833c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489605e2900bc64a7545f5f66c010f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9c0280e485322dc3f9d96e4efca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a0661e831eb6000a3ebe4e842661479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aca6c8ea0830961e3d206e18ce13a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed0083c5bc96e4efc7e89f978c693481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d98a21c45c18a85abd59ba1e0e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e99fe4d3d58cad6f4e6cca6a8295483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f3eb98082c045faaa177ec107c28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46aa8b1d3e039d190b98a35d85331a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8696b80dcf32d0dd3d07ecc694a4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f40f24688c2804924da24f4c992378487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e624b4dcc07f336a42d820926d13b04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b289ebe5f59f836ef05be56615b78c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7c5a8711a44196805f7ef184174c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa01b5907f863c89f63b9becbd9881491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad912ca677cb4de6cfd30340b2178492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e9bc929af75dbfa7d70a6c98d7498493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396c7067e2104eb1a4443e6f51674c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0f256058e496597fa0f27cf079c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398172b262f72a95543e154bfbe9eb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ee2ac904d1ac3e5f77a8dfeff14b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4b16fdbeb33ff438ab4e5a9cad8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f31debcc37fe985f3d8456eb5901da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a25f8d9e947ce5faeec25370d467a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70790a8d3a57d24a31c2811d8c242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d93c2e558f887e94a2c08f51880b4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ab25767c5135646c5d8de4ddb157503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960734b96e33ae5d120c7ba41a2fb252504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aff4c6fc541ca87f2cecca6450ced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e03fb7640cef765fe294d0aa271fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa78584cf7a7630c8bdda7dd82e73e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163199a0f1839b2fda37a159aa0ce2dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f4e354d14ea8fe58082e662bdb3ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9bd642d3f23ee489c081da212707f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f16ef41833c5146a4c939c037634d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d34a06ea82d06390e3758e22f1eb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f13ed0346e3936ff56fdf57a81e71c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81573aef6ffcc2e3f62c7f05ad23324514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c5d65b254e0f73b7e22fcef7d094f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1acec5a60ccc6617a31dde77ba03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68debf6e5fedbc1ca48b6a7bfbb04015517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908172cc90f347cffb79b79fa1f8b2f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184b21222ba82bf0cedd300b914fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325718774d9efbaa69a55a3c7dbfc672520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e1b51ab016f1398a479f5b8bb7ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611cf3b96f5028b1f62124f567a552d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8bec0f440c2258d294e709b07886523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6c1c1dfa690d4589aceee4a4e2d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eeb8276943963c7ff4609f83b7d25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d62b8352042d08dd9ede91b5a7c8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83faad5a60b5f9ce5aed6afbd8fad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f04205b64c371a826c0d87dd9aa36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34263107e1c95717fdf264307d7cfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c040bfcb77102a70f4f311f255ab20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27243df5fc250a563d0d9aa90aae18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a4988feaa301ff7339d91ebbb62cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3596bf6b4763ca61eb7b1510ab89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376dbb0f558ad8a4ee66db7e3f1008534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1345e6d156ece5d50f5c8c4ef94a59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05576ccfccc9a4c04c35343410b3fe98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952a03a905e7eb3f7a0c28dd4594fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797feaf824e602f9518a889270a36020538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b747963d8e58d4f57cd7f97137e870539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e31f3e6f3ac438dec99424dac8f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3bc82952672a1b8df2e3512aac7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978404d951fc421e636e6eabacf9e613542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8885570b8148081b7f7f4e185e38c37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca30e1cecc8c645491096cce92fa8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a9e84a936aefe710568f14555bae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b11e9ba5817c82559439ae04a3802546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd67b1d91e01434b7bf0103374bb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f99cbda4870b2fad40fc7d5b846dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6681cca1589ce29daad99cb2cc91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2691850d973546df7af0818667c993550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601fe3dd18fe05b6306b1d3371fc0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a6b7d7c07690b8ac38117b92a692552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa9158340770d97d5bde4bb48df08c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f74cf333e4feec2fb621a6e1110bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c06aca91a81b05da5cce63f1f4988a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7335aae6c368231c98a7d6008e0ce2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e5baa01eac0c4ab29e42af8b9009557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e9cefa15e831321a96c36de31e26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2e4d8f78789c432e0f2bb5a773206559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a00dcd21d5afd9279c79c48ccb0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237910f29c98b34f6a798e4edb24e7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0b68079aab8e1d61a5965505a08c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a9ec7ab9c58977fba9c199d6a8e64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7a0b72d19ccb6ab26904b0474c16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff1668390e8b51694fdec54a1f07e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e90e9b7fcdb14a5c1961142d7cf0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4659b17159edb5ed1db3c228283f0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981a9ac1b9d2c5fd37fa52cc7a2214568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53591f23c62ff30342a56829e8f31a15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec3bce0a2142612db066d871b5e35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b840329bec0d4fb4008876db0423571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d4f3eed79990463509b2afa7d49e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e33ad40d167b89679673669effd47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddb365f8c8eafacc7f70f8adf67c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a1dc865e8ce5b9313ab3abdb454f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ab370846cae57c6f88be43502f8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0373f22455ff37ba9fbbb7e698f9bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e5546ad5eb16766fedd6b6adb89c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226322066c548f32e102b5852e4df7d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad4826974b2e968f106e02b06c9d6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81013d92019b39bc2e78203946b42cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd923c0a8ae3cc32625ebd6e250c12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26329f8b84a53daee4e19c281b84b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e8499738c3273915c3483bc725e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf97bf6712da5802bab72dc7ce032585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df72c7285f209ff5de8e52c40edb54d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fdf95481576aec8654f7ac765e219587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b3e308eb9999af9afa8f0b275a46b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf7dfd3022ad3fcbc0acc6a940107589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf7b9734be9e0757d6b0cd18894c3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f0aafd9bc19689dd21523384383ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b474aaa9843bf375d23277d91f865592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4076e2f25fc217c810fdbf55b82b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f244a5c764d36b4672ea7563d587c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d0a1b5283083973e2d277acd6005595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690f3d5337b4c99e0147392c7e3141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff99fdbb2ef257674bcf065741b0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2835595f1fa9cac17267a147e60da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce91be85a858332bc3bd52f217d349e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861222c6310af437b1b924958bca316600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627693cc0a18b7504f4d9a091becaa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ec0cb8b8e406e952e78381e4fbe8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668d096b651e11707d7d4978629601e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5a9dabe2e4473607bbbbde50e533604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afeaefc16fbfdf3ba40c5955f8d06d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073234e804fa32d9c2805cc676727e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf33d28ac067ac0c04d769457f37e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288715f837e661a0ed19269cff47e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa378b8949e8c51174d99488192dff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a320fcf003cdb155b8e3fd8aa90a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebffd55496883ace0820991155d0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463da8d4643ccf3f6332c69225d1f34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4479764ef305c7ce1b7bd738165b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec993812c5928b28b65bfde6679a6da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed0134b24af36347d631cca44f37b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e362b166dc4f30d99f87f26bbbb8b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d419a1415153eda15269460119415d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06676bb502aed86b54d885ceca6bc1c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fb2dba5b8ba1828fb1e419579f32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948df89da3fd12f9b319d0fe48db15b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d631f0891a4316db58c09e945f76d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548beeb937034c6504b86401b9c83e0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0459c64857285b2efa0de0c0a641a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b0b95c19494d9296bc0ee6076bdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86e3a95124c60228909d8ecdf0839625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163693079d426b939c5a0aca132807e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b18053383af5618e2bd040f73f853627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c49f0996f92f2eb43010e120c7908e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5acd1885365b445a6a9855f37818c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93ea864a09c63db08a73a93b04268630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e7564768da92e4e806ed25a904b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a59c8ec3ffb8b76f6fb50a4b58082632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afed516c63a094be62540f48fcd95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176bff406087217aaa8a7fe218d393a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5160cfbb25127855a1c919d2883b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbf2bd229449de1c1f5d38073b6a67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4ba8bde0e0f2cad94c00bb84a823637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b74f827ffe027f02e63e7fbbbc60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58b3e9c80a48feb0ae7cb8771c3e05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151be863f9a688e96c6ae152b1b6285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62911346d16a148ec88c6ccf2748ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65987cbab7ca59122b5180105e2ded9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39aa847a8aacd0d72bd84efbc448e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d15988f80290d97ba7c01d75e365df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aac2d08190cdc8cabe1b394cfddba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f10f0c488d2e7b82dd92bba06b22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d23f86198ed5df611a34b9e227b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f1bf5af1524dccc70adf20050b5eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10afe0e488a1562e50c7e2c5c1486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452157e6d521735a03bbe062852014650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73edc14ac47a1778fb8da31acc8277e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fd8ef9219fa22a404d9bf5a1fab6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbe42b09de7412bb229350387bdc49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ac14b35ae0b0ce02e6ff50df82ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0744dceaad7fa7e8b676ea4cf486ab4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f644380599b67a8f36d9eb00880a2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d39caed715da3e66b2d687c8eae98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9ab21442a2c22f7662e9400a867c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cbb1f973a156415f3f6b3526a5fd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7271d9f47915637773846ac215f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb64b2dc5473d498c124bcef3c441661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270acfdbd49f2a35ed5ab5c5a1a353662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1e896d13c4857274024ea2da7515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dda14f7e5343f2edcf87a70b3e93e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96d0f39ffc2121a42bcbe595d8d0a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb69e1107bacc65e436f31e43ad82f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0371e331dded2d5143e83f0978e15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb28e11193481ffd1fd2634c61bfc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216400b6339c95f83079f19f39eaaf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdafcace78d72794acc249bc2029ecf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd5ceeb2fee71d7af8ae5b31179831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34febce1b30ad26fa8b911c56bdf89fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddab08dd2c0110b95bfd2a7bc1fdca7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e59205207451f5265588a085aa3d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b73816f5dc6195c6489b51f4331ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7452e2204b6ea6c97d1572f32424676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cca71881995ea6e14662511805c32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b759691d2acb6edca1a0664fca50678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>