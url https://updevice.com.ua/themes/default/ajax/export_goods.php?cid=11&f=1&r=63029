--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb23d951df5246d7467544bd3d8f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3cbe78372cb18848f4bffcdb622342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b44c374918d675880fd81b13acbd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5eb777618a8866ae32aaf5d428d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0707f2c969c96a8fe61b7568e0bf6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11c8c764507789d15acb47875d5b0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814817fc4a74bbeb8914a16ce594577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f705d66b87d86f014607b0113f50ca78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c0bcfbbe73ddc4c913372da2ee2619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de3997c8ded54c9a089037e463e45e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718bc516738864ecc3813ce4ef8908111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba51517369db973e84795d7fa4c1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b8cd9ff8160a1627f961c961aa0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1fdbf8ddf5b9182af1111b259ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65bbeff9eeb9d5012072a43508d1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ec4245c13c8b6301f1e3e0f25d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56be10b0430371242a0728a970b4a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743211635308482257c25e014357be018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14d39cd2d5286810b01fe7f50920719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6ed5b889a1f38b3767a2b1ff281f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16888ddd3a8fd2cabae7d8a9ae4d6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7fc1a5344cf72f26dabd99793310b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5bc51b4e5f2c0e26eefa75a667a1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bdbf12ddfcc1ce4da746da22ab9aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f81c00ac3b84d58380d86b26483725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8764d203cb4689e391422f0e63c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd27e8ddcc7d039c8d905443c06ad7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70417076fa4684ea4f06eb4b8542d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700db2e8da8cf83ac2007b4587e1b8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a3a8803fdc50c287e6bd0fa0bc5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcf4286cd87ff23969c2c3098c6b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698dc1d106c722cd90051229deac87c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df673b20351c4e6b63c482320d92cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb8291b06c91f442951153918e9ab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ba685ba62355285c423527244a7d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6706b74d923fb97108e54fc2c625c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc827923c1558699d172f91018b0f6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3fdbfb367d51562ac258448564e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecfe8ef5fb01377ad13792fc8ba40439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e05ebcb9fa19f919a77d19146f40640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc630450548aa53788380dc1e825b94641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb54dc84a90338643c08d9a3ad8a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d0fb55fc6765976990b02a44fbeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4728ce5b5b9c59a9f59a9f52c55d9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e774d2077097881f593666df8c70745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0364c9cc33888efa39de326be1ee00446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e90c228611957419420ac1e0f6c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db0e391b6ce5d69e3922b5d0eccc3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057b9689270a13f07c61aeda65e71249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe103ed598e3b8772f2f3969c8ac5a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf12801a63cacd6b46a7b6dcffd60451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0e89872eca685a895cbf390913fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206f936a20e13f8e52b05fe34f508253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba0a64fd44251e4da73f7a7684cc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbfee44c8605767ea8c2f19c3d4ff155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1fc413dbaddfc1670c2041019b07856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636977b4ad5940f7e6e8b638547882b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efdbe09995e3cfc25a7e5abeb9e28058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c78d75412488c4981afd4253a501259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f04a757ae800741494e4bc60541e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1e01302dea230095952a20b7f158261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6ca02a6592fd637a9c6697c7a3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66037096bf405aa7a47f67444ff5904863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df698fc562ef254d292dc86fda6b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7336d6a1d31c4ea6287a13694c7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f1aa2fb67b78cdb5e1153e4a6d2cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb44af49fdb481ffc5c39a968671e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1fc9837e40088f7da191a442e4b9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb96fc7207bf80ba138f0368cbf6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65e428791fd0ede98e79dd2ee2e6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666234f868759dc53da1738207053571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933faed9a565a8df12909a2c3d4ca1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567734c37db2c399345df0e21342de2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306964d92ae369fcfe528920d9fc82b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027130cde2e76ac4f4a296f78ae2eed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ddbdbe169ac7f332359ada531dd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d853612bc88ec7d7eb27379fb2de977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271cbb91b6eda818254192f28598fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7c8f1d0222d65c00986a7ea2e71679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3954391748e3a141817471405972280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55c57984af7bf69e5de542e0bd6dca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1e8ba8ee538292812c0ff38cec8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ff2f9f62154bebd66d5375d17e6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a64741b73ed459932b36e7f1d89a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283a0eac3120de2238e25bd845bda8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34707dc406ac989172bbc71b65ab8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda47673ab3fffbfb2a612aad9dd7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d969b51ae226d59d089db773b551188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8ca9aad1127e1f6740303cb72a3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8876b9c4306158ccbdaf2237977e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad463c3fc49fa2e40468ece82e5fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576b6ff63c04769460b4d68c61704992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a37a60dd0383af27079793b52bc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf443c9534fdfb695a11592f6fae9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e716342f52b4766406c67d7f26c6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36eb164c074def06404504755d283d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4960e59a907037a5862e2f6150c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff57b285ef1113cf77c2bb7a1146cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c992868a943d4d393b1e26c989483d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bd639e7cb90d3922c870fa0ae0af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23fc36c63dd47866c0b0c9e445701e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9b27dfd957bdd733c7a597aee507102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cef561ce9a334b8d48bc0972f31e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321491623820963f4b7d3ba91e3fabc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3092e627b58d7eec1bb8b5d31c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b274619aeda5e28ec2acacdbaa796e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d409f2e8d87b848f896bb2a58bb3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204feb76491d9861c860b3bbb0dc001b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2539035b04c136f3ffce1942eb34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a837681e71c973dd08e290cedece73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf742d8b754e43f4b3e98f0a83608111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702ee9a3d6a30c01d3c6b0fbfb9555112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c3e294ed4034aec55d276b666fffd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac63635c96d9bb5f3ef6b1ec9bff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be1d4b427b3945f1030ee3b782312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9a8388faddbbcfacb97f1b19b42eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138f2f6041316f9172a183c832f075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bcf05f403233e1a08e41440bdfdf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9abc26724754ec9f096a3de5e51a9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c52d93d8d4bc3b9f416d1fb2294f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6d59286e84bdad9d7d476d2e31c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b793365f4aa1c263cff3ddc43d1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc3c4014f3ec7cdc9e759d7fdb1ed2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22236de3ae13f713c952f306416675c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49bf49840a9825d54dd30c7c1330ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8fda9ab057bc09bc6066f4eea57f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867a72f9edd6e03d27745ecc9e3fec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d128860c8a737c6edb71e59ecbf3dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2084f8dd657e84817fac870d00acb2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930b2d4bfde890a08c3ad1d02d5aad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149f5e3ebcb33200216a4d71c01ebfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ab108da4e805208507b7c45516e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12897e06748c93d8f178d4bb39d5a99b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e967349f18ad4c8d135278ad68e53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552546082133a2eabb07ae11044ffd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969330984df5c96b56f9fce5acad9e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba08ac6cd9567d06d8479482d4638137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece66a437c95238a64fa609158133d52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e022835308ffbe9688c41b9385991139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca20de143c8b1acc04c92d1d6bf58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fc1a43a79871e352f73c2e6f8306141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562d7817601ff7919812883b37eb38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747be44b66f154431c50ae30291e184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f3a97bd4589557dae7534148d79a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964d08dd7b9fb71d72bccb667a321c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf3b1e609c65f6b3a41b47bcc4c9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ca2512fd4ff89c6beb1d5bdccb20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e01ce2acbd20446ce71dce7f9ebb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8790751a09531d4f6b7a93ce77cacc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c4e118f91576309d08feed8331db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487620915f3ee7dae4fd8468aadb839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd983986c55174bf390b400d42ba0dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c6a1addcc97ced30096d0819f66db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03df2fb440ca1029988c7b7cdff40b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8af6743e2870113efb3708d0f048d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f03c4ddad76531044c6f5ed19db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651fd38983d19b30627f47e0f61e8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994824091b473da941c0722651dc7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d417a8bdf05e81daf4de2afb2bd65e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d28d4cf38bb0880421c1e8514446160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8881ce7cf8b3f294beb9f9cf47ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24af70afdd782977040a62e4611ead162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35460fe8c6aa0f73c14c5c3830890f2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bb4405570ff833cd2c2fd2b7770b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce587a284c950a1d9e9acd3b645898c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad336b861c977a6fcca58f20e92c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33b4a0b68e45aca05c4672d784f588167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041fcd611e4c3f7cd3a4a2c59b23ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645c9035029c99a7183e16afc62d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed4cf54f4046d401e214d76848bdac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693bdcdb5472e94f0d72a846d5c8cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad33fc200851a732bce869a526d4db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ab019192e8aede6d47df91df71972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664941e67a1efe259053485955bec05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a5d461d263dc951164851f4e2168175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d05f393b6a1ba637e255ef4ada4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ace5d072ed088c230df7df381a59c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7a2070b281778e73acccdf2ad0a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402061147f1486eff94ce2c8bb200ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2beff55587497d511ee129be8074d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df63768b020efbdcbd4ea091be3be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad050adfaba0092835a01fcbcd499cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b92183962e1f3c70e8021ba5b885b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee694fcbd8830ead465655a33968b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eaf8c416b05456ee601c37c33fff0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a552a15359d9b68b0efbb14415e882186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb061a12287226651cd2b64e7e2f337187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528be4a6805429f3d82325d2836049a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1985d722afedbcbd362db98264f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216316bd5d3e2d459ae6043c4ac00e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31b35e2983d22c3c6a6d29476230f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a457201322f25a11d46c99ba6708e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff1c14b69eefcad4d1acaf6a634bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e06a8e377cefc3ea21738a4d651e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cca8b3d03e360a03c86e6738eec97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457901312fe75b353dec4ccfa6c4a463196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ddf63be80cadbb0212cf683e08348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2737bbc10f36882a317d23a8dfd06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb643d8a8e9156a7461df5a224b5ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810f52b0e09abcc416011242b50f55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b682543ec7db627ebcf8902d8e45a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f0295fbdef58cbba2a82aac445abf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b64178b1303e16f48825f79f964e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb32db0a300d3c6a093c728c3a1ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68cfcb11cd59cc4444aaf9e5e27d90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad0fcecce93aa898fbfdccb9671413206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d531bcf2c76cdd45a3a1f21f31cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54bf4611cd75e50602b78954da919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd23678edad5611c47c31393645af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d936f87e384e8b7ef275af728fd27e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ce8f8050cef6a8003a7307b3f245211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a8e41867bb8c2358602da0fe9a6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a625e41658a116d957ad79b3dd98a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1254cd9054a5ca5b1fc6203dbec879214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1dcf97b3ea7275832a768be8ea96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a28e98aaccba64778910981ab9453216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f76623822b238743d2c4e44dcd349217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9a21e8b1fee1bb21dbf8231bb87e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59011c8147f9b1527973df22daa04e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef32b241bbee3259acd7a12ae74590220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2992b4071e08c2029e5bea6d92c7bc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6a9d259596b1a6f61e6dfa4d95d7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea03def0a7893ed53bf5da5a55fb2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de5777d006980b20132fec2c1bb7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f6e71c1694c363238afed41d61b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef73be80bbf87efaaf9ffd55ea519226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb3c6d5569d7cbb0419a450db9787227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139689f1ec653b7597601231c2acacf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c723be102f86b2a2c01a30ab1324da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaea652e744cbbb9d7ae4c4dc7376d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011294708bb5b2e7f5e75ccd5509de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad875583427c58698b431b9d7c88a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc209bb31e91ae523a889be7782dffa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851574d3d553c7be19b147d4fcc3600b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42ddd23b5ece776c907b30198ab90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862841ac55d90bcc9cef3f116984e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561a7ce77e04b5be1598f9c8b7ec6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f34a1f90425e30e80e171e0508e77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b4fc4c3e8a697e76a9a57de82363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fcaa6791c4bf6116cfca1d320b5b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8579427acdcda9a42b347686a482241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d842fce8c2854384f260ada384771c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed53f48abac05f6ae0cd5f3fe450f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1364ff1e8a4ea0f0823cd50b5ce4d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a46ee4c8aecb01f006d0efbe87eea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c931b0a8d214dc6a2e31c641c98a14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe4998447de45b860589744634460247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519dda318e0a8c7ff709a48d1bad34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647909ddfb2bdac2996d69c69026978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16deb29b2f77f2534ff82920de5d03d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f39af8b75e2ce0871d5d5766c28e60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6f55359984974d2711b208940056252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618a40dce62e369bc81d9f877bc3cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb61700e10568b34f355bacbb13d4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24102e691c92125a34ba5ccd63c2ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a4582e857416002f90831ebdf7666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cbfeab855dc6c2c8476eb9a0b4e9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65096fa5c84751db132608abfc02975e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c04bdc4327aea267ded412d7aae13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b36b9f8b7aecf5abfbfd40713b70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e7ce5915ed0933c8d1eca5768a67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac5682edb863e40c490f83d7832c80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec973cf8931a327972f857e6c6ab2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c540de9ee4b5ef23cd9cd955fb3811264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba3551a4b56e9eede579fb88b6daa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff132b0b63dc54a7b6cdd7c0dba357266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6255a8c023cfae98cfd1209398cfa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce22bd0e4a7f7bd3a47d0ec79a2ae6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01672be7c26a2de857be603955bf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246eb2fdbc830bbb7da43c1aa5835f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b7fe6abc9d3be0afa5aa5de5d2d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081836416dd46efb01bccee801e06ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526811dd50640ed85f17724db0e865273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da07af0ea5c7164bdc5cd87186db942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727c4a1967b239f4c7d30c1ae8e3be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9049d44710caba76b40710053a530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e5753bb13fbcf9d02e71ef8f57f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4ddcd8be013465638943e8095f95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb1e9719e1aec5c9140a4ddfd8874279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f11418f5666e02d4fba0bb205aa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6138bf5f76836f3ecb1c3d377e813281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d65527d68de9a69944be023ec358282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f2e3e3e4be8b7482dccd900d2d98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21183aa3f653f9ae34a6138112a3886284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b138acc292932fba9f2d97028ef3b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0ec82a65f984e102d9ea033e8efd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61114a1b9026cb224c20fecb676b60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ba33948751d1dbed729556c911db3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98d7e517ffd8300acecbe6dcaff31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b136ff83b2029f469f32c42f4c898290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be20c28059a562003930e38b0e717e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33da1bfa3678aa17927a20b7c781f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1bde58dd266b183b0c14b62e5369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769a80bcccb46826863e3c7bbb5fbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf20eb9f1070751888d01d7a972d7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b7025f43616102c908d32376c032f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584510c403e13ac9b0f34f0ece2a991c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e8a04655f2959d94c9365cdca0da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b27a008fe46cc1adbe5f97696e5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed68638544e411cd9e40588d8fe3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52293476206886583397ef45cca3237301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491912a5fe8d2e30930d866fda68955e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790aecf9ac031ea8062f327481f46ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2e62a435d0134d5dae2fe58f298be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442dd168ab07fe1e16f344b53e7eda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd915188c979bec0cf5d191a6817994306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ff8e880343e440f3f8616bec4936307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3365b8fdf5f953a3c1e705ad22f2f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b530cfdd623f48715f0d0b441b957309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c884ea8cba49f1e44376d4ad2632f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd8633a08b6a748ace107346227d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9997f2bb9eedcadbf16e2139bde2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc438907893ca65d008bf096ebe270313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5279285c5406caf223629571f666e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084771f2ff096761aafd0763b85e77b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda99c11af3e5ee67ba931377aaf5b94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f610cbad7469d6796f6525a0fa57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d41d158e0767d92011e583a785e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de502435d31453bf4a04bc4e65e7d421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988049553b578c39795e5b9a94980d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036622874678484260087e10260d4204321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600c5538d696f19795687c5787b3fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f9ba8cc6227ae8d27cb793919c368323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542dde4e34494f2b79ccb546ebccdb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eafda43281f8fe82cba168cf3e5ae8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89552541b3de49a193e6da1c1d0afe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787cbfa215c0553a959cb3cedae898327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8a2e43dc289d063545c27fd9adc40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2554752f494579fcad94991eebc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a0e5f8e632200b64a4cf582778d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778e0afde60a19dee7867afdaad0b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977f21a240ec020a5cd198faa9b9f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3fb908538f43fa3aaa6894b05d66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5b5d1a63aeb4edd005f7437ce616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e02d983665638c115956d71669b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7038cab44bc10aaa90f0169fd8372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ff16a6e9ac0bda63a0365b7722f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee75302241aaf69f9d2f5b65b81ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b888181036ddbd41e0a06ce3b580339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62576cf704c28b2d5ac8b95f4b3a686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fbc94dad80223cc9de4ae8ed06907341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbce73b78b15aeeb5b27c5bc8cd764342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c762af942fec997d322d0efb655fdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cbd394485daf03241e7235e1dc91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f495abc40e099e4fdae8aec5134a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70150f0d5d033b853741343504d219346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014854b58caa09270fbc41c141679149347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3078a07ecb3b6908d1323f21d78013348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042e101cd90e150c4dbbdc9916079d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc81dec94bfa326fbb7c7efb737abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4881b3872814690bcd95314df3c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cdcc887d015b72a61ed00317a687352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce619ec895a4b6057aad2d6abfee66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d9659d6d9eb41fe298050b126113354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33066d6a296eacb36ac26e41eb82c0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddf63be01a5964f6fef9b7134b2c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4fe66e71cbb8c9badce979f5f4f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925faf5540523b4ddf48ce21e1f91f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569773fa4e0114983fcdd3728ee4af4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb3d01f17f12cc4e0baad03208245360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba90516a2e97df98c5175e6960e23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a929241b6f3b24d85821e531d8d8f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebbf7a2fad9ba82d0e7e7ff739bdb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe8fc70f1e0345f970bc6ff218a46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbba21d572533cd003f690859885ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f62581eb9261822f86d726c6ed98f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967196ffbc84d33c18b059b6ad0b14bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e9bff45eb40986ea075df8efe07e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78ce96ef1fbb8bfe43c9af093d4bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411906c9799c9bdb27ca10b7ea4232a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83856d87286091c521b2726217d68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a753741a0e832ad45db101808631e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4907191a3eb8047244d6821178bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d1170d6c50bd4bcdc1b1d82ed1a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def71a2089fc97450f197c01a4c7f16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c7eae1dab1b1541c8df58823d3671376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad880f605e3bf0294a693cc3e4582377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16640d3a3214fdc4a30e02f730e607378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f512e4bd7a8130a7b6d240eefaaafb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d97821e1e49614280b0fcff1dfdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b799b3e6c7d5fea9686566245f8d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d415e5872be09dbc0d60d7d91751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd71a72a435d6201307fdd12a5bb837383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3508076f8831cf82e6dd753644f5a95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f6cd01ef8b41ead198d08ba10d90a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8f9b0ca60da932e04ac6d874d4af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8114d8935147c81d43e3536d995f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e008b08074d36c8df7cf4b3da7461388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0bf8ad0b76fb4a550114eda4b90c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57878c0ad2e05a6c93f824ca224635b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a754cb0e9306a5c583e2b1f4d0a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef40ae14cc7e99f05ae72d3794221b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4023891d0e44ecb812a7594cc9cc3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11dc56e434068a97785653b72fd224394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084783b49e3888d76b5cf9820cd13184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfcf445fafd4e0ada027d4c8c6de87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4763c81eed2140186d87e2a1a7e1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaea7b5d48d8d7d573d3521c0eb770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f0474f608493f3030ea4ad491d89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53624476ddf63e44a161c6922b97786400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82daa77e96555e7a6cc17adb5a321401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b0c86f69dabe4ae8e1484d87ba9e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbbbf3542a3b17c8918794c9309d76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d2a96dadbfee3efbfc704fc4fe3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122a3bcbb3a664d541d6694c25d92d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3745b2125e58f417c4d67dda40d81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34e1aa4e1a0cdec51418f72c1bde2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d682b6b9ab63aebbe10a1a006fac6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa8839a49c63db5e4a4683f654cb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac5e8975160bc4aecdc5589c27480f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243265628201fae6ee2b993469f4f00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72882694b4991e4e4a9f5dac8ebae7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef96e4c9c9136abae8c8a152cde671c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f8d10f3cc767383b2ccd3a131761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca38b3427b428e31a3e5a92b35763415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eb1904d6263da131e2f881be9ee26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631cd9127d7fa261854c73b9825de0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202b3eac62b036c13daff455a98814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3439bf186586f8cc8b5a9dbbe4d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fafc293ec2e9eb2ff003fb5c3b8f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9e8c13b1bce7176d9ec61c89a7c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626dbfb4a173608139b235db5cecc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d85e39ed0f1ddea4c1103886aaf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b15263e2543571c4dd3ea7cda15b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736aa27e7cf098ddc5ca05e7339335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5998818de464a4fadcf082e247bdc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc89e22cc6027a2706bf291130c9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75986f42a583e8f024651585affce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e78bb7c14896e3a2c90b0f70d40bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b246bc0ca64f7587d3dd298c6fa5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d5147e13c694579ef4b87bf09e02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e7e08965ef634438c68e3729468f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1250361db23d2a029df6dad0ede16a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1681c4aa87df6dad6345d1a72455d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bcecef0b4aef542277ed999015023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ec30f8bbfff774a8c6a1e4f249f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c50c5d0d4c5038fcf034efa06293c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f4ce970f139d89a330a355e813c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa61462d9ac32dba1ac0cdede9035c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa358b20c4f563cbe4ed85377095072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9be175c1ce3746fa95d8541cbccb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da01ae09bb30101816281fe2b2bfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a0713a2e33c790e92d247fc65396443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0298321f6379c85899cc3daf2f19b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0993f37d15f4c0d01d10644692c044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0415cc6eefbaf754317dabb0135b62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970b68312f88c39e45a6c12bc8c097447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e04e3d5ed4b674dc8665be9ea57c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a07a743069f4491fb1ab12c48d7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e76e35d8b92fcc0227c77f00c5cbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a4ecd448043a972d5d6ddb5dee34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd37b09d466a410c592829ddea5dd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6acdf886c5c7cc250bc4b2d3ee492453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f5d60f12a75a40a4472030baa53c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160022f087e435de9a9bcd937f2dfbff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb1c38108f919c79880cadf8c6e39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b00126fe1a013281788ae42df60a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee86abf23979ec13e9dd6832218455458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93bed3d255437ce19a23cf6cd4b9cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84053a63c6a558e42dc59222fd660e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf3b029452d64da2d592e5f454a9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5c81c7169faff9790fa418663f1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c462533dc4badc8a53e1e33c8d0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f653d4ba41c2a45f13813b2ca1b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9783ba3489d628ac041294429df7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065e6179efcba0b3b5a136ec118db8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b28baa51cd4dd540ea667a5e0cf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d75fb1f90939ad45df0c78331a7e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff0249f518d69076172649b3971e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9eb65664801db353c96b59a3e0762470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1241f212569ea8b797ea3bb072f40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f70a4ea9bc50eaa70748d035c659c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59208e590f65b1b0532cd138fdcf76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb112698c57b06cbd1a70386827107b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f780b13125784601ae3f56d11b23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ee149dfbed63196d794274838dd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf0706db23047ebbe32f3fedd2e7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba232650dbcaff5e2fdbea92fd93e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fef352e8a057ed6c15ea9824842a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330d7f9f7f597f72939ada807b5509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b7471e933aae650861060efc64d42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ac6b3df894acad895fcd2144c1d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd45f1ff0363c41b6964de9d67d3dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b561a392f3a6f29af3845b2882a4305484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66101deeff3d2571dc3967761f712c99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1405398faadc3e043e4e3134a39e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db3418e9a2792a2532bc1bc511759487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e9ec2c4121cb22b24c787b2c015d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df2fe65255a26692aa7a76c5fa6eac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a89dc0e0580828b0ca66f221e470490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a9a9ad392254eef3480bbffbfd71c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a08ed0e385b543efa1a977f6b080492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf110ff6e84341e31ac238e88501d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53475f58ae38e36a93acb01fea24a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe78e1b6e01c6224eb2961254fabb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50c24a62c81b5bd8e36b6a02ca6d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c179466678ba1033b55c8eecca056497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0621407f863ab3062a57abfd55dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8812f01ce8da149bb0c6a859a3d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6530d9885f901fd7cf22d87e34e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27fde3e49f90f785267741f7ac900501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd0f0c198ef2a05789388698eb4f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f139d8e52ba38bca59933c99f8a181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1b755ee80926a4f357ac70f35682504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c283f79948ca21aa3025260c7def36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e9e16c94a8478d3e0171559f74d2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9011c9b46f3b3170593d9cff97aff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b49a578c9af84331ff150876fb1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaeac0e6bf9c66b20eb8928529fa74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c703b91aa3a9c924aa3a6e82f4942e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1fcbbae2b182c5a73269014027b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1e026ae8defd2555480ad017f916512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5c3195f549214303800cb36622ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a150c7ebcf78908bf4c413e415fb5d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee7a0dd82af64b849d4a7dde2bc2f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a19ef95069c595bf791808a1ca754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f34a1f90425e30e80e171e0508e77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43502fe92f8e12959416dc0ef0f5f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc77e5c97abb87ebded792743271a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78d733971011ad385b735f8f1fa50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909442e52b12d3eff8954754b5c8ead521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d19c2d2ef27adbe4c160a9378946c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6eb3d995f69b4147053141680caea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290dde5f4d005e57c0af6dfbed7c7d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67386e5a721104acadb93e117c00c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fbac54390e0f6fd23949d6a7d057526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de5a4bf32c2fa6a140f70f6c1c294527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90289647825ba7ca4ab649bd87311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008f341e8f28d9d760302e9ced6be3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a547af9681c07d9bc725471ec1e3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e38b6b30ed8885561c8e909446ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ccb515a1ad109432f568f5788ddd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0794685480401a5862ea375d8efc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1224aa7dabb8b375d47684babcb46e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de072f60581b198b85cfcf4f0cfe089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca634ea125116c1aa7034bdd3670c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19292d1d913e869d73af1627831ae44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd001f0108c438f80aeb5544ea585b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351163310a6b61728d8c26928838b0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d633a3135604e288a27721c7d59870540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ded3fe17a6d7a55e7b78e41dc77f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91900a4d6e7279c08aaebd58f9b204dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a82cc93faa993cf5fe8cf8b8d95d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc429d45d839a5636c22cbb02398246544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289710482d17e042be2c6427fe987cde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b3654df2c77f72b23c3cb519ed305546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759b0aa2837305795e2ec7194e0173547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94dcfc71b6e9c471b844763d0aa68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192018f6799977fb259217438abc82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bfa23b6c06c2b3812d7cbafe2c0f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736cc7beaee56f6a81642f55f33a6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e80940131032f27921676709e9d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f21301e6398ebf2f9e907209b1ec01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eed9f7cea6a17338031e491b327da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ecdc2c6c8ab72254fdea9b7cfc0b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747429d7814abc3d5e703a7035ae41ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477e8fe41218ad9c9272c19226bf63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b2537c42a23447cb4e2a58efac81c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94c7ea769bd1616b6c26accd75f9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ab9b911a03c1cbba877032e66eb94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f527d46d54135f303273b917b6802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4f30225cca89c9347c1db2a79980562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2c2655d61830cdedfc7d56440b8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f461844ec0d663f979e590d6dddbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd4aaec91ba50b92fd96ce0fa1c4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c843e192f29b71f69e3ed53406ff8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1530ac7d2d341e6e1bfffe1d35fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc470b6b4843315444ee9a6ea84797568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c840f9fc26814bba3c5f7db1655d423569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306522eb33140aab3b2726810bb90164570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddbe40304d7727f89847eb060d0d4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ed92d577eee66714442b0d6352c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134ca5002a722721b9045d7eabfadc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8b95993ec3c83f3f9f67017773ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15ece97a62e1e94a9226425c5e091575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3ec35a3b3d9fef01c9507d94d0c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715b3175f26067261fefae37be96a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3042395254ed20e3892184fddf63a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983cf3e23a4175b22cab79ec08e774579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a92cb3bf8505668477bcc49c90d5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e58e77ecab146eca9f8463a6cb7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269513d3762903aca1ca9509cbbb3fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68f29e8761d6dd26dd9469bec0b77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8014db01339e4d47f4da920cb48c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307af1c47251a15f9822284d65291c90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792096a7b3695546ecfd471ddbdd92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7093b73c3a0ef15534b7ab345e0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ba87bef2f72975a1d826df9da44c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68337c82ff22bf7368f51f0c7a0f159589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e58ee71a96f63b7ec763d341980225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316df3e10678b5a2269aebbab9e00186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd65b7b813efa58154327bebaaf2d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d29cd1aea51cd07d43bc4bb530cde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e90973b28f1c60e7b409543e94a8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f2d1af4943c801ec36c3f1c0ad237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274893291a89bffd3cf1d1e93955437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a74e9c7b60438259c907e251616de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94b6feaa794d0d1732f1638f24136598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8322266f9e0518d48bd2cec9d1e6b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ad7da4636618e04253efae41aee6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836e091b1abf8ed5f7ff8bfb038b3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbad7125612c34d6189bb1de0f52a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288992bd8555f8d50de99ca8f19264603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c33a6ec88db73a2e83b13c806149604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f9b6a9b59a471101d426fe187fd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0f8071202358d797a328d966ef03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839792162377fdd410cc782c492b1cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a6a806f9039198329ef28fd5f4c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec8b1ef499b73ed80e63d6147182f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3013a83bfaafc7655568b9cf6c45a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb84556b9775b89eca52d848b963f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8ca49c49674cc39d739a7c562460612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6896f075b3da3752e5f5902be8aea8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d349d30f1df1ce57410622eafb247614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223fa306cc75dbb7c5c05d6e71d193615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29a4e03a8d474d0aa94f1e40d84e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c4162437d358bfe858b6f9a9fd1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674b3031d037bff29a4314a4625245618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13bc52b1ad803651807a3532d66e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f795e82cebd199ff2147140f74e10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413765098688483930acb620006cc0bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbec467e71693ec8b01d75d66323a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029905cbc36f972326cf649b8e9b9587623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f03e23f2e0a64461ca1290f11b4b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece676c5c5900260d15f1a4e17cf4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9bfaa87ae312a78bac95d4aa67b15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62cf70058ebd1492b51c16e47d624627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f066252fda18fb9a4bc7164a55ecb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36d2c1aa44d4328d241395526c241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d1bc8697b3d258d09a29863e032a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a3164a949df2d487b6abd0d06bd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea06647101124ccb336cbc558aebb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b280bc6a3d33f329b103adde018771633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf046a9ad533a0f9b3151a370877f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90160abf97bc66e1868330acd634e19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15038aa9f8e4ee97906c97a13f2398636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9a42801e6f8e503f37e2a0c389bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df721e2b05f30423ef6d0cb4d5a8fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab09c1456618a6dc847db25a0a7f05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c173a3c282760db6f95bce12e0e85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93c420f47aa30bcf4ba3fc0189248641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662aaf79bca4032c7080f61f38f695a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae420ca450a38a31f6c3bf5896c13d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a19319d613df94ea478f01820af5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa43bea4ef9fff287dee212f1fa9ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f097914a03c30cd7a5960e056ef8e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d6bbf08b0ba3a72a37e6792577b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f9205933b03de1c808d708dffc886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d89c3a4407f91be0f4fdb315b1cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af05134f4e8cb819e0776d54110a0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d1cb923e2cf68abc103d70797eb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdda1303151f2c2958ed0085690a66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f17578d232c99ec3d23cbcee2e48e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169b6a96be40f67f891a402e254eadd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2212d4b2db9e3a70ab3f2e9070ef09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea0cc045329be6d50cc3a8ecf42175656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c481108eb8663b06fcbe2117d2f5ba0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1927d5bb8b2c8e61a4c1d61ebff94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e716ce11beb6f3ae255812ada9ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3566aaa962002eef308df9a4484fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ed601584114bb249a70507767d92c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a6ceaa655b96fd32fc6406223821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5d248dda009bb24fd22de2d2c1d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07bb318a8cbb28533496c01e822bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a4f5eac69269c30afd1e66299ab0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576444fab1725a09083e83b7f9ccd5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00ffb9bc521c0cecb3b32c65337c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2dfa2c70a265305ed9a7c4ce3ded7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0877582a543b9df0cbba74121b1e28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fae4ace5c21fdcc72f1cb305fe1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc3037a8625f66c63af6ac1f1d2e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a05541db45b02249672e22900770672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b1ffc663b314de775ab96a4eae54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e9a29e457431227b8082b265a6a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff8a5836b5196861db34d42d28d01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222be211c1ff57dbd73e8706d0b2c48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9b9f99320d6a4b177d54eadc7f5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3176b089a750c0d7f953e7e420c69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf480bf4739404bf2d7227c17e2a59d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d7b1efa971e92cf032c2ce84a73c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2862c6e4b70ca445b66d06413cdec0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cad49f4f6648a39257545de4145cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56333bdb80e12aad2a3f01586db338683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1c4fbc158720bb846d3567479edef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56ab4c6bf4e1f464daeb701e0fe4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67465167ac7b394ce1f5fc6b544e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8d07d473e9193967de2ff3aa86f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94318aa25c8ae57dd6a5c56fd71cf76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0ef884d271cdf59c51402a355479689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c9aa5ff67ab327a3564fc86c2b0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066ce72b4c712592b319bbbf3399d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01486dc25706d106f6975f32868de34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77e8bed7b24f6f28c4864841ae7a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468d8dfda4575114ec60a325b585eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99aa76a9de7deb87e9bd9010f133d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b803a85bdbc8cc467c6bda6508fd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fee950331c8d6a5987d8d9e1e4458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6479a584e1821f95822595f1469f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f1d21cff6bf1483485e811128578699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed385754c6d15d7757efad2d7bc592700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa195a7635726742d486448406d49e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c1501fef716e82b0e25cc57343041702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe143e4af7c6e2df667a8089c790543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059add8ce8dd4ab78c9eac6a491ef526704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec20b53470caeadb948182a13541b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c688ade2ea48ac581c5b4a41ffa03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c9b126a36cfffc7a7604db96c400707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef4ca2a59e696f557d0090dfb0dba708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e6286c830c256280bd47bf37882271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f43a5a740f3e6d95765dfb0c361f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a628ba668fae7731d75abaa82a0e5183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17f9c0a556b60855db58f35ad67414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9dbcaa09747e1e94f0aaa49a205d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac46368e644028d2425b5094322f916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a54155010d1db99534e45c9783f617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff39981949fef8bf971c55c446bffe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff09f0477dee4288c4c2a34ff2cc109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9f0e82ce17f2aaa5aaf9329b6a0bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f87d7c7867aefa93ee443c94081c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83005d64f304c93bab5fae0a22fc59212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ad3d77ab11bef07514cae98528c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2206c422206c787316f727a5118a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50882be9efbabe8dc6971faef83dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bb21d81e8266f89a3e74d434bca816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14271980f1b6b6ea6214aa1f84645fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65256bea890009ec0332e6a9a7909618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735382c2da5da9254703930f7966a9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595c7e20d879e80b81c6cb32af2b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b2a42fc0c890d005569358c1116121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005485a080d6092ddad894cb6c41e41622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893022126e533ec6500f70bfb954c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756c28558f53b5979d269e7582d25424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338d1c8a78fafe45c2ab6ab63ef84625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a7634387855c2248166b76d8726126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520291d472e720a49dc60be082be3eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b42904a691325690fdaa1f03a646e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e3cf2dec8918f5a8ea3588c22ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce25d7c6b599e75a36bec0c3f44be930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1217729489868db508d665529ab1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90da5c277eb43da24a63b70166162b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a3fdc8078c2d075ff81d13d81eaad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010332f124cca9bb19b34089cb2fc0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a64f73d88853fce9470f8ffede321535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d9c8f952d9e58b261d48a81e5c1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a59a878576aa9f0830317b5fd593bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc462a70db67ce13773eac367794638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384813d1de9cb5aee52b28d414464ca239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8eb65b396494e04334360ff923ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868f299312e6b74562d19bc0f7121441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6ffaba810b9cdf11d7e20f91a34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1c43333fe697e4d96ee13bee623b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cea628e79c584afbf553c21ae01244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e1726ee85416618bdba9c087c977945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b070e9df60257ba5dc7f2e4f3f4d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d11b84eb40c96b105e9a14f1f53b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895f310c722d80055be94710dc526a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66f5c045e170035b636c9ec06e1f4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a176ea533c6871c7b47b6300c0e42c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5394b8132e1bd2f18162644b4704b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cacc526aa0b098ff33591967187bc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a9e79d375b7e3d0fc0f4e8e0cabdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290123cd9ed91fd2935cff892dbb794354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c231df9e44271e0201c0084d6c9ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed39dd9165666f2886ef0b88cf3bc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a3a9337bc627625f00ef3c569fe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b45ab05e86de6f8e548b0acfc50558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de137572fcfdb8513512e9c309109ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64315fe1545d700cb0763a17b05114db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0017c34308e34da25c41050108a18861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52331c64aeb9c140005c537f1ab0dbcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b802bdcf70d713dce4b60db2bc203763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162dfddca7b55e71835d81a154e425d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc8861f6a2e78c7b6e6b0fbb8b422c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e69f3ac873d511f5d7a66b7b4602f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c04123313a364bdfd34f82eac266867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca87c496a2d82b17024daf7a019ad6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6548ec56ab7ab49388184a75b39e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041bf3202988fdca5109416702f32e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82559eec699e3e6060c389102a4b0ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1596301a4dc3a4f8e6e1b982f0c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd78ba71c8694c83e315ce45eea3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6dfd59b359b2143ba2d5cba0fe81974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598574ee66a04d6c5d3afae5a62a4a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247d3c87855ecd070b561468251e9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95272d00f8a3686df83a31a509d4336c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b7b836d1f6040b0fcb7e9cf7007d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16037296e16ceb5151538d55a7c1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac70125105ecfef3dbeb39ff49a6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b77c59c8434721e363bb86c0e395a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4971d6daff3ed3b635dd83183b10c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5d7c47def9a0b303d0e87fdd5c3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340bcf6f560dd193940f68a22b9d3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1a623cc93ada7f171f5ba55c401485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf845c2a538b13b5d99aac83c4e44c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836cf3dcdbcf5d527e72c8101bfbd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185611f18fac5ac9946f3796838705cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b99da93dfe17774cf09cac830005589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd95984ba0779d01fbccda9dd3e308290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff20bc75da0db54a447c13204fe52c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d126f757627ff34a9986f72cbd3ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f469e31c42f1a9247a59b15ad93701593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7753b338e73598eaa2ef8be838ea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025442fc1082432c0f63be2bb7fe2fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca6a0afc3df05c07c030dfa3493ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d672f68f950a3502f1eef595404c1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b676e191900e7a47c121803c3b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d9fda2acf01d549e60961b1b9ad899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae184050334d7070e4ccec4c2de443ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d770a9ba8b212a87e1da2f18b3844101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2808fa7a3dfd753eaea2d43b3cf2469102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69191ea91d9c09bad6c59dbe9d5407103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f704666d889b7c4fb9b69729f56aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c690d3a7d1a1618ff4897ca7b42e3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a0a0f8b97d4789ca72054947fe935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5e5d2c37735d384b054d5fc0ea087107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8838b26033defe82fc94c91e0ad52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd946ab534fa88aa00fa0e2adcc3d1c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f29c955f31cc2fa014e45ac676ce9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119d56923c0b0abe1d00e4b5176616111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e2edb72203d05471c1b497b55393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cd8f16a9027d1c9f4293ee5edc22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ac28529ff0eb447679ad09cf6f03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256c915a77cf14de2606bb14502332115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c761a68e3d87f49c883edff3c81ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160415864dd0ea4142ae3ad1ec8655117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2964a1771fa088e8d858ede5e565be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b9004fae7e0f31ef89d1c09e5cd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b40a62853fa0e459197daf34b5f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ccd6c9a5a051e98f6e98d06a256b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8436ea0df3c95d40d15dc54802b7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb801f401b6045ca6b32c02113a1f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0fbd93f690ea123aa99a4f5b7645e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1910023aecca32af50ca9cc6ffc1d05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ca18fcef36a4324315d8790baaa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2efd135d90403d9388d891c4aee53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd3e9da299524b98c1a86c321ff50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d4f6992bf2c6815a8f33b708cf76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32976c7a6c9fc97320f6ce44e4a0e8d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023f58b62477ba4ed3abcd2ffc357e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f3b4664564fe493055deee8a03b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330ed7d3711c43b1ba04d17b0e0471133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc750967a7766f2520c2a5038b46a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecf71a197f562c5d3b225db42a26e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7860cb1c5a5fd55c4f000b32b77bcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1c6a53cbf530a1dcf685d74809d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0875f0b894bf8193980cbfcd5fe25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a59dcab71fee52a891395dc8d313139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e499768ec35219e7abffa9d6deb1eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34c3e93d6c75559ea6f10a878a573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3b37bdd271cbe89030203f27dff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363e3a2b32e13f4a8d993a250fae04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4680229c5cbb723d2db7d6f8a8fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79209b7180b9f55128982655a50715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d248263c95a1dabf22ee3af30a626e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac64461f93c581d346c5d0a8001d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de81186be83e15b5778aea5cf389a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1918456746898decc6ff4aeef681149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa10051ca45c52fa6c041bdf5eeb00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50190318d6723bf04591c74bfd697151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11aaab31ac22e1c8d9d32e538a34a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d699ea47f75be695f17e456f9bc723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf90d970f15f2f7497b100d61e3fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f1380a8e2f5d5e25abd21b5fe42e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd770ed92389d87c1bd50de4a83aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7b95511d4249c1feaeceb5d2a3d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358b7c06a9ee8162d70dbe96b39ace158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc548afb81334d118b494b90776bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1d5e2f87147bc6dafebb26e2b29a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0464f2ef9c1b0f2eac527d3bbf9c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c47de9932278e3cbc51a3be295620162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682163d4d553e635d3639b1ea9dc0822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd4625f7dbf76ec0b5668b391301cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c32e47c21ba5f59018ef4a5179ddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6124ae74032568fce7f65daadd851166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3d5d41e0e739d573143c499f7f3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5aead95b35157f940b04985c7bb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0147f15b6305aa2ca5236e1e11cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cde0b59ba0c1e97707eed43ac771f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b5a1818e962ba91938700bd3f211a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c40babed39eb14259c59c52e441a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25796f1ac6a7a5852156fbbbe9beb446173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae66607b2b45cebe78165f99c033040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e9cdeea739040ebaa910c83abe60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2aff527a1833860d03492b656ec83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717f88b89c53e8f2dfa6ef8c21885f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f633ace74230b5ba356f09bb0c1140b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d6b1be4c09ad15cbc546357d4ad48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f3a0563232faaaab7750d215cb8fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174ccaf909d45cab0acce7ba2dace2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb391695ff29188531b599bc9477a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043d3a515c682c14fc0a0ec2dd6d01b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cfb55466b9c4f931123b1ca6442f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b8830df8ddeebfd2b3bfe64682de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d058395daa720a55d158d4b2ec4e2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb866c5d65ba8c36a3e6b2a840ee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79757e86be8830d5cb104553b1d71d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a06ce5d3931633be00f9528e1d84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20f69c1f95d97b216f2e2faca9ed8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9f24345cc890cd3bdc81fa71607b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126af0c519fff2a6b03bc7a7b8dc78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c0b806782fe9058e7e63e967d7aaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668829565a316f34299be6b50f8ebd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0e946a17176a6e470d7ae189b6c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2bffe1a1692d575a591dbbf992c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd57e009dd68abbd11c53742944f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070b1fe3974ed8245365c3b663e7a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9cc314c93b6256a825e4ce7f4d70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e901b27c5214116f7e622479a5e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3990f3c3572e4ba5fcc18a4452edd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678aa8b2610af8e8202a86e6900890202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403512a918a76d65b94973e3aa3dd1be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a138d55f343e8ee416bf27110879fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfbb3b43de75d7653c35a34afc83d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf5e1fd248b0ba1e09f9075aa7d46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1b88923d74c164f341336d01f154207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be603ca5f504b95ced04e75f6dde559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29103733aaaa551e1bc2806b111749209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d5aca9b5f405e85124a0a1975efe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499732976097358c1fc809c25379a80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1afa87b6e818410e234a08290b6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd4c6caaa24ec2be301aeb9ed42fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ba07343be66c6b7ec68b38fd325c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84345661170ffdb7c493066291323bdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811051fff40a312a346fa8bc1bfc139216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98fc781a1bb5f5326adfe388a3606c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785850b6a55bc1bd29236ec6d8c1dcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172ad669718b67aa7cd4e6b60ab2e6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddaaa8877111af7775c34d492da56a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d861f42e5d5b028d7d8f895ad829221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcccf775fc63f5f2bb84424fac0bd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9951b90b962fd5e9e5b8ca7219bb38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd128e8207bdcdc50f5cca5008dc9842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7e6ec8d2618d13f684e9536b8b04d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6698b81f12d280f54102abebfd27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad02309cd638ce3a4078055742e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac332f639258c18ccd6bcf714dda850228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd148e80413a75f1d897d00b5b49fc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a916b9d32dab24c88537d0c97670230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf12e991ae698ba2e317c777dddf13d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b4acedfb53bc198b1f819c3db70b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e17d37c8b9aaa5b019288f6305358233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980b6f3822c61e5c292412d21581a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dece729ef2b1df7ba54dbc07a4dd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe050d7037fd8bcb68ec344836c8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dce1695314849630a8ad05bb29ff8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f8b7180d668433ec7eb8cd51859bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ee6e9e278b6bbea1ae1268acb5e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8757d5e81a7ae724bf184d1604427b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064667a242081d74b0f40b12298f165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed350cd99c7be50011b52297f0ec30e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb96d0c9a48f9432b334cb773de90c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f40a4ea0ce353fe8ebde682c70783244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd76b86768c0a7e279395594803623245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6834c9741ac0b2151d299d3f10417246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4079646b14c0a507738a2ec8acd6032247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843896374581054919805ef46bea9e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16614ed0c92cd0dfbf328ceb94731f3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30382f7494467bb71e9b0e03417333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449608199223950770d3c60b50b2466251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e6e32ea1e5f5d48f2acff2366835252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db314ef2b3ce7443e2b546c62ac1ce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0cd2de75ba07bf53368b61e9715e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c300d1ad1cb2e3c70231c1ed83cb4cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6acaf5cc9686f44384602377ffff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc90f485bae0015d6e42a2115d04ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b488bc52bca3133f69070ce9fe7de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753df7c7b8173cf4e20b28b33728c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa6466c838c5ed2ce34dbbde63a9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28746f36c9c91a10def25d2ae35065261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56be84bbf6e9eaada8f1f8442c848f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a79b67f92b45de01e75c982dabfb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c40318349847cb9fdd92d5d44f03f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369546ad3a57dd88bfd55dca726583265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8ddb954d179780f7f167e50a218d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c859d16ff6344bf21b23662c7c842267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c534031325b98283671e05c25095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9a9f8a78bbb69d0767ae0752ce06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985d619cbb5138d5dcd44d58fc3fff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa33213459bb2676cdea68e8bf1fe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aca1e23799953204f1bcf41e936de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01af9f21e76ff76f98b3f8434a67157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411f95061e3ef16d44c4548ebfd245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665971299dce4e2733429555cf216c1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96ee317e2c010f691accd19b5743a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20e3787fd8a960021bea6be9d0dae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664981c6ada49b90544f541f0fb1c9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266702c9196232e4522a845abcdc34a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4c3ac7ee8625ab563183323c19c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c514b507c2e6695fef752349302d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a20917e4a3dfe0fe904a34e6fce1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0a71c1afaa57df20584be71d7abe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65ae10354c37c516b69b899e47619284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b266368322d34972ae773273cba5721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f78200e0238e3bc365a51f615fe2fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa9b7319d773ae10fb06109d9b2eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6f8fea7c2044eb7c8f6bace82a12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea31221897808d8b86e1d20a8a533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dbaf7e3750d611756e10d312bd21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03759a35feb8a2f16b25c3d28d9096291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a13757b868717321a7255de7a95c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e3028411cf40cc0f717826079f5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d490e284e3af109faffb6d0b51498294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67383c15fbd972167ae0043edee683295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842da836619d99d940c1ea86281d667296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7ece2ff1319984fc4ea1ba47e57e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f441d178cb2295c70c37093cc37733298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a7ff101bccf1d2322ed7bb4e9d0ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140c7d83b36953c42a5d1f9355ac6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ed3ca787c1bd9b00bc0154616c08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73711216fd9bdaf0fb7f76e35662f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ce767589b47b24e358518a63bb75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad49c2d0b213c61fad8757478cbba65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8a952724a809837f08b71f186bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af878d6df0a2a022bf4324119d93490306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9f63b818f8af537f67f8248336f62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a57ecc39a7889a7c70e89686fea61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593dfac86e4ef4932d3bcc09c64a9c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a1c7c60f12b033b4e580530a2175f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c50a1ef23dcad0c9e3dcc5cd4653a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccabc99b7d0f80ace3f337cf5023b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae87dfe5b6d26b440714645b525bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf949a9e87e3030e39d83ac5d50f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd38b75c8d34283590fc5ffb7a4c88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1840d5bdd955f161116ac22be3ed09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a29a6ff6b32929d910178e642e68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c4c03eedd46a907c37079f2aa121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6d1e225663aa76615724112c62c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5caffb3164cce80391a8a36617c62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706b84d1fe229736b3e4af18d0bf65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd58bb6070525d7f8453c40f84912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536f9be4057252b4046bb917b67a6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29685613fed0dfcf0e8d93e8786fd14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59803e05c8b35b7f9c3f677d9eb792325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96decde98f4c1a07e1c11e92b4c74d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8b11aac5b590a836e5fe406605fae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2b0bb6e90c33eb9ecd229e51e2fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a407bfab5bf80f0bfaba3d7e570692329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee175c4034e82a380430025658f09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7225b885948b0bc1f9fddd05d0f7e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2028aafde94a98b4652c138e6def43e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543343f7eafd019a1f70918c511bb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ebf591663d5c0cf54859c9988cfa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625343f41a57a2399741678ea78925bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11638631d2f8c3d7fd386cad151f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71de5936686b609adb31f19713bfda7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e0d829b3747106a4e2f58c0045389338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74426c34e0faabc09bcc0c70fed49d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e2ae4fbd0f2507576f241702d2de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273901be5f5add2d903e1545c7284b18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe54f3850e83e6f54f7c41db46c78a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfdaeb6b09fff4c9c75aa77f6c515343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535ac503f1471d6f68f5cbeeb45c98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e721c0e87586580e535e71b3c7711345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73689e563e896a57740543b396c4d29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984877bf3c1e95752dd93bacee695e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888a687c67ebecd78784de8eb1281d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2988ec1e3b197bec703db9258c017c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e9f8685cb62b4c77903625845c3d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e95b8af27c118345be8e02cabb4e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cedf425d4b74ff423e59d4133df9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd118c826931cc72dea50ca0573fbfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641087da995c22f6fd9c0112289d81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec4421db6f86c257942e1e79b11cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514806db475a231770ade90f4468d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16a12b87bd203c775ef3e3a56feebf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e10eb5831872e3c027f97373d3c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b89e98bba17d36b723fa799fe5bed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca727164a3993f350fc4b607e11215d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6826e929391bfb3312917f1f32fa29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a4719e21efbe579b8c47b2190d451362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542f6bc4c6ba97f241706fae4bc53e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a22d4d66c31d5b19aa2cc84921f8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf87f7a100a94a4917b081b822f85b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c342bd5a1e1fe4edf76c4d99de911366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e08dab04bf4aa65252654eb99803e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902cfa173ca2dc3b82cc72110acb15d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf920e19003575a2200cbcb5c1f3e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6bcf101d1231ff1be423ab6be0a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b64f9327dd5636f376efe0b31541eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce71a80fe5b59050552a4ef7cc9b75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098450fb249b029492fed079ffd2e4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864a1c9ecdb3ddf75fc6f61a378521374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be1061de55c053e2de436ef5fd8efd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37726f9c04c7115cbbd7acc0a9e0f007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31624db19216cfc95c517a32cf48df4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b66694b932197301d460ac8d6c1881378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa6c37f6da4f91ca6d800fe94170fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cff670cfcd936fb8e051be4ba844f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6fc0ecd529853fc4378026094cc89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100602935e072462367221b37661f20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e7725eec705dcdf7b51c428fe0053383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3833bef0336019fff373cb16c2dcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52d593d03f0085771e4dcfc397a8cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdcd500d2f7ed51dd5e1ba8bcd41b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8f0d0f50bb4e3fd8f0f45c8808df9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c495cdf517fd4363a185cad171cb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090070b176221fe0f3dd896afa6c1273389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13490fb073d1925e68c5e57eb24f8b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008e5f3e1a95a6b32f5390b2be6345391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab4b4f09d874309278a90c4e7f8676392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c95dfa22242a6aff4aba089f0b74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2384839e89584a7624e4e9504efd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61afbc72e02faeee3565cd1eb9457c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf680edda4a1f39671da5cbe64d3f8f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7ba46be528252552e5a41e4db0b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79826cd2613bfd069851cfdfb73218398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ece8d97472b027f8e7339543e1d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607062546ee2886d43c7b9c494cc61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d46ef8ac02ecbe21ddc7c753c63a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69799d6eeed783ba47da8e8461c95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a0d67ec73a19ae5cd80b98a48cb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6483d35733b99454cd0820fab6f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20f4786aa28c3cc90ef48b9db36ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df84639d43a262eaa679aeee997904a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f3bea8a9df22db44ad016dcff418407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7cf0f59ce571b464304571b4ce3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc678fd124a4de82b72eaba4d4bf07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c085740bba1200369eba55536e54a21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf04d19dcca1f24360689bdebce50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad7cf1aa68a69de2853def0102dd66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ec3f40995cb6f1fb6265fa6283706413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e2087c5bdda784e7995e7bfcf429a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10e0cd71df867914ef01ffde4c5f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03bd6b42f0d5b3b37efdfe4961f92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ed08da408cf06d9a3ab8c96416d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8438b5692487204c138a091a0cda06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d4fa093a87c63d7279483684151c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9be0666dfc80a6f7699d4495f0e22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef414520b1a5db051bb6ce8c36068a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c545dddf626534c32d821868da84a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2288b5a2f32eff824266c16de7e09ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23785365e0903115780aac9abe0a5c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d3e836c8da6b471c28baeb43929f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ecb90747ba0e59a747c338bc2fc01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd8f86584dc7dd728af94a81bcdc1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004ae4e75e60d270a639fe95301e32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e17dde800fb04b024ae5d6d352707429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d147682c978dc3ff020b8a634a411a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c492c8e6de924831ce482a70acc44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1602cf145cb8c4670a18400881127432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca06829089649474a512c8ae093018433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3a7c860c0b0aa8198e5fef621259434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b987cb00925aa7bb6ee20970848be06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b405a5d011b7e479a9545935d8e072436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543043ee65e8b786794e622316228e3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af164586ac12f6c33c215a5032a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d145cbbe160413f1a284ae8d69887439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4bb282d255aaa8a0e4efc8d95d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c350249e7cfd33096d2a0b5994a5f78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644356c3bf1c6e92962d986a66612092442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d0c20049923fef77c4f62ab9edb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfed4f9e387e20bad90bf3eb6a6dff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d8a0c3d734578b1eac71ee4fed10f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3ae88466a4b8ba67eef41c13725d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c5e453dcdfd560e30f8b0e71b59d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2a1017298ffd8ecea086f411414e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398962dcc9a9a50b0b85cec0d52478f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd46085dae70172e2b0eeef0cbe842450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492bc22d34e41882b8c245fdf252850451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77b7710c5d4fe105c9fb9038cd40a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9221196821ef4f7c75acbdaef0b275453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007248637a3f01f92e0b7bfa48fc8079454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9c8251c2d624a58873a05d172cd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b0340d6a5d95052d28acb81336c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e4b9ba04da53e6215c97a5037184457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4ade4b6300b8be3b072f5ad3e114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8717f93a1fa8d92cc830d14150b156459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3ee793351a44682cee630898d1c4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3bd6357a8e950bf42eb50ba0d90a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682120dda8ac05ee5f5837bf9ecfd48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec882896fba955f39f18ec6da4e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a84da35f88be049dfe16db35f48a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee31e4bfb090f1c4cd6a19e28d455b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e17d48b00e528c0f504a3be8c9e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5ef5fdd7b709912d35bd3301be0f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49376c511192d68e04d994689435dc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c3f058a237d7c45ba68f7a63494b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45110f9e98537a88774a3b3c00c9d607470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c426dfbb1e63232452293a3a7012a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01503759c7771403549dbd6d2d161c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3806d2ce8ec554405db3a519578958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e939bb09c39624b43583c372cb042474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717021089f48dd215c0c115504f1206475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5f521a1bd71356ded240038cabf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f9ba59c5d8be3c3ff8e6c89df4cf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889a319295c3344cd550dc883d96d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b589a7533d77d5f969b443252919479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0d8bb41b02263430965ad522256b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9eb30855ed3f84174893408f157b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee497999c196ffeca9439f35cb629482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1b32532f5579ddc99cf0279d8bb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afeccef58064d09d9b453f9da9ba6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179f5f2ce648452021d1b956b236ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d673db19ab02bbccb75175797dcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261dccee598134e000fb12fad4d069f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71784a949c9e05ff12885621d43e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642a99def2e6941597de6b4729b814489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9bbff7ea699cc1cab182ea9ee8abf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aff79bdffe49ca7d24f8c9580ce4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0600ccbbd2b4a58046c3596ce260d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf5d0efa8bf333fba5c85e34c0584493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895c066e73d2975add7b4a2a9020f1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434817f7e0a17f2fbf612a4cc1ed7cdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7054522e8638832ddc33417041e8354496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a5efc237252707c411b4ddad80fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418230b24596eb8ff34ba2b5586c70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0c471278ada50f1ba09091f5a44f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46683404f1b20d585773f10bfdf09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c2cfb676bd2bdf383e80101971be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15054e0ebcf09dd3e637dac683c62c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52c43a295e51cab409e91e39cb00cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1476a72f9a989ecd9fbe84353745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466a9cecbdae9f9d4c52fb3839c469505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da202a44807f3699c592e4f3d85cc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dbf673a9880ce3ca3ffb682a2b198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77c30d0f6b56ad779eeada53eb9db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36786c20da2257202c03b2948df722509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437bdfc96617144d45730b56ff69e2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860cae806688b5595094219b53d42d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8ec0def1b83d797da20b35d211ad1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85faaf897af577e6c0e2e847d7c81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86feb73e1630fdd0dae91469a18b82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52940a99d153e9c70bf9a1a2d532162d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b24d3d7b40245642d59ef4fe5f04f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271888b9f0628fb44a5a08b08d040a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c05ef3e5f9360d3697d300f0b6b2af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fafbb46f26e254be634e6f39472b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6906135d1c0c814b0037aac2a4921b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb64b50de70e1f3713db56c4fbb00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea593e2bd0d36dc03948e28f5f0db0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c5b9c8c64174617278b690b36666523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3aaca15620301069fdda8fbcf23f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716daf8cef593481ef21c0d8000dde4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb3140e746fed88c0d4fbef79233c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18cf2adec117832a6d38b829cadfac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec253745c1e642ba3c8b53726b5a906528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6c57a02c646c9a7bf13255b9fcb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac9ea8b081a6244d61482ec2e98d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ea9ba9818df1bee985f1ce9d55b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb765c82939705695e3dc14dbf65c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51abdd13e83515441aaf05863737c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90074bbbd727cafac0e3683d5918f601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca04bf200e2103c91a11bfec40358d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8b40c51f87492108d421ca90fb84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458a293adf6aece568cc46073a6ef79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605f927b6d4d5cb39ca677aa57f3556538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1730613cb54a14a78f92d9a4c8a34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92b0c2eb14022226b363eea830fbe4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dd2cea0ad92912bed2dabd3101f42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643700ff0ce49c8db8ad02568ea74b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce1bc34b39b3638f8c6dae113065c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f99229539524d6d44574fbed32cda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4096ecfa1e6ba9057c2cb8203bdd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4ac78ff434ee7514a0ba8dae7023f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdbee09ada23e644c5ad17a3132c3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1aff7c2feed16b83ace25a9104afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0d7294c4991cad98c5293d6dbe42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351276199d5aa36c4caa48d19d99176d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af635dec7a81c5691d1f21cffcbdcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2e4f9446adfbf9ab09dfaaee53bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3efb6f8d82f0782e0e09845f1a5df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0587374c2f1ba71a5dc0afe287dc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e777454bc6ee83ef81d8480f33602555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413abc3d2e7e75e6e75438dd5317e16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52960e3f8a6b08823932df87b240bb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b0e2ecebda26145061f5746b142c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3eacf1c2424a61ade3b0051c30e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5147fadbd6c0674463dc0da36df493560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d2e6881a293cfb762eca18034d74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69890c48e450c7adad7827500438e37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3554ebe9de126315d3bbe15ad51bc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d2022e1fec73501d9115948fcebe4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded573efe43feeb44fb1e180fee7e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1de67b7c94f67b9be0c0c4932f1a52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446098259e1083eb3b077959ea77c87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e353b85722278d4aa8534b54d23b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1af12709f5119f86da2a39724e69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ceace108ca2b08be42dd028e5379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6edc3d0b300c5b8b0b7653c9112a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd3ffbd573affc72a186017bd7479c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a2b4be9deeccfaaf02a364277f19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6418ecad66dd41f1d76c34f6c6ac4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b086a57fef4f0e31997f996c6f8b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c1d27bf2cdbacb786b16c092d86ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2cc63d87a68538a081add57e8e6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538dee3dd648ba71921e9023381f5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04670f869cfd0238c35f45f61b201579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b7abf86815fb67ae63a186fc5afe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca569c9f8eee9290df5a95c1091e72f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a82fd29f497db758335e2feae41f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47350850191361a1ce641323b092895583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c72c724f9e656b2cf3877587554d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022260601ccd55c47d27654832234b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e0ccb232056eed3ec0dfcc8e0ce95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d5d6b0aab9c32a7e635231fdb077587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd68189e9942817d7c02008f78a568588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d5241084a52153f425c968487be8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7b858f12a0ff0336dce11039e4c9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6290c85aac1f58ac33a0daffe585b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62ad811085cd3fdb1dec252952b0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f25bab1df688dd05114fcb8db334e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b87aac6dcaaf2a7d43fa2b38cc03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d61c37418b0b9bc50bc0348c61920595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c22f4efe44771ccf8067042266918596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0619195a4040dffc6778256c957a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd02a241da83e3b78aa51ea4268a6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf51d5610e9c06caaddefb0c617788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31f0e117ebd16da320b6992d049ba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06a68cdc379a7867370d079669dac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5124c074d613a7e359235a0ae96a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454485a3e7d0d40da6badbd879583a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494427b62025c0eea255d39f97e090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b1bd48eaebfe8ea826278b3f76d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5447cd6f0b582353352be1f7e1d98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950f0c49176f0fc644205e50efe16c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8bb9d03d821cfcc09a7d44514d4e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b3c79376d17dfac5551cc95376ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868be3fbaf603d526026f9f68751be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78b674f40abd07b72ed1db1ab350d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd1165e8eb355098d9fe2588144a67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027a82d48234d2fe04cd83d678ccb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4595037d73155583f8cbcccc90de4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eabaadae9c3944207305a08721f04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a451ca1afa76243b5a78b43a3d00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9920d0ea570cb9c35d36ec15217d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f915d9598aaa714d953edf6c7dded618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829230551a3fa3c91394f8ec9544a7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cd4b79a5a8bb32222bb2c51bbebd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb8f851f8cef1306b479699cde30a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7867e8d783f04f88f754e61a46c06e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e69c9759fcffea564c45f7cfa2233623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895f4cf799b3281b68d93e66719d74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e5c2ed562d161297830d936ba312625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2a940e6d26b4911a4373f4020b55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460d0b39f3903bc8e4b6e5b7e572c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf8f24476847dd8575ed3986f14153628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a149f973dd38ae71b66cc0817b0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb390f7186cd5e37e493ea39d885e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75683f6df9773f9f5f1a1622e1ddc19a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da449d700790c42628c1e69ab4f78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b492b6130c52938d66a7059ac338cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af766ca5998c6252725af04f7d402a2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb8b1d35fce4d189b94a4f9025d73f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f00d711ae92c78871463bfbe5ae4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bc4615bc0f1951c0c8d7b79ed287637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f6685926162fa9d0e13161b57a18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760253fe8c66ba76a93d42a12a8f1c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2827bc68fcc2663c4f66500b4c3f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7e00c30c2680256ee82e67815474641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e140d433eb5eabeb79feae1b36093642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3955d74a2644c3b36e0e3df8ea63810643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d5c01536da1a3a3b2ced5ed1d809d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b0a0848b41670a058b332f1e43cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b13b550173f6cdccb8bb0dcb4698f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004968e772c05bdfba31855788161e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddabf6ca7962e67435040e0f488565d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656327eb4fbe8061cc7598a745a6842649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88fd310c56526e8ef9c62f704cfd8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a830eb4f07400006213ac6240e01a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691b8fadfa8a88c573d1d6192d8320652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3034426eabb327a69d15bac8894293653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aed42ad01ab1193ac47d7360cb36d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e4671f0c9e66555bad0586327bf2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a13a82b3e43fa4b11f66fb16252f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845394736fbd76d3b9f82af6c51bed8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2567db039c544ae028056e3b8aa092658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf55cc7040556b830a9439a4454aaef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa70ae0f3c3e065d1d0daed6c22922d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72c0d83af7fec576d726fc2bf3a996661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634569977b3080a743efd294a67ac4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee652ef57c6e294cb14076a12bfde5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfe3a44cd8b9dcfa5add0c4212f8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e223ca02f2ed380289b025c7e53d1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9db92593752e6f4e06fc64b8fedea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd19ab17d3ada51a852ee77054339667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78e554aca9a386867cb9dbb50483d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ed2ff79f4749138bf6712d3885f84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c96226922ea865e40a1d564852064670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828011383a5d568e9076c7c4e6e40146671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecb0c4435b93a0f9871f1b23c3ffe6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9f46db326a762c746f77e07e46e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbddce639394fbeead593c1b52ccb42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e84d5311fe3ea23c5283e417e0e16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccea1e079e12c4b42451b1e889f1f82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae8d472e9b4199d8224507348f69e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf4377fd0fbbda2e76f0ec39b098c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b786d73b9e798f45cf3fb61ea46ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f406877f6eee91924bd7bc9b818568680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>