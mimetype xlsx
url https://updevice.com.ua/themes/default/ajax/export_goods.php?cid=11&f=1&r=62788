--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf080bfa024f84e066350b6a260bafb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff5096112defc83bed6533f1e2bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22d712634b07f35d258d16008c0b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79ef8877fd991bbcbbc6b8745dd9814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f21287a2801b014c142cd57141aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396ff06a51871cec315816016a26e596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9fd02549c191d8e2bd295f19dac47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f63e71225876d5696f2e642a0fe8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4a49f55cfbe198328e7f732df4fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b5d5a6c85b606deab7c70d49871210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126cca5901a501c823405da1913800e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180cb7f1abf99d33451a7273d546d9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc7bfc7ed18a3088b396dbdb5b1a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bcf71dd1f9ffb6ef00d36ba66a8c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57f2a52dbc02dc548489d845c6e0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ca8dfe399038ef43bdff1f2165a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4acd43a58f3de009769f7225287317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0765fdcfc976d4bd8130075cfacd4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32b2ec9586a5f8f23d1be82ea310219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a383eeab9eba3aa74176c576a0a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25849aadc08a8d0756ee9b94f6e670b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83e91caeb655444c34f6596905e25322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba4febbb534733bda13419ef99dc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf8525d6a297cde09d1c77b57f63e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720181a77da1b8acfde52af544e764325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc992cae52187ec963e80fa95253f3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2c1cd5748c76cba347ef6bc8535327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba99bb697af1e35afb7f1ab8d6bf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776e46f8ac8c2b81582527748b9be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65075502a82a5624c6cc0db9ca93630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b23a1ad1428ddea7c175d55a2813d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311023522c495584fc91192b351bbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0013cc647ab85e2f82b1d361284de2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40caec752d289de42fd5784f31f73134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8209ab745a3dcb9b54ffe0e4c70a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e0285b6b09dd587fd1780190b82136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa01a9be87f4f18abffb7e72b73bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257428541b48cec8750220a58b8837f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da071db44443d1f8cd4a470a1f5d8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1926edbc8b666456b1c14d8a07e8d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db69abf1e728d61eb7264e7a690c30141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1f1b839b77a8ed82e49b1a56256442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465bddd9d04b2804ba5b7eec8e46a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a673147e85194dabdb219075292b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde06301b29c2e0da8d2aa2c8265fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95697b46a4fc539ca18123e539062f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa83336762ff7bbc79d29ad5a7651147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571eebab29cf22e51918e3ed9e4392448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c136702c0978a313d8e84427df1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb344221993147fabe3870167edd0b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f0866bc396a8c3e69c5aa3d83cdbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d62c85ee7dc11b09af3887644ef552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692b04f0e08ae159fbd306a2f2f76453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12ea34656af6aedaf9d7487dcc99d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41141c8d56124bacb22503ebe50f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60db0715032bc5fbb8ed598d1d19756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28893ffcd2dc50f446055391e08aa457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82b0c7553397d357d386aabaee76158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486060432bf7af0a8b0f6cc77bb7f7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ebb3b059af85d4a912a12600810a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52664872fb00ac52b36515802adc663b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2595ce9a87e565af29c6f1b61007e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70944b4cd5c196da0c23644c9c48a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b43cf12b5b4d8d80c951328b3ba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962bf758f0a72c02d5b5005428790c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c922fdfe7cdaf9ed87296311ea45c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a3bfd94237ca464af60fa0a00ad8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddacbffb362e2ef9faf24495a0d91468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28485e1b32cb4fb68923c0a6f71d74169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c341cff729548d3cde2f4ca2acdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c94cdefcc8f245dc8bbadb7db822571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608852df39c91ff3232d2905426ecc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fa9d60098af02c2c2b91566489e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b97c5c33cb1f16a0b28cc5bb5ab1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17ed5b45b145ecedb06a668679fbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b15b4e5944e43a443642f2d5acf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06061821c329e0a760ab620b3de119f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822d5c54fe9bff030f21bb081fa60e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff22b166487a348b4a2db6b77f27b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357489bf5248bf5a7f274784dcdd86480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4465bbe2dc5c615e48c56f337ac6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b3763fc8b7f8cb3f7718db7489d9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16813d81bba488c61dbbbcc084c216283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa653ae7a463bae9643a30c2bc36e99484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579aa76e8ed46931ea1706872c364685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9e0ba0e111dbb1b2940c80c85eeee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f494f8fc983a7998cb7674843fca887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f00d958f167799aa364e81c2066588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd023a3a588f547694b611322ec5b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea08b629f6638b355c1127b554e383890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb493ba21c7d532a3498f4f9de306491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6158b34c31649e1f5cfc26ec769ae192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c132938868321a3778995d91841c2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9722e8659d46c3ce063bf43fd306d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75fe55ddfe3df75730786f2cd09f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b3d1163f3a775a6fba0e1fba6e4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0b3bf13ad677aba7f16e77d2e3c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa2934145edba826ca9fb8c83b61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d0f786e58efca2a8ee6b8cec09cfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d73a3782c4ee49d467cf96eb60ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ebaa143f20b3c1a832b0c3bef867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2232ddf43cf2b064a75fcf339bfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee9fcb9a34ad1b300ac0ae7cc967c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07aeb889b3110061b5add93ea8fafe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc53082958d51fcd457f38cb4a0d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a259f177ffcf21497a43f77b0ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873a019a2e99571e2ea70bccae9c78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f380eaf3b25135672314d0943cde5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24be0b964399fed19c9ab82d11135b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e1e95f15d96768a707e4dba58c49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1edb05447dd0443cc2e7a77427beb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c414ddc60ab13cf47fc71d60a764112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991496e3ddec812375aeda3572af550b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414f76a3d3bfe3508963520b3c5bce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27714d19a26e98266dae296b7dc273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c63094109ab4b9399d8d9d2f7d2e3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ce1aa42704932b25d6ef85e2eda18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaef836fc3ca1e133e36dcdbf1c2d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7fef852735f85d2541eade6521a61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d12a90c0e561368bf00c785e54de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a999cb6cd087f30e6ab91e0b5f6b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec019a7d6bb9949d5ee88aacf5cf731122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d76fb6d5c055d7fceee0a21381f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1173d862d9d703e4d77b7ede5ecd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d9fb3e07bd75034c02dfe938c26d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b137e793764e2e54d296853e980e15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422571dcc511873f577008ab30c68ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25328588214ccfb1386bfdc66ed861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa2b27b264315572992d3449bb930129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb659f2f0367d102e4868dfd246bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66650f55fbac2db1fa2746bc2698e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec22bccab388afc4025b2441e714bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db026a40c75b872fb46c131878768f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af512d713e9ede0eb318ac08a3160d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67da5c551b865847eeb2e0278acb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5ed4485632cbfdf764292d700a394136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212b293781aaa95e2bc53f91127517137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b969f65ebd33c9d4f3f0453182e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727d27504566fc65416302e281701b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d8f879a89a4c26776d129717e7e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bab99663405d1ccae910811d8db56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e797012c17b60b509ad09da6220521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901724f9a011a91010d4b2977607cbb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4df9bf4ef645db136622aacbb5b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05998f221f86ecc7e3e5f3c98f85eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291ec3e82e7f1aa94e3686c09383830146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb9c75c3ce1d349e8b71ea930b473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8054fd91f322fe1b06f381e2fb94d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757924dfdf029d75b75d42dda3e12b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f3844e41d25d3deace036cb256fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99300983365461be8f355a6673b3f320151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e341cf0a6087d1d307078ec5b2de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e45369596d744a8f844b61f2b594c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730d3aa8ab8c535100ffddf1ce4b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca43433e51b1d27059f44c647c42ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43e2ddca6ebbc821f7c9be75ae704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ea065e030a839a9170fa5d59b8d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9823b94713c8ef4ac3f262fdad1e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea002c17770d60ae76787710e7ee880159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143fa49c941a470e5085b7cc60c22ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128243b539bb717a5a903219f169a44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c9d969f84764188f993e830ee8cda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b102558a37df6dabe65d67581a89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dcd4e445df527d113b964f464e97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b3fd723ef8f1943e9306fc50e700b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36f89e2bfd1abc8abf940ada9f56b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1598f61ddfccca4a2ef7e0b3d46f1fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7c8982a154f1f60c240c07f7ed7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c836bb4b7b9a94f9d37da7bc24b22d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90251f73aa037d49498b8e40858d9bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d16491bdb433f443a7c0c68a099c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1065700867f538fe2eee1b63394bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d01a48c995a2ae922d2c90a25687d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d0e25d04abc55157ffa1d84ac13a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961cf1ef3eb1fafee2f069fcddc3810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aca7ccdf4e7f92ec366588d30ce4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123db9bdba563d9a59ee620c5e44f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271de160e0bd9e45e62bacd7262551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c2c165569c2e3a5de07cd4b4dab32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25301632f8f431014411ec4c43c58191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5fffbff2e419c43e73e76b17cb3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1cc46b273597e1db6f8f3d3e3d03b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49b666a0e872bf42bc0c8fa77fed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07905d87677e5b45f8774acacfd72f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca58c7970758c2a6e57abd73395a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b65e1d7aeaab80fa4b4d373036075186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d492b3bf3b761c03b59b2e6c254a53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2342174ee6a9d75b98c7764e49a5e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912251c79f587bbfd3e2d3af1a53d534189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496cb91a5a0d115d55ac5e7d146087190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987539b7bb67e4fc5611915def57466191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d0f182f053b259b9b90405315013192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230938fd59766c3687565f9554149a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1230e4fbae40d8588d986e3e5898194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282903a7ab119f882667385bd63ef1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760a6fe329c4596a10a25e98f86b0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b4cb9880908dd854f82adab6032b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ee03125426d98c685547d4dd34dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30dbbf99d79f16b3885e2f2b792342199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380496e5b26c6f4dcbcadd50bbac736200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988922dfdbc1fa9919dbab181a4a6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d216b8c5aaae4395b9630c060d33a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d98d0be97a575889afff78f3bce6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793c41fd1327f53e18441f653d9bb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035493cfbaeabeccddebc5e1682d820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab701816f1aad371d85e314fb86a589206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25eb83891c208c51f9d42f35857d54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba705562b15de38a7729b95ada9998208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49635a53c4faf493ff78c2c7d0e9e5c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8090a8b489947e3a5f7f7562cf1cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0f391a66376a082331f76288cb004211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a63f1adfca969fd5e987f2b575a4bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f96e5cea20c15d3d750b834664795213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3491da01f69a23c4561990ee489e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182798008b6e6fa1f50c2ccca8b4f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2043b2821df6ea4ed15f015346b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2381bef53f256643578f04ea3f9c61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b611000bc8f6ea443a731bc531891218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6864b4b6add74e796887e28d17da54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838130b713c9e6bd6d7cc82ebd580ae4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11f39dea51f441cb21b6deb309659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9a3ad1551ddc9feafe2439573e22e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf3997b672a05fd6754c3e91a0855d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b52a891798502ecae57f4e8b2faebd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c170610e60b6cecbce88d71c2c9ad53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30990a4b7dbb427abbb953757e358b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517d6ebaa8be55e74546a20fbdb657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8078c01ecbfc5adfaa6deeb09cc79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec7048e3a7397e4a86d6d2bb66a6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e19bde84603f716ea87b1c02c796fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc699e9d17c01b96a5f327db4ef22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ed61ea2dbdcab97e9ae5642374438232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90bac2013900fe8f56f355eb9cba11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8845176c056fbca870b66af54b009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9271c62ae8c7edba7cb0e068295e72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba67c532161eafac90c30b7f8a5e37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d87cfd6f78ecdc6b780c0a8a0d7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79791728200cd5654b4c102ee294a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d19f1f4261f803bc5b2472abde11cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553774d52f2e676dd4b72dbc96793f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a570b8dd3dbbd2fc82df1d5a420c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f2ae09fbab5666ad8c0ba77bc8c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc6a8c7139b0a9d01eb8b291aff4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bbba51da21080f29ba96733d62e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e74c09d599c953c9ade00a6c1e2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dae6d41d24f466ad760f7d8dca4c4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa7bf4786d831f7a747c427b9ad01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6295fc0ffa1af19524a3a52e1460845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1e553b95c4500f1ee998942a4a7b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f795b73308473dc146c5131cbd9c26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e79e64be1a0ee69b4148df68455fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec107d9240268096ba2d48bcfd1b0c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27005fc7289b2adf530673f14de3b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c2cb56f323ab3676edf2c675788e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4ebaef36f79e2ad3b075392555ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b188d7899d94dc13d5178f0ee06bbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933127036b52e3fa4055b21365876465257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3491a7403f6adcefeac2f1f9b528a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb79dd039610481c5ec125d50e020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62db0db2b6b4fe740a53481b394638260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedfbd408d35d476fe0aa0e00f5f2d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac1c21096c99f7ae20740fb6dfb3c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f23a39d3343741199f1252c324db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe57213f0fd82cd4e1f6d67c06b12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb8cb4949a1af0b9c515268fc275da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e454d202bb77fff1801ba190a1ab7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011548d42f346106e06c851e6944fe23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87341782ed0369e625561de2f1fbe9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e83532812a5a2b4bba7c9c12ab8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b1fca46fde53ac6cecd95e12997e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16fe4dfdc8c8dbdd1f54f76641b59f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa02a50832779b75417da322771c5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c896f858fe2459a0e091fe97110442273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69b974d6750bec0026568fb955306274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ce622e0a8ffc3bb6c85cf11e1615275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e9a5f9c98c4ede1c993f85ff037c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bab15e6125b90f1dc86f5e2f03bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7d85a103fa0bef887f12841a55fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b6bab46a40e8d39208cd3bda59fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ab68ea5d0bdad8b227cb467ba157280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40e28401423e44107d4f58746aa181281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1537f239b5b86614fded536a2405d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053782d3592146cc7cab52352501162283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e045b52a60356ff9430e5bc746494d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aac68ffadb7d5eaff524f46014ecc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a608248766f56621b88c25faf1ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909777e116b5c30a5185a582bb54523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40c1408488b23dc1464a13b59d1fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85aca2698f4a6398a074ab359d2f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc94e34d5a56490036e09c614b92a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9f607509966b94dd07aa221098b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92efae4bc048bf20c442dd06da0eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f7556ac7d94b99a8b802b982dee9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6dc2438c034d209eba20f1e8ed609294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140941c58dcfa4e8b4aba9469e3322295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037e6dd7fbf6ae08ac54dd789cdf249296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876dec3a1491313daf72aee635758a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258da77a6a8712234d1d1ed4939e799298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bab6756373bb4c21d73a9036a3c7c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0d1afeb57a243573ce81ca7ca246300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ffe73881b5741336c2f6c34a1c6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596acccb005c21f02aa2554a95cde0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7695e814a825aed738e877ff2568f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8c3dfedda723a3684885bb27ea7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9a2db3a63096d8a80eec4fcbf67e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f97e22f64da28169a9bf1d6d14d946306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79214f733d2bdd418b8b1d913be43b17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de627a605de1e97f780df96738d091308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1274b61a4004f7a990dac77f53a92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79f9b9f2d9975670ee4d7714e9123310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a357c79217eb569c656a9d0c9e25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415d15da9d282c9225dccd2657ac12a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48263d7431cbcfb6b4b0091cb6f4185313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865afbb13104958ad0bf12ec3ed0d54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a796b9e4c643251c1d7ca02f148c4f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595da0cf8d9589d854e8419352b8a024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df5189161ec0c51db2e646f63e2c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fd8601ca6b5175929d325f7ce222318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c54cbef0c7dfea185e38eeece3c36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388ffc8a7a39cc42a1b2af3ef6a7ea9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f4e6ada1d1026c4d6214f9c1ffe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17380aa125afd5347df5703c77a2a47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de97923e909ca82aa43ad60241c499323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b34baeb7a91917b96d0ae38913a454324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d03acd458ac2761b8657260206c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d299ba16b5decdfddda6ed0f00b8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9f2e17d96dc06e887b1802b49b61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ae97a51d6c5f37ae43299dfe0988328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24eafb73f0e3491716367891c7c61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5858adb47f5f9e3ff764737753366330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6daaef08b522a9b7a6592b29c2396331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023945617807d7155829071c7e39f64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f6327f227c3178daeaf15ba31061333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86dc92da1b23b5e5b432c81e6b018334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ed09acbb156450d5ad201d9208a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14356ceea241833a53ada022a8e5b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1dc0111d5226e053ba631a21f4930337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d3dbb5ff89a58886cff5022f4afb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d5b3e6b262d07cb8b596c5992a211339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c14ab30fb10b6ebfc0181bce8f684340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639647b7245b4c91df2c2fd3e7c4955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c6d770e05585289b2ce83c9caa74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7f2d2fb0fd9b4bf139de85521d8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb866de738bfb5002e6586ef2a0049a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68704d649c393c1061b100841de0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743b066f7479b5afea4e0ade26e838346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3caea8a0469b6694187783a91fa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb79fc0dfd8f36ee1c9ff5c27fd8a0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e492054fc19a1e4b94a8b6ff1691349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651160c88016a650dcef0c0a9d20128350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed3813b27acc3d6322e3e798127c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d4181f0b8da72b9ba053320aeab0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e779de6a57504a86aacfd8d02ba5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889624315b004765648b3e8b73c6863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50533c0ed863e00625c673248e2f6b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac4d12156ac208774b9791131ba1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e9ac38abf7fef234735569de2d9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35014efb414fdca538939262fa64b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700a59b8a3267ddcb0e628d79c6c1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc7c7035db6c0284156b4be6d7ded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a75736e378ef8e7d78224564f4ff32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b73bddd7caaaa54f0a5dbc2fdc5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e830a0e4bd7a190b83adcf5fee561363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd78a978e5e0d8844da93b370b5c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca6c1dbaf28be2120585b3a7e8e066365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4be2f3d2c306d3c8d21995fba4d65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9fd435bddf923c5252c738745291367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393859b229624420467066c71ee538368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b1740ce882085b9638fdde32103d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb634a2dbdd8c9a17fae94551a907336370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbdb8938d4aec02ed3d823212f2ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf39e39a18620f50f8fb7ee71d4bbc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc899d19587d46293cec3b6da484c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84b5f05c9e606435126da7fd248ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacedd2c4a0af1d8a6b79e9eda3fe6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fdd5671347352ede4d65c1c1f26d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42960f1d06109bf6efb9b2e48e14d3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543425efe3f7ad808e99a154eeb4a3c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25498ba6ec9b6fbc6183ad7c70f35e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5359dd80e651e5eec6f9f521ceb502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938436208f8398d904cb823879e1982381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30968395a39751da1bbf580084a8204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559954e2bae380720d3fb1630b85b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8aee0f4fdab54e2be2c1c77d27368384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449e6b0b8611f8b206edd458d2159c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2d40f1199e227fc68c148b83aac14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94423f4457510a1d28edeb3fe134f89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503436e50f09c8098ae1e2cde02c4ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a26319d148ec732498dd330498cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be2ffe6c85af638bf4b7a7ee09d9da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcae53f3a91a78a4d3b71a4b9aac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278185369170b0d3c30884c7f1696df1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45578e26a186baa32a1902889fca454393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea19b9feffe23e398fa8a29abd2c0e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc1b69569f53fd00e047682fc0826b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cecd8af32fa0db4ebf510f100a81b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501b1d545b5bb090d1a31af3ccdc7c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d205dc0690a6211ce7728f644b506398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b082d29bb6f787558059969368bd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f20c1ab93f5c2d2ba62bb943404bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204d5e521031aaece530e5a000eb19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da38c8f2f767d2d25f4ec54868541402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080b1e20a7e6ed4231d5c96247368ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa69bf0f5147e848d47e6a7bb3c5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e0ac5c9301f2f647f84259db0def405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a866402b1effacb98965a509fa0826406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049703104654f6bdb1c2a07b660483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4849e6988866a772e26314af0d36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d909a9bb11eacc276881386eaf86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87273c88c19c9b5a0dbc26547835ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa486d36163b85e24e325245b428b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016915a4b0fbc80d48287084512ec2f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94f529c0c8c84275018d66dd38a8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cfbe2ad513a070e0b1621ce0d7680414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885c882efc38948d6266100debadced415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b2f6b57ed3f0a46d98af5f2be7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb448e10ba6a3b7af6e7d6aaeae4bca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe534bd05fe7540afdfeaa4d8f730670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862818fc9bfa82262ea3459652b4bb13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779931c8a2bdbc88155a3d3d3f6e4e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd507b676e6bb6696cc33de3586a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495311fe58e6229426deb679a5188fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef482e675058aca460fa03b8306db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d80468f71724beb818db3d5dfec8c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597bf6e05525c78a68652ffd55df8a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb24d4e20006cbee229a90bff707080426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3dedf7c285ea84cb3c07a1fce65f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023927eaef3e70dfda77b61355d972e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8bcf43744513079844cf5bd9bce0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ad496020debb0d8f1623229e7f905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851856e497a6e3817ca804eb23ea2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe683093cb5f8f9db3e807ec91d31b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487d6818e5cac4877f8cd1db222d78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6604891cc530085827ac2789d9d6c94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43b2d5d0084245a956d242e1e0fcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96275b33bc4643bc320edc8a2092ae7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b7bb2897b9e732fb79b065856936437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888387d73630d26bcffa891d333855438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270afbc7bcb7f38589a89fb01dc3d0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44c5c1fa98b91492311311dad61372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7449e1aae671742509c08f1a47e6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf672860ded55b8100258f194b3de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15b350ceecf59a86a89201e0f8bfa4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e8e2527dddb4230cae037d3a1a38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b297e262de4eb26ce9e3b3c24fff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06afdb7fe7bf2fcc11353c7e4d0c381446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3ee401aa113f6f4037534546688a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea42640784e47533bdb998a8c1ac5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1522403f7ee2ccafb7593a174e76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720972874dc74da0c595ae50931ea97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1504f62b2f3a9b4dee8ab570c0076f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455558a878943c0b688b50fe9dffa617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66a7f99f22d0878ce4e8e96aabdfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be16fab575bef7fd54c2fd89aca1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92069a9bb09fa8785cf256d377a8967455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694374f8453719f6beba9d1551b206456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb13209cb54e3374e79d36ae095ae2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796ef17a6e1162f18aa4327c7d591f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67d0dd1a7152aaaf4c9933e2fc8e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed1143404184f05efccc798e84ca4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f9c4a5e422b7535bff80b8541106461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ea626c60c7292a6fa8dc8b67c1c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca0d632383a7f5b1e84899827a618463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db959be0381b81955d1c635d4372e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cedc844815b7af1598c6ba7936e2cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69e2f7d8dacc399589022662bf345466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489bb32c69a48f41d09741097e9b2bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182c2c0b71de8e5f35a985b26e6dc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d5d8bee38029890bfea3afbbdeb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c21f2ca7cec1e38054ddf7953efc14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ecf755c96a1973ea95b01c7872b2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91672cde5ac7a508af33ec1a030b49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a18b2949bf03da8036633c5328ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0933f50670c9f38a40227580b3fad6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fb2b64e4e663e73374ff2328b7660475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132acd7ebd971a81d07483526b9f5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962966e917a41de21028c1a23783dee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870b7582d17698858b0da96cca31c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3089921fcfd60374403116f158396479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185f5576a6f7f9a6f64fae05eec380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e353c8f0c15ff838795a6ab4786d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f64466fa4bcb7f58daa73717cf977f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4bc37b4dc175eb4214f6439a5f044483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc5d98593c5916d44927d2614b3f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda829e1036acfe1518c164cd67ac7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7295c45c5219f6a9c770a1201ed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502ad76032c82ee46aef63283acddb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc445bb4c01776dad31c359372e701b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b8eaf0dbfe4b1f3aef5c92febf96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0109d922ac2b50edf12b65aafa28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcafb4421ae5ad50c985e8b0d07e40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42fd332d15a64d2268f2c60b5118f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11915ec8dc31d33a43e17c41f6d69c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f254cd4c16f25476b896badf3397953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af634b6262543b6437edad6ac373ee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a383a654fc5a8923286a9f6da68826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e146f71a59c7e42aded63d7c02a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbec2fff82c8bbf6fec5b8711ce7fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258b7609acbc0bb923a6696d21c5d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a02d826adfb276b6f5d1373445ecd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921fed64fd3e5783bae4e306d41a6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9fe026d022a8bf2f089772cc4d80c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d9abce14dd38db546097959ecfd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263a2425781c374e8f790622c50c6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eba9dc904d56decd286090b103c15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68984a81238045525a900c252f2e7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03af087002c08783d86bf981a2ec5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a325bbf6e78170903cf2deedbb6fa2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a74464dc475c90487549437802b9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125470bb498496f2281653c2fbbbfa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859155a59bab302ab393c97a1caacbfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3824752c76ea8cd9de18ac92e59d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f19d0ae48a47b8179e9dde9ad99148513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174706820e55c5edeb51e68adcec89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582732b9d900f31ae1e0a40cd3688d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417067497bf724982f9de793b285f03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27523bb1e817238419b0606913db5bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745430640dd587032c835ed44e25b49c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ad76454b49879654abc2556892cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d82a63e63b5cd9f60f0e0718304ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e817377a21e4089bdbd24c48eaef758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7f761084da8872eb8c9e393a425b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420304edc2d1082d1c7c131d6ada99bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b50067da8457fa56b2689d671d5d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c628cc71d6b2f79b5ecb9493c4e74a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a0237a82e13e1679f75a6a1b7dc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388eff62a769d760b1e73e3b0eaf176527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530cf08e922717c7f0a6defb9a5abc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da1c77d8513329a9cb93a8fc430474529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dde851884c59fb26e3dfbbfd8776d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfefe6327f080ea44bd992082d065e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4593b5d1db18b354cfb98491757c90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e9b9d28c57e94d07030fbe0a0fd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ace49333ce3efc03c6591f933df1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef61aef8f64ae647eef8fc0a486923535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef4d7f36fd4cb74c916ffae047a0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875a71aa1a4c999db6d23450b208e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821335b283108330798a6a584fbd29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc755f5399c6de32bf836919216ab6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ffd26f35d5bfc7adc94e528378c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599ca6af79f7249e1a15118a151883541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b92073f5cb0dd9ee5660b755578d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b47081982273c1a43c480e40f782543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad232862a2c878ba33ad2bf121ecf7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e4b73c1bff071ede256ee30bf886545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44fa94cf03c89967b3aa1f6b97726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a91914a83d1826bbdb2e16f987a97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9dc2dd14e438cbe2e8a5abab2700548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a01e10a573f724f0e01fbdaaaf81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd13dbb6abfa604315e5128567640b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f2a97f9f3f78d6c14ee0cf8f8fc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749736610ca7caea86e3aa635c8cd8b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908a2c483d0e50ca1642b045d67906553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d78ea46da2a16a5fb60e3f9d4b4e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0b38ade8188d63dafdf012126e6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bce80049bbb129b2bd440aa68c71a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ba703f4e50becd5f6df9d654b8d0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab635e88e090e0e7d4fd63349e71ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d71ef9e25243b622dc835a1d13398559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde9f90f042c078d712e028a1af2bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771ec583c1ae9b8ebbf4bb02b381ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ec9b2daca53bd4a0c038e40cc901562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656663d606e3e1e63bb1b477a842e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda9438966911c6744aedb5a52ddb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513434e0f5400d334ed698de235ecc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf7f0b34024201fe962289a79224d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93be3985ced075da0d272d3e21850567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba6ad686ab9bada2db32627f51f2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf709471a06213493876ad0003ac72b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4186c02c3a62e5957d7854e32f9f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287b69d9be93be830ed6b9ac3a14c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4060446a517be7a925033ea624e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b217e2087c541b4d10b75b015a90712573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66467426d6bc95f4f6c3588cc23817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d97a91508f00a4f04f22ea1678e8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88a7d20f6c04feb083d659f452714576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba524bf567e46033bef4695dcaf9d50f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb210bdb6104f5a241bed5acd9d8a34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46734c19b5c0ee5fc10558ef3fe2a65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c462eabb9d28c6afcf7b3701f75624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c49fdedefc364c0caef2ebe994a74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df472fbb6e305e8487a2182f8e42463582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2202f8714d6d4123fef3edb68c60e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9533cb8401fe54e33c11319f6d5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7e4372c60e194be7545566ad22d04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb9e7f21246ed741c4789b3736e94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c75c24a500b55c5c5a2d7daf67f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e6a22b2cef3b0a9c0ec3daff8652588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adfab51b009c5e01945fdc3827cae7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334d7a1cf5098af4d582a85b4cffe8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605c65d2cc88339f107feda46327716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c1486db0042a93346ab55b6e370d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3730a517e6c8d7905f13a7cd00361593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196ecd89c8e23ecf4b04ef6800c990594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a00aa1977db630138f94a9453c75c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164aba558071a08f3ca85c5ed642726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42132d31112675fd665b45d719eb79e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032682c01b557be6fff0f133d869b258598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f166dcaba056d91e17d5cf493a8ec51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a24c03a87b95590c97831237e6ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a71bde71d114abd7c22893d6a766601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8727b20155f5572eeedd2c2bd0449602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269c89284bff729dbe749c11fc1551e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad651aabf0cb305c57389fb7026dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7f7f0e1f79aa1297a98b151cb9832605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b459c64f6e2944fa582a3a2ff13cf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2aa5bf182c4a14535b25bca4db61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ce47f0ab6f911f7df5856eb62343608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e9b6761860a62b6171c4b014413c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6db72773ebe328b79bc4103544147610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f919c57e436e5cba9412dc06384f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e551f02bd75f2ba04db143351953ed7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf90ed34295047f5b2a9bf1d0ef58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ed7af1e4d26ee9a3d9cd5a68c0ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb48e55aeeb86d97507132254b3ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0e08208e8b0eefea5df459bedde8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec141e3adc72b8e1d057d9617f599d76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62898771df7e1790eecfee21c87c87b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20198226d2e8a575c87f8a578e079619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb4bad2fe61765b968f36466e59805620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e527813a8a54ba01e8d27c479231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de301b9be64b2698b3c0ba5e8a7a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653ecee3dc4bbcd92a1e34bf2befaca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40711cbbe52066f245e202237665195624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70136aceadfce4197faa1719446b8ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2ce70d5ed306a119f2df99454e69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545ffedd76233f3631313b8b0f6640627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab270030c7fa14241bd0204535283f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a8bbf5989f4caf536c5f5c52ef22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b42eef8ec1bbde0ff61b669d520d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e566d48a25eb0b873319a5caa32e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266be6ad4160650a5b075051c91c5ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bfb366e95991539756a9518faeeb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73a223220a8d1a8be793add31f826634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80aa2c7f437a8d88e5b02f1544c4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a5d51f895b0654b9bc402d144528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ab63025d313e412094f243fcf4cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7742ce44a8eb1612fc1937c706009638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75f6c27ab74c9bf54423af0fa0bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33280cace20e3e0beff7f50fe7a37f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89cb35776de7eacb4061e20fb92599641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab962bb906c617026dfabcc9c361c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3dd42afd2843189aab6d09cfd3a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa61537ea351bf6adecb91a1140784644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d6b362647ff1c91e1d991ee63008645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069e4bd3843467c956adf8fef0f766646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207b81ef07971f7c68cc39d5497931647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc94799156d6fd860fac79ba48958648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f07f5993a3c51bc6d8de67d800abcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b1e8e0e8727f41327e020b035097650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737270f0bbc1bea88e490eef1f1cf8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e19878f3d65a08305b484d41edb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdf9487d819faf5af93ebc6adbcb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54e5f0ed387dbe9d9f7a607a63e90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f96cc1a12f6fcef5757c7eaa7da20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed361c125979d2ea5f5d9d8677f4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48d2fac736530eb03524c4829e87e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c6199837b907dc26878c4bdec05d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03956ca0eb98a9b5f1a5fc0c65fdbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945b857e2c9d677fa997d5b509745f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de650040f2960ac878c023ccc4d61d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344839afc364ab03f46c3fc31f9e54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c6c4196a18732368698175c90fce9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277be3bd0a5c698a6b09e02a32e53d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7150b56108a12c6166da6ea14fa6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864203e54bcbfbeee8bb4bf31f20873666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6397178224572c041cc79c90bf0e120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4c5dd3dfd0cc27df6a2e81e8e0b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686438d533ba7ec292422978252bf69f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e475236ae51bf275bb7488e168aab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b65032af45ee9068c06d711b3b57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f6d63a6ea6de4320a7b60a93b52e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f11a7288391dfcce75475a465e3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe0feb1af3f84d56e2a6fac4bcb1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5533adda36f9bab1e3c46c2c193d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47649a49d1cfb3a632125a5e37bc42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc2fe74c46d000639e171a84f0d10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202f88b3be35a7508f3d04a940d26d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10cc8ed6fc16edbd019c28430b18c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be87f4b15401253855438cac56cd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4e48cace5e3010aba7c9d6b5b4f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0af36bbacb939c962d68956a9d83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211871309643b0503d5dd33bd6524c4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904a8e10e80be0139db8d68ecf198a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae51dbd2002b4a6676d0dc257535df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba5b0b287afb67e271e18042d37fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257ebbc3582c5c749d1648a3255108687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67758e0dd1b9e9b4e3528356b0386688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece740f31b6800219ee9fe8b5af162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46a22e18878708ba62c96dc004a6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bafb7c904331e82111dff8f9f2967691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a24849def8be3756011bd5d87f38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3d6ae17edfcbb069b42450965aeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c77539dee4ccc88328bc2886bc41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e854691212ee52dab8598f894346d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384c3c1feb714da93389c81a1e32a98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8955f2f20603c750cacd0568cdf457697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbb23e146e2a07f9d0c9e2dc3a131f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed13e051805ec11cd66079737f8d3d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762d717762ec8824ac97b2045c2e3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781804a3f15a121f6b2d4be481dd3e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242d518f2a4ff0c27cd2523c06e4ea3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c547e358b4a24df168831937bbaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911cb287332096c3ef13dd5245e3b16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898acc50c855bbfcaebfe2f96e7227705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415a512bb36417232e0f12230930ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dfc652fdbc0687255507fe5bb985f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248750386b56f630fdcbc27f9cd24e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa8dc858cdd117837e08aa48e0b97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32bfb39fcf4612c78c6f7cec60095f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32a36f826637438a8436082b18bdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8fcbe73a59ca6bfe3736b3245d4c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a916d725de772251fed189116356c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58dd20b7bd469186bec96cce58cf94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32b79f418c1891246915772bd5d3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f23e32d1e71a651eef6f688b0ed22b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59e67e80d5a26663bc1c1c06ba0b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acb5c188742cc5bffa4c0d8b08aa6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bea80d5004d26091d275524997409719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b95c31a76bfab173fbe4a65b5e98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f2aa54a60333ee419210da6a68a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1353509ca457c0029916404073e8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f8c1457009ba61c7616532878619723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124edd2803926adab994eb016dab9d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c4cfcb59023949dc3aa053dcf9a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d84d7248977748d24794dd7515cfc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad3623817c465b75ee490879361803727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fc742f16be0d798edcd260fcb3e23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ffb0b263a8c1d9fb9d88c76eed9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc4cdd1d7405703e3a3fbed0a28c5c730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d548948dd2046d3a35c7485739f6fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abdd3acbed45b916065a1ec3168412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff73690906bdc1fb99976035f3732f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f84a2188bbd1f121239d4549ac1f8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea76bf8014782c8fdd08ca7107a7c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7cd18b0be6959c939c423cabd432f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4977776b4a2b203d9f3135bff13e8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cece3c4aa5bae80290ee43f3f177d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739e54a007d0ea57cd861c082cbea89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a90c5262103fea1bc600347b98eb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a249bb2378669c557daccd2ce38ac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2491051a9170ff66e4f41a230d04b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687093c434e43072b6389e018901ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb31d2f7bcee33fcd1122ab62a8e8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e8b40812dce2d91b97f17ff54fc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce856ee1698fe3d1833ce3ab432a8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d8b5970868afe4ad94dc9c4b6727117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e340cc30dcff5d11a9a8142cc26d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fdd6eb02e0f86826a0f9befe381f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259250eb4a1df152c738f1b9333c9ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d4734b8fe3f7e4ca1ad41c070d3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1dffe92278407a13983047d7697122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f63ad685fab68aff89b3c3ec1123523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f588dba990ca9ea784383bfaec0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034285a5a5ac1b152a66c5d4a9f4e05125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e088992430a75041307dc80e47b4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4d9de526fa9749658552f97cf95d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85bb7c6e7170dba3a30613ae00b99528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf97c5599276b42d4d9bfac375c847a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d820be05ed42b1dded0ff49dafeeba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975f31c0facfbf74fc0d0ce5cc0b8dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d123fad1f3890707a1bf1e9c2c9ee032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b1de2458a7697847df534e13996033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069efe1889f5fcac79e809bc4d59271e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9b08db0bfabb65a7591b2c4df19d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40cb4b016528dbc99b5d46de8f56536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542531970ef946506dd6c56317f1f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564221b0e8c3c6b9c8eb9f65c239e2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d312ae0e26f9a9663cadf3d2f49a1e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500f7d4b604420787a6235cf088bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4879f3e7c98228aa344b41d8c880d9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312446fff456b7a5d92eb5e84e27acab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deff687d6bfae972d401bd7078b4d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49808b2f7ecbfbf9d6e9cde888ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a3854ec316f04fcc7523f7e4e98b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db72ef672688817b788914ec2616146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853cba4bff0606c2c49639211f595f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ccec1c96fa41586b324c85aee58dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b59ccbfb68bd512104f6cc1ccfe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c968eca9eeca3240c4817fba678350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fac717901ba2a6a61541a2af043bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597d98c9b2ac88b65def3d30ee440252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d267606d6fe4c6b4783e1d7fc1c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e14774f249613a84cfe319f870f6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d6cb8651a4286cf8f24e83c5df7fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc0182982350c1c0eeb9a5d073f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740afe5a7042200924d300301f5c5e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebe76f0898e2d67a08da351f44ef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296fbfb022525632861f72fcc484c6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161354e64d00338c8cbbe5f7164c856e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d000a71fd47293e4123248b118898461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d188b9462fdf2b5206fcc0a6a1135d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd2b9d4ba1ce6ac81e0ab1a8aa60a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d48fd14404d60183907beff424f3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994aa02f733c5d2cce4d9171f15dc9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa99c15680ac5197ec909cfd08b92e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034dd350a143629c8afcef57606e3c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe20b83ea37648c3f45304ee830673a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982e0ace2184e92a038a8cb7efc28169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5cb8e92e090c0c41b4354cf7ee7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609bd69838cc1e5e5254748730dfb3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c2d6e6b066c41440a17108c101a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5749f2bcd657ea7a825e5a80dd6d2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd4d7621fed461893c0ec12118e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754e1c28b35d49dc9bfe22b9a9f41075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814970fabdcaca99f1af767dff9376a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0e3490ca66cf141a1aec5646832a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976907044a055ac3c20c3dd3874d908878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc261c02d35ebeecfc24b961975d7a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aa7c82eb9e2167ae434e5be83208d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2eae0797e5c5b37638bd2530f675481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e2f6a9b06cea7444e5f9af1b83b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d61b754554827b0bc96ffc48f240083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10f26850c8e21b22541105f615e42284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab033945612f3449ff62801d0947c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45723970c67e418d6446e6d2fd8be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a1f0f9cf933993ea6bf7b485be0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4496b48b3304c5019e46773bb446f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd2f96a1cb455fc660c626abcb46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484886f0624c1945857ffd73abe0f4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da782b24396dab4c211c76222781591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af4b94ed2c4849280c095a9a851b3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9819f21820f3951462970bdaad9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf146a525f23b2cc98a1e5336e42894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492459d4e3f7317e8a3258522c7ee6d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e680023930cd92a59e8bbd7745e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce641ebcbab517a1d78aa16f334bb21797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90c06bc3f3ad45c327744b2064e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea60775b01c24b73eab8ac25920b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1b7ef69ae138dfcf4ca4f6c3321e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e52e395eabe3e6bae14fb49f5953d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd04fc0034e40814dad99caba3b15a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671720ae098b50ef50b514f879f4f6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f17aa26ab5b0d3370b717e4b3471a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a20b32171830730dbad3a21aa508105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008058897b5133cb9355291474627c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea80318e7f1d93962adb342f6cabe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94761d41a11b4f7c3f5b4ff5d3569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af604ec7f488362ef0922c994898a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12088afef6d9e433c36b66f24a0fbd5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f1847bf95ff0bc89e0e838beb257111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e503e57d8f8ffc41266f5123ef6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7de4d2a7d6af3757aa1f52b7ba98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8feb352812bf0257f857d8de812b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143c194ec6db606da0191f044ffd2b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f766ed4ea971da40a3270e343461a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b829121bc4e37be231d98763655c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583d1a201e027f179d910c48317404118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459b988cd98128bcec6e47999d7afd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02b4fafa356dc57e3e32ac151c97f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8690d0c6cc6b08e32840ba254c3c14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b87a311adf16f809223e948e4268b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d1e425b01c8640d0c5a1a42f731a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06101d7ebeccf04ce367b38525bd7f65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95500b0737f2b31d125feb97ec4f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee94d4c07da13c1f08d9c486c664db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672099f8a1fbd6ee1f51bafb0deb51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8907f7f5c85ae6c3402ade49b925128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba14802f61d080abb173fcca565cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a827637452e7ffeb7539bd381377d69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d62916aba4102773dd4362e0cddf3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba82b72433bdda5a4c486e7883cac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f888eba64f130148215b69a7f06f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792e7e4e15801b33706ef096b03e2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c4ff14db42091491ebe65b4878a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cfb9ff064cf636990aa3cc5cb46fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed935b27b7aa7464a07bba9a20ca52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf49c17b8fceb75d8781a56b45701138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e169e374ecef73c03992b79f256178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ec42a298efa79e2578f678416f76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ac4011d964567bef37f47f24819ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99825a6748ce6050f67bc394e45408cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe6024a3743b4620503d79c67390f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883517e6587ab0d15941ce893f5a6a18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a594249d9875fbf585a7fce0c12e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e1a33973fa5bd62cc935636f6c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538dd8c209bed00f6df5868e624bd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13995a327c5d8f21612c2d667c260bd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a10b235a35b55c4b3c209b8f134c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e016180e1ad6ae73d67f8fce6f43d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2a38e341bcf598b88fc182e313899151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352697a2acd80d11330eee3651119a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f0d4c1d3fc16b2b2ccb677e73100153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be844bec261f465918ffbeb03f04b3e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e85b206eb058bc3eb4ea787d0cea48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924670ef01d3d2ce7d3f4a4d62dfcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2292d87f83ab9538bbd0fc95f102a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f605b6a719652624f9cf2118fb2506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9eaae98a2fd420972062f5e4391f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b8f1ad4357a2ea0d639875730733160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736c7d0344e8afe25ccc94234f2db9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80af86a2ac4f2b5d737e39feaa5a24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a43161205229e2d0a9363961a205b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e643051dd90f12ae8188e5d390f36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d5036b729431866c255cf00ff954165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d61e54c1d2867b350209efb246ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d571f45ef0d3978904388af720a1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36c8b903e144279ce51c1e2945550168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e11bb8ec3a8b7938a1075cea713f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81566eb995164d920a21b3465a68d029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf3c8bdd5167d4c39f2a3a65652c70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de891f48aeb1e1db3637100035e78c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd3017790551b0a62535b09dbcc51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e50f64dd567509fccfc91a9dd627f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a38a916bd65529f1dad604b66a66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f44ac454b1bb608bfa32a22de95ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457518915e6b8e8bb31a3345ddb7a7b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084f3fd8abeded1564b1cef1b3586af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2db9644aae2273601947e90e1e4f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712775570c427ef6981e3330e1d8bb40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8e20a4f048b88e5ee06ef7809c61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6686f065f8ba8e5e812bfa2bb4c73e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa096a9a3bf56c607d4ddc9f5b8ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bbc30f46c0330d43af67ed8730c05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9b78eea0ff5414d6d847d63b6584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84de57843c573e9a5147b3c95a73f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda27e37c81ce9c744dbc39d010052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20addc08838a22eff06813a3e23663188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816c313eaf15f5d0ba4b5161a99cba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3c027de4b45ca786ea5def124f023190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526299ad27397da410eb2c7ff07fde1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcede706e9a7d51d62d833393e6e4efd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ed03a8263f9819557ab039389077193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b83438e29beb2a76cbe7b21f930a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7794580d8e26cf4f227918d341f7f2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5f42728f44f5afebe23831ff5491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca81a965ff085fc7ac27c9769e122a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59774ea01b1dbb23ea5f049fc2b3991f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad054114dd2c3f9d1ea9a7fabfb06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92bec5703de6593c58aa2c5fe9d693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a2427ae80d038db6492cc6f1796b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447ac990559dcbc69b869b7fbc86e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6859c752b2ddc9e0446855f1565b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4292357205fabfa1c91ed9a2ee7517b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eab52680249478cf1f9028ff3c8394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7358bce26bb772d4dddfa8c87b1cb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb538ce093f76b374fc251087dd04a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad8a22a48ec8a3a674d44cfc0181f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2b2bf54cc7fe7d0292e5499620e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9254c1003249a7dfcd3c920e48511d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e27135206cf1b209960247fa47fb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358755bb0ddea36a7d89e5ac99190f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e011f523bf469aa78a4fd7ecd1df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd93511213b96cf32566112d910af3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bbb9f060d74181d3f0921a7734599215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719bc74c80bc766989eea844fd74481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234e740953f4524c5745f1297fd46a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156219bc4857677e67af55f413f5a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e724ae2cc78926f19386530d2f839c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c234b527fcd322118910aee6b1b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a688a5ece447d7b7a1c8e3175d79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8f1dd87340acf536fc07a89b5be75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091be104d948d179a9410cffe587460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf072abd33481f1bcd075251a53b1e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cf8af5389034670092b87d5b1bcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eedec81fc6742bbb96ee052362aa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204842c92ead722f5610ebaed7b79ca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de306933e39d46e3dbffe94f428267f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284098a9b716d5e41be2fd8da1742f42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffab0b6204cd385113002197a2eab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974709f2ab66fb9001bb68a81c7d9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446475d65a1c1d03bec18d12132f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a234ccc8f19455abeb707f33c57dbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787371a6858a4a8d3a1f767b9ea59e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e3478343fc41b39956fa5ad1333a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b9834e3548ee76101a1717672915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6b0305a0e5b786f9cfd17dd13027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30fdc0b900f6cfd7fb7ce96ee010d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0b169e65f8b3e215442328042a0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59326bd239896c031c4e2d8343aff55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f24a0d85fa44482d69b82dd65db9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687cf2d76220ea1e210c44f8f9cd4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fa2563413f88f9472f9b4982ab89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ae343c9be3a5a5e9c0eceec5aafe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aee7516a1247011f086d258061809245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5927dadaca3d91c0eaf97d420d4684246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122bbb662d2b6c875cf4f0e1d5e2cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc48529a26837353e33f0e5a1be531248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f92a49e7a4033cee8ee70722320c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc816b80e7f14465b935f023eb97c5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279090dad208dbfde3458240d5a3a8f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6c35a696f1d31dcebcf39d707783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d59793abea9d65e2de5b6d4e05db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695d56e085307658590f2f2026a23d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0047b713972a7361c136e81c78440e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e017b66e4e7adafb03b8250702273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1220917984a41d8e000b7f31b2f1b9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499bb1ea4eed19fb5b5872cd39be03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0f6d7279286de0e4a555613ad0f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca89afe84e80fe901e44b674f19e44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f76e82ea165fa0de3b447c938e2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe945be538ac338b92319f95ecbde858262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c123b1d723ef0285b38ccaa9173a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9c2922c35a65b8bdbcd68fa71125c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7394b6a12c94b13aaec12fecefcc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6b52624c6bf8cd57fec0e4e85224266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ad606c69cf1f53696c2213a919cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346d4b8de00dc4ed00cba9f8326513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb4ffd3ba09d7241d3d2444b0939a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfa494a6f5044fe871c3ca83a8606270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f411887f6874d1c5d1ac705d89a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905e85483a84795bb4adaaba857f950272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e789646464eeae141a6ed45bb987757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a7cdad5af9008ce4a5f4a32ac73e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e03438702fe614bf6e49d08e7b7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9af83388c3acd34fb6d42106a149e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5470126d245b33c5a6a8fb7a2ea3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa91e8d78cb8e7e5e8c9ef1ac969c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc0f69f54e29d51bdee52d93cb41d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f00aef2e3c7b91c3b565bb732b257280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3bcc1021356500a7e28e11575b7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f86714478b8c3b6892800a9e97e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4c52382387a0994515248ad1e288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024edc808df69d757d0d16de5ffcb86c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876379d4be09dd055b03dbedb14098fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb360e910e0764d66bcb804c9e59b3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947a7f2b3c929c4da92e71392c8ea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574ca843f2f9217bcf5feffa7dc294288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f84406aded8b50d92b0ffb6abbfee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cf2b046e4e7f851c3da34ed7e34f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803adeeea254c6434e41780e711fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc81a7356bdfeac271dc94a3b0ded292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284061d159a04baadc9c6cfc1a811219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3ba39959fbd36cd5bad1100b9ead294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83c73157a61c10b834f796c498abb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c118b6b3b3b4d753ef7004815683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c231e0217ae2dcfdd7a8268f6a59b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893549973acf418694280093b570d47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc429e6f04af2a3c0b717a7b23286cc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912849a04560440cb53c9a1d503c283300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4454edbfb5b43b3a956557edb031301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c962005655f77238629db47034186302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd259b546e65b96edca616f88ecf385303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413c74a2b82279e96ab4261c7e07da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2fb309f2fb54b0df3ff0daea7040305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64001851d28aef1e213e637ee4b8870e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e944b4dc98e2e4e945bce894039dab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ebe716aedb7b663ba1d707bf5a77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c1f61fd60bbe0eed3dc509ef51f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83efbc9ac770714074683cb4054f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104870e8730635cc8c689524022b13c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57300162996d1125740a221fff97fb20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53bfd616b09db0de0a3a585f374d30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835769efdc31b6b6715e915c15064a1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b04b7b38e41aba5d41f8881b1882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17707ceb4dbf2b958c006f9d1aa7727e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238f8cc1bfd0cfa4dd5dc5273680ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7ec603b0b8183e4f426393a120f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3a991944d27efa64e189ff7e886e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a854fc427323f559010d2f49afb125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6d7fd7d047b760770b64ba462c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f56780ad54b1cf084623acb6a599c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c3738cdce91990fde87eb7d03971323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a7630a85c53e7136090aeddbf23c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abf0ab0f33556397af7c2bcb00ed5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735ee031d7b15f17a7b8655dea4582326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa650c5ab0dfcfbdaed27ed53b81ad8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b215528d3e0e4f419ad0f6d417b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419c8bcb80450cec1c0e5f96c2cdd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce73b2766b6cf5c98f423e94185fd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a05c3f9f5f5a9e210021d9a0a6f10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d00ac9773967c450b6d6fec4eb23e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624cd2a697f7ccc1c3b8937d1a6ab64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed3495f0c8dab580af08b3cd1204b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f8593e2cf3fa38fa93f70df2de87a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740687039479e4e1cdeead277c8fff01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a95ef04fdae5f8466590161ac6ab51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb84515038bce341b17ff3cb1ee83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70b6a2e664870346d7322d877ea300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630683d291c9ff1d88b3c412df6c30b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a6b7259b3e3bea577e4096c8e64e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d52a80f9bd2352affb037bc221c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368498979a34424903a2dc048cfa56e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8705ff1c793059f8910b60d75c547344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e155d6c5265ccfb6c91dca6c6c68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e20e7003cfbb4315dcbb41708df0ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf236ef623083a773b217d3ee5f8bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44f968d5bf564769f01844d24ca91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd9da9f1d49a7138f66b7c1b78540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719eabc35be38866acdd8b18179c5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a2aa71de0296a0f7640739a450c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9b7c935c4015e4bac413ba216f8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac37ae34400bc19e8de93f09bb799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329e0a09785b2f4bc634ddea1bdf0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991277493f52ee0dc437b5d59b312548355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24df8f0ec529a9a98d1651da73bbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb8ff6cf67567ffb377c9882f1e0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f03db2bb25457f55f51144ae3abd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c341be753f0c3e60c20a7e068700b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7cb5c8afdba32876628e1be0a777a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b288b29ef8be3f1a8b6ae78473d869361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153627d0d15176175fb4cb018f25b46c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20c165188b40677c6588715bd5c6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46b641c089d5f5b9ccbc4e6d3def6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e62fe21904fa5dcfffc3e1fab17d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c06074382b478d8e476ccd2903aa6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc3e58112a58cdb6342bfc0a8877b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d3ddcd39f73c4caa7ee314b7a8c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c95ac90827ee6c7bd7bff91b4964f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b85f2fd877352950f6bbd8dee3ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2991b38651c59e3832717e3923d40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1dc9cd0c39d6e6868f468d51eec5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4716be0723507f48ecf3c392196f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cad0ca8ebd088cf1473031c61dcb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcae0d24949f53dcf5a652e6d302807375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c578544c4d00d86474f4960b910e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b12dd0d3f7f2d9067d124516a886377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071363545c22a3bf6d4e5a05a57a7f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79127f4e4965d47fc55e58bc18565697379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734bf357ad57a0cc0dc0c935dad4fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6824a5254e9e1d7444fbf412729b8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f70a3507321e6ceb1129224f066a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b86a60a74756c2e85115f07b34b0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3b740a756ad5828cd48e64c7bcf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4f7c7e3a42e210ddbf39c570e027385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eda2dd566a01ee76631d7d1bfb3a92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cc028ff302a8d167435a90abd975c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ce66b43cc723b7dddf778a7cd24d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed844ca22eb492344fd51a0b10e36b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5397ef05700a4df89f54356c007ed2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f1c1fde6f7110727d548366969c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab183ea121f295ae7965dad0e151725392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2762eb439fa94eef02adeeffdfbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02778c4d6fdfc3bd40816d8eef388c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be025574c50462a13ba050eb88aedf15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1085c5006380f7837e0fbaceeb11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bee8c22b284413b957d09d705c1fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c2611376439f920a74a140444053398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b9ed31e27368abc10f6ac55df3d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e6130420c07a010af11aab106b31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4283d13fd2c93ce55764b136f46bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04d84614e2932dd8d3a1075fe6a55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20ae2627c1d9596d3779f4f3160e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a32048b1cd217c8c372a436e9b5ca4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7ffb18c0994a3c900a4883db3cb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee87a1444aee8be1264de2e8cc7dba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3eb6ab54e12ab9baf959853ad56d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dd0d1aed593d4e5ed5a03804cf27c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6602760522193a9ff604ebd62811409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f5dba783abab9571f8e5d36f6968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562fa64fb379dafc74fcadc2814b6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696051ce151918807950e29683711ffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b9be09391f8c0181330f8ec1b8d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a965baf9fb8638f2124bf36062a6e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910595227212d0b6e045d591972633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193fa36ecd8691a9b52e7a3d47716f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d71c6c98ed68a899b681157d2371417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14559d73816f453729144f8b86b552418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa68701cee9ab083679ca6181dfe49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf01ae28d9a74e12d6722634a6152420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ca1dc19ac0e571cc163ef304eebaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c19c846e3f8d88f137e7f98636b5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac02f55ed6f7eb99a5b84824c8b51df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4751bcc3834d37246eda21d8b609424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b209a0a1f4d2c77719cbe6968ccc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3676ef78fc2134151a017681f2bf2c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650324d2eed11d9994d061187012b79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a10d8ab5752cbf169c066a31458531428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38209d37033058f5e3e0eb208b9cce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902643db51116bee62bdd54a0da83c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec1f786da923b540ed156f4b00b90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db568179105d7dea722066726ad921432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784481c153f747c06ff50b6dd34a92a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846aea5c4b0c8f9b6b5a07aaa7f6b68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20dbfb6fa5baa1ba3dd7522dfe3bc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73984720735d056b513b2de29eaa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a81e3b06a70431d97356981f29e63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee23b1012152cab10d970b45e6a161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5a5dab2eb265fe21b462ea057e94a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977d45aa22d443a49c667c08dc890d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d601be5269baded92d6bdc4cc97d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080616d33e9712b31092853f8374ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fcc8e4aa1530435b4f68c0c38bd4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb35b2a2d29e5fec4d0c4b63638fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e827e47ed8c71fd5d69964257ec228445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598267a1fd3fcac98093fae626c363446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738843f181c77e50b2e531aa82fbf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417553924ea383417eac3c1962a323e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65575c5fac3bbf50fc57bf7fda1fe7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ea2ef3811764d745e42bb0c7eeb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab0db7daf2630ebf0e56035850255451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a6e7cab24f5972f558ed28e96ebc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598644f8f59e078bcd1689df11aa50f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b85182e52f82697c617d0e8ada1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48742ffaa91d9bd62e1ce175a1024022455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5a6022874e0cd8bf5440e67472ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563000171131283fe23f99e543fd64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda076c3a4c8d65161d99ab820f85743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ecafecce268fb0ae994a4f77eb58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ccfc94c15ca074f94362a68ceaa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037587e8c1ba31b9758adaceb007dad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e090a7902581a3f134383639bb026462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2221873dafe934765a50593bc4904d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af3652ae7adde5ae2161edb50a22f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c9832618957df4bfbc1e1ce02b730465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b59ea8f23a12108bfcfdb7d81241466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a55acd704f27444682b8dce82572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0167d6b1ffa437692344def67659b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cd7322ab613b79c341031d7c71138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a611d56f002efac8562f8b9a42507470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59365646cf420d069a1e7ad4af213b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35da8b425d8118071fbc90520dbac9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612494363e77421cbc48e5c7771c8da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31321df779942eda476552366e96fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a4081449a6b44203166bd80b0628475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ef774f10b2c54483612dcb39b223476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d2900c2409d77300e2ce666d5b85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7385d9ea1fef585be978090468eb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2bb767c9a0fe9f7116e09009a478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f719d93c8ad759b27c73b091e609d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e0acf066efb48d805b6310b1bbf14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a75bc21a67aaaabb4f11a14fbf28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c0afaeab2b45267aabcc99eea1773483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99958c66e6f061e90084072c84da9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd108fa137cc2c98b21c4fc0ce896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48759a206c406f78f75b5426be148c05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875c11380e3a4bc881492a2a769845e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14fe1774789efeb9f3861a6e9dd24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89a4fa0ea1b509afa98a60b9303df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0152b4eda23624b32c385a219fa3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456ee3e1409875c3129bd70efe3d7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88beb0f45eb5c4bc1dcfa71396c2ca6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d81444c775f2a8a014b06c2bd430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198974e8d149503743bce7839b807e84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25208261582a370276028aec52b422ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6b42a425eba27be8cb88260f4a9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533e02a890f607df04517e67610858497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3a6f658bb9b5937e4cd730606b4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52547b9c45113820c697643ead8df476499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0fc353c42ab10a3b9c3fc050d683c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed561e1a7ae6efa77cba4eae62ed21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e28e56f5cf165953c17e7e8d3b0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41032b9fcd8b866767976f0b6a4d1eca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592376b8e5ef90c39d901666fa8ea58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d3b7b09f75c85f47a0a46122756b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc554fb0f51221ba0675b8c8a95c71f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e1b7e571a72aafe276aede65c3b73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe992072b6488cb0b9c04f20d5aa6f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b1d45498e1d2f81460eef2b33177509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d9968300b1cdf187f15776f44f210510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235cbbf78cc303da9c388b073af00e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a042016406d20c2a11266949f0cd04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b2090a917e8436a078f8888e5430513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0dfd5c9b4346ecba248d6b2e2307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb7d8ac9e7c33522c9da858147c3cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aadf5884af574a048f432339b184c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042192f4a0fb774c074f8eb1206ccb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c36149713ab5cd94b6dacb1d057278518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d738e39749f589a85d012dd63167298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000680c3ab0c230f4c9ba64421c1138520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdbef81639f1edcca37204edc41b80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7127b593773a8080b6b1a41216daf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5583bd0eabe22ae32453ba0aa72c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d223f0caa9b08ac693396f4151ba2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9cc83c0cf6dde8bd8d67fb0ec1fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e16b1c65cecfdc21fc307bae2abf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183241565a7f998420c8f9867b92710a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeac78faf815ee9d970c6fd8b95af0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4e3463da0026c85b4c4a35c229e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9886ee63f82c1b7fa305aa4d5bf1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeffd080f7cb144415d1639b1f1fd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ee65c4a91ffccd477b1aaf451ba2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2051437ba23604ab6a61acd32b0ddf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb2188c87095ceab5356fc222063b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c19f8de6a6ad912864d528df4e067535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadd7fc15ec407cf5c364197bffa7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55895fe7a5038ca9be81d577093208537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012765efccf670e1de49889c8b1e8d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108994230e62741346a8245dde6739539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4fff277b442636c98f93d45ae7e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde77b9d522d76c23d28da6977b470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded3b710d72ca2d7493bf4f3111383542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f47b269b49671ee1c5d92c722c909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b0bb4a9eb5b9bf3eb062f6e04063544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d62758ba4d641281144bad22db7bb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba860fcb2bd4aecd3baff004baba5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b12375d55407af977be39a74f5d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5addc1ce2f384704c9c8551c3ad02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af27564b0ea29ce91860fe239579d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f21eb23efeaa2f96ceab8137b50cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7408bead78fbe40b8b4bf6aae85bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab42068c1618c2fc3ae0647a32784552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9e7640838d8735c09d1bac059958553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdbb9365210b43514f817befbd51ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751bef20ad4cb8d08025a7538dcf557555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b1b0f681c5649575ee3be4cdd74c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647951832bd1c8c725644c3f9c24bb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c476d0fd4014695806c64ce3266df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0e6d820bd7066b6ade0fc0558972559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56b47b7d73d7d460b6c2f7a1aa2ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ddcb389ba7759e9432ef73369fa4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd4c70c54f7afe9206d0d03415167562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff6e853810500d60d64af2783d534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8201728a41e1d2db1797d2b97a84ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3167799fe557dfd2d63994175891565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f76f524e28feb3536c4f73cf9e53d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4542c9d43fca68a70131b8bfba2ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c2c2db16646b8f2ff3398cc4746a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d5e4b4c3330e9dec132ff439170d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5564ddbf96bdaaf54f73c4997c43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cd9f5ae1f3003246ae8493f0c674e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c9ca234339ace065ecb133dd9d5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da8bba42a0a04f1b180694fbe5f2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f73b924e3edc2a5b59763c59e527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885c683d457911a02090a54a26adf37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9e456ba46b61d71ed0f59c574576576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a9698b9beb3c8265fd6c9f43a939f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26b111de000fbec2ab7e7cb18334f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265284f5e9f30e997457d783711059579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2f02c0081a89efd560848e43f0ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1753e77576d6b8cb5db09caca566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b681d51b65e55f110d01b01d7ec986582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ea0b3a145e12dd49302a0b24bfda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784808bbbe202324f2e9f42044a9666f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cab0b391e9416aa2bbe7ddaaa62f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b12538095e61a8533bf43823e301586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d215bc5879ec06f922cebe52cddf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a3b419998256c9788a59ffa43c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eb7d048a0fd7b0fa8817eab448dd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c97a201e4d2dfe208361c76f9485590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35908cb084f03821b70f16fbbade0317591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a0addb753cb108d203a728611a5eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddbb2869e2197a57c3fd10ac774c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735bc50dd6592971e1598fe8e005fbd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6cee36ebf580151b39ceb97967afb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b387a54bb1ba8e6845e15cac9488ac1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918543bc95746e14eb736cb1e48bf34c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192c44e6f4da31e6aae3d802d7eae4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84967114da0182de2366f0d8a42e117599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4df843ad51cbcb9dce22b7fd12f2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae5428a144d5ea50d008e99bf3fdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09bb3700783311c4a33b08dbbd34e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d044dbbff47c9b29e15856ce1dbd860603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730c624b5d2692f78a41e628ef8e2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c558dcce3beccc709cb8bfaaa9bb93b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdb473197789fed96ff00aebd4d608606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e437814e34abfc761a0a8a9eb140c93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f782ed324da140291807d66c107a6f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ce1bb745d570ceecd8662f751dd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da13e3a2852472f96632958518c14a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea69185922f3123ca016f1bd61fc87e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0426be9da92583cb0bfd5863f8ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9adbf8af42ab02fc2be2983fb097fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ef0ddedf9eb091c36c1262923234614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f562c44551a3fca5e8da8e2f0397d39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7dfe4890e203f5cf628ff4744ef54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51e3394752e1af24a5ece15a06da1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71388f475a414f56dfa5f0681f6b48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7962369a2eb45dec3634b3907b6275619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440857a5eb0557419b03692f980b3ae6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae1d09eb3c91f682d17e741ec79e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5492c1e0ebeca82ceaef7b4af0dca3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e726bbde9c03470c73fbc65eb3d22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbffcc6d036308ce2b54f7bbc94973b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b3da901a2d06e1a818ab39c9260e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22ac4e32bb5c3b6b1b00e81ae0235a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef32d40bfc8278461006ccc6594eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1bcff0671cfbb5a7bdd6e412c500628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347ad3d67ec64511b38b14bfdf8a4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1470291f3c73ddb67fe2eb2939a97a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc32b5dc64750a96212429f9b428f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f8bb11327de364ca7cd1362c5340a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bac1bd8ecc2f270f9cb83da69363a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed0e877cd8772b21a35a683db9cda8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98347b2e49368407f211ef982ee09056635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67730c1834359f2ba3bebc57ef68324636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835d77113e49d488d7cb4f55114812637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a639bed92344fa94c448037b4e64c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b776cbbb72b7bd1d0500d59a65dc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e920aca32c4c0e0c84daab0cd2bea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315da5741099b68d36d0ca1da3e0f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f159802fedc7aae4ad78a6e22d128642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066a26a5d90279da8638b854473144643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca16dda7f34edce7e262c4004c2edd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f76240cba70adc3fae4fa0b47342645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b4ff4d085f01d6dcda44a7f4b0a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631309ebb8560461bbc54524345b5ebd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644bd3c038aee503be607791a5f6b3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6277b61dc52ad4aec5a1c712fd5fd51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e492ae33c7d4dda4676338dfb13bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58fbd9d206108ebebba70008d411af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415f2e87dd84ad7500344f1cb33405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4eeb2aa73ee5d67642f6ebfcad279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e435fef4dbe1e0342fc9b343f549073654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c8ba1d14c2f2fdeb76361cf5b468655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c6a799881e9bb0d57790934e6e05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac78f59ad0e556042859a307dfb1de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b7ab961f2791bb0092d1903166684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364023ea833159fa2aaedfa86343c22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cfb1c44f953e3548994a74bbc2ebc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c053da8764a334d7b6f7f108baf57f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54fcc0a9adb654e960bcd9e76c179662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac8e73c555a9e80fa9f7d4a2ae579663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f270e401c7a39da36240b24df6161664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7832116e9cbba65174a95381b87fca4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f07a30a58ff32652aab0c6215a7f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940c010b7b19575dd3af6980adf5d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ffcb4273f5a0048ef1f9d95bad7a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60c3475725d4748afe0737ecdaefa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cff2d0bc0a57cd085d43da273f673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d776122a50182454632db95aa1df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7fa4b63a765b3cbbee6045480a42f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d0833712e36e28163e14c85d79c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65945191e2e6ded615ea71d8e8765674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba1b147c1420231b9ee5360072c38a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ce094cf51ac376a755508326469b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf35d6c8a230b96bfda597aefa268677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb171b80359becf5310ec67e9df6e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c825805c7c6477cb76457e3024b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e751d64ad9134335c48fc487ac01a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>