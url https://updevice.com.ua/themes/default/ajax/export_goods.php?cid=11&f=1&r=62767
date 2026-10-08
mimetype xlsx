--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdecf8463850e9fc2d0e040fa99aeff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440accd2d78813fede877433c7ea35c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c3089da67eb0d63061e549c91f1bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8cacc9e8dc7158bf6540f96c38b554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511246e07578b98655763c836942395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4378bc5ff5a7e512afc4504e3b1516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39e7ea70a117079f26f09ccc569777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0316cc753b1cfa5ecb2c6de9a1ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73533c6b04855383be8400af5e6d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93732da4fccc07d69266372eceb5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd020689eb5a3a0ecb4979a18eb10611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11c9030bc78005e258b5be0f3aec612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce083433d607820d49d458e45d92f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee530d80cbe3ae9cb9ed0c5b77ff9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e613d24c124dc8939bc10be3d55415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859b1748824058a866d64c32932cc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45d50e15be404272dfc011720880317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc16f12529a1ded9f914d388951c6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914b9ab08d5b0d84b5159b95776e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad06cc71e3029c39461b7fd7b64c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b534d250b0ace1a120c3aa4e61d2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f6acb7cd8fa962bc6a9919f1fff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9a225a2a25b5f23529df162b717723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2b8637163e63a4f4fcf422e7deec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4ebf4d1349e6858224f429e1cfe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4242bdc7b80d4de3b388b2d4e1a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca4cd17fb696c5390e48ff333df9c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523616821f3a659b40c2443572ef356628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac01c6bba2b0e61e1e01e6e3813c20f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee9752463eb53280489e4283714e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff77c34a1e097370c99395e546b52e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e24c2dc1d93033a19f65cb8c225a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc8153cc6222e94c14c5da68aca4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d6be87589acadaa98593e934e03134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eaec99842a89fb5ba5eb320bbfd5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2258a1169c0697835b19627d63298236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5983e037541980e57a1379847bfe1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c9dcba117ecdfa3014fadd45105838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4da73598fd352eee9be083c21f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad123eca831afa0ee89ee8e69b1e58f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140fb86c6e8cc1195ed965272d1c28d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1080336c068f2753f780e6a199c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce44751d2d528636bbc44bd6ee9a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71027c8202dc22935a03364e404a2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047e0689c8c84ee4caaa7b260a366945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ba00eab4606f425121611bf1476546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecca09769a99f6e897d7afb9a19842247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6e9f2b66ec0049be119526a1234d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da784767bf7d96d2113e7f30f290849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3594de28593447224377579eb1166b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5f0cc9bbe0a20fa56601e116a1cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5dd85d6944ac0a79e5b56dbd6a9fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301693a4e81547ee0967a3174d74489c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e36a1aed397d2c0b064f85978ee6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a09bdc383b9e6372a8691be7230d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629716efce6a812e2098e02e98a8da4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beeab296144d23a1a2a51a5652447d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094efb71060fe2b480925cbef9476b3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cadd06e2c7a497e63a9a018fe84bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62a829a527de16e4e781142f8509e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873616dc95430677924ff71fd8ba1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7000c90bb974acbfee0cd85d5f5e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd3109e15a70dad5e5edb71c39b9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052a4c6c6ecbce5e8f992c36aa28a4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6917c567dee24ac68bf8b04a7c7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399701c72490eb0986a6f541a9355166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db309a82eae9f1cb0a65a44ce38a0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452efd030d795bccc9fbd1c7efef0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8422b376b717b86bab1f39e488c96e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989afddb847b4cb0131140256d7002f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d769e7cb5ad9a9da3ce5232cff382271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cad02f5437dcf3dd3de8d2ce208dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df398c7bb2733a219e59ed8339f0b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3837fe570c023fa67293b628dd2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f1af6d88cb7e7e0721d0ace1f44d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f02b23f86bba6c2135dce7e2645676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ce698d58f1344b08e0744962f4a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d31299fdb5867b2ed3750130306bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ccd60643d4e5d35a99853ec7a41d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1658d47541e71dfc1397c796df76280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0e6c08ca0cc86bf67a2912dcd00a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ee4dc8258a147cb00b8193936da082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c16e7cd89ddf32da5fc86b93136c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e8a2cf723959b8b81829d25060f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129c2f4d361551f47efca6fff8ec3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58d4beb565b82253a746f3fdd5e35386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b565c979d974aea8e1c3c37078bc0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e95189c8241e4a7b509939d6b981988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1162861ff1985f0b168a3a4e8c47389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5dc3c20dc0fac9e2a8b6ff63bfb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8ed4bd47e9e2ddd6b36c00fa6fcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd4640ed0125986462843470bb9bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace20dcbe3a174a733ba3072414780693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74cab19cbbf4acbfc8f7bebade7f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48c1b875a3acce5f586370f15fae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b973e533d9ca62296179931a60f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d5250b378ca93154d18c0b698274697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2ed35b0f944db9952dde5b1400d4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be164cae18f286d64f4546aba364599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad4423f9c8844a3fcb4f5f8ee0000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2587b46ed525fdc57d254ca7525d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae62a23bc7140aebe5207d0f1d7da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4638f9aeaee79504e3e60b8653d3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43663615bae22f7b6848e527d63423e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e58517332ed336a0751e033e3deb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31649c65b36a4da200da5a688f395db6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4fa01b7837a9800463e05cfb31945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0197e05ff05be66e3d9469f8ee80910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065566a5a857237c96d291427f1731109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03091c9d4daaf1a16361b52e77d2a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a7b87cadd6d1858b449df3c86c40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb3c6d81b509ccadaa41292f6f65da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef6b52e154152ed3b6068e2a6b511113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27de992fb8469f424c26574fc98fff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b0617a609318382d66498e57553e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df182f5cbc30782f95c151120baef49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348df8781338a2f2863f5d3770fb78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4b61b176f936a1a56d2c198ba43b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdbf879855bda90ec7c5ed343b775f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021774eff970ab2e4e9768fc68e980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f691ea21d1ab3ada904386cb875c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f47549d733c1791fca810f24274c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323dbb0fa27daa84375f565dd7e384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad102e091e5340864d3079c3253259124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15b1c4d3397c48b016b64765a5562125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948678d75767b74ab1301601fa81d40f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af6edfd9a1e450603b57d177695fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed7581309fdb0a4ae0014e48da33a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284340d71d04626936df44d4be5739129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55a20f9e603fe3f4a8c3903f4c3c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999183325c316c27e10782dfc962cc96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1baf38122bf356be7595bc196761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eeaafcd3f26b201c9a04a71d3f557133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea855ca74f50136d6e31c173712fa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19145f925a53b11c48c47f104432e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd77da41da46689d627802049faad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae48a24c726c39abbeebaa49f04ad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896fb62c04976bf632be708223c774138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eca5661aa81ecc789369591adb10b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6db7eecf6333f71287cbe58bd16aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef5f9d0487d4f3facfb51609f9e3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a79cf9e5ab5d531bcfcca1dbabf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f315e6df79488f4b64f35a3c8ebd5db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d202ba85331fcfe12ff542ea746a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1bc46955614eaa1bda38a7c52643145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5305384e34ac7b771ed17ccd43fa4a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9fd53260d91d90e9b0ac56bf0b14a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc8999cc331fe77dee788e3daf7a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a74425f725edb156253060670749149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dfd20a4a03b128923f7819172ad80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89799256182acc2fe692022c5e4a2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb68d6a9cb0bec4d988f0e24e059f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc558a6fed36fc28217e73d81a589153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c660188dca6db0a1c6160d6447777154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9966657c51aef28527d31c3dc5af09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc88e677bad3d7f4d3226825ffeab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d66a9f303a01b2ce74cf38fddf1633157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4a4df81fea52792cecb584e2b9999158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d291bd44630434da9628b2e1db175b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76586a5b281f3bad6f9285bd6d41204160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb38bbede429f73c9c2d2741f6660161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b37c952796ca61a6e5a1df07f1ee6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79195338f7ac50e447768a1fcad947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed0cfc52a92e0bd52ceda97369328164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eae02a9cd22d5aaf1019a95bf90a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8349112015bc5e1b2aff06f31b2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ade08efd3d521a1f231318c048fac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2885cdf82b34a43cdf14c349d25d19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba5e834663e748b496b3e4648e0cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271912d286ae4cf27308b4e7b7e9f1a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cfdac088ff266a1bf3a283c3a4a5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d8c822fd6deee1edc521d4fe5bb51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f51ba3262ceb9f51dca7408967ff4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e092ca0893f0bffae37692b25c51a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c5904a783b9573d10d880c82a4b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb85f1bf4162ebdcd28fd14ee3e93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ee46a9cd4cf567c68caea766bf44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e83d948f56b94c746874c53dec8b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2d6b9bb8a23d3f3ca812ff31ce87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e60eaaf989384cbac0f180fb19412180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d22c527329d62870d0b40fe6f6c991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41897599fb9996a94ebad631cc5d7f88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24412c0d658c632297af03d5d187b177183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01913bd9a86851049ecaa047c797b567184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c88643e8947887ffde0456498ef668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d525414ee0e71e9cb6ac9dde6601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e156c0d80a4ccc373e2e61d40b466187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f5418a71192d351316c6ffb33208188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f2606be889d97badc99a012d5788189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b1319bf395d12b215ab01fdccba9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565873086a028abcb8aa1784b4a791c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3174f679a840584b360f67c5853a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a793fe99a12e80093197b38385788193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33b4e6c3aa0ef6c71ec42f23ae9c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8aed5f831bd5f004b566409e2e6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83e186b202c364ceb3352cfcb6638a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6a145fae97ec006089f975afb42c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c6524a6b41370b9f283a023b3c15e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0049d0941506c45bb65056f494f435199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34f37d8dbd02d8ca0ab5300f936a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89331611a518db2c4cfbb02ae1fc9adb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557109dcd852d97b412e150746a58c2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee805c876f19d4303e687a43ca452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6e4a03dba071f7342732538cbe32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3dbaa3a22b538a210cd55e76020b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df88690bea9129b61c1351af729126b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702a3c9ea9d7bf3c1c0a32466aad0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff5e814a185a0bba79b57abb99471208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb845d9779dae335a80559ce6ed5a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318f39beba2d979e549e81acdcd438210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ce5b92dd979dd503bc9433e6f78d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c207a25f16d996fc9f38db1253e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085fbc0464c5be2e174447d2c23c43f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e689e77446ba9ec20aecacf0acc3da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fbbb3f9d067ba459df3b00888595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a31b1ec71e3e766feaa3d739f6960d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03385645ff962cdabcab8164f5f576217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc237a9a09e673d983b1ad7d337bd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce15ee4715896c0ef0ef7d2209e940219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd28fdcf34429769e655777ecd412c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f79bbcb111067c55bd1badd858b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8628dac794c1d68b10df267b78183c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039555d453ffba26edb1ac3a110791223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd913dfbcec65e4afe3884fd5696da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcd1fa25330fd35242fa93efaf87e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b047b55005305a48d9d0f8030384226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf64ce0abb68855d821c674325e19d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7bc818055db4e8ce4b137732bcdfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a8d6b86f701f8e25d09cafe9ae52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567ffa6eb997614a4982d3b17be51d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43ce0d5f6f2434ba298688406c43c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4eefddfc8b2f5198f17c51213a028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a405b2a509281fc79d5bee4b46cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85199e6d05a8bf51f59022ca0fff421a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a702fb282ecb377d581371f6f53dcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda07332d78adb82af93d81e9ca7e5f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2909869ce56223b9ae6094efec35d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb20dbed75f30d94f091fecc972d0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df102eb22dce4743ed4e9da3a81559239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed75478eb14b5c0cdc1a62f175ff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff6a5b80c3eca8801fbcbba4e5c17e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cccbb76d0b9018d514f368500199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2654af00fbdb9429d955fdd387020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252c6a391afce2a3a83c2872652859244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e240a947ab7a3f45bbe387745d5f5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d392e587c619dcc959be4dedc8838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285280c6701d98fba741187e231559cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1891bd2ca510c839ef7f74d27027a37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13b3722d56645522b90c01ae8525f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6299820bf2bb44b6da804896c3e425250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae474f7cfec3c1bf9b957f8cc33335251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c1dfa6d80887feeb6d87befaf43a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f517061ab70124eebbebdce970de91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f34273d47a89dc2ebe39b576437d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d0a1e628a4dd802b9e08a4ab2c43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837070cc0c4d6ef398dbb55f76c8c25b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf724779ab49897438673c43c9dd850257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a903dcfbd4012b4612bcfc3abb1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24dc2eba5b470bc93943a9dda3b2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3cc5f12a8391953c4927bfcf564f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e32429a92d1e3bcf880c3ef84e5045261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86822cc5d905ff9b70d57f51dd9a3619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5e5bd68858c02fe224497e3ecfd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e94ac84c0d8bfc075187c65c8409264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3529c3998268a4f45fcb7e807c47d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a631a872585b6cba669796b30f100c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909292143ac5f0b238723525073b48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a49b8318f46d460963fcbdd4e553268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13250d8729324430a6c5dab49298150d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff0130a8d5cfc50d7cfed66a51510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c4b1981040440cfa5f70142c45ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fd074e20c104b5fdfc3b0eb6b97f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474659cc96de5b11da132b4491dfbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc76df6ee70824c2a5e080a52fd0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ed4e2b1dd6ee745b07df0c2c06e7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54ff0260d3c250edcbaab00f3f2c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018bfe5093351b71b3f21bb17e73008277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b695b9dd990a6d8095a93bb40b47208278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c785299014d7ae0ca3da231af473a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b0c7e01e80b147fa30e74451059c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d3e0983b762f54eae79bd44d24e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed70c927008ad0275a83c81952e4db7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475475c8d833e3dc6784d98ceb6f481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab275e5e411d3f155ad4ba5e80d808284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b8ac4cd0bb60135ee916963780ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35800f9caed33d70e1e8fa6c2f0730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24fbfe5e18d92cc22b2b039ae9d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a14b5a94235f161f753f4aa67414c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda74e8f5273d3767b8d65887203ad98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68afbef509ebab2b0196caabfd2b74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2108a715597a62671f92690678f644291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38672b5daae65934e84c4d5429fdc119292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52906915861a314bb2e3b2d8131cde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817052960baab857e75659b28b1187e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921af6cb18fa703944e3c9d2129eeb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b601ca2ef4e18ced903409800bba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c07ad772327e3dbe76592cd5f4fe1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2aa2009835a311c4aba7e3d0a2185298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eec292a7cd13907600edc9f0e5688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64eec92da61472176a972b39a9f506300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920104ee6c2e1b98e65ccc00c1d226301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b89ac772b7d66127274f81fa4b54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6bb994cd43abee188b71c481c4c3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837357c14508b12e15374081314f996d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318abdbe8aa5c31ff4dac8781749926305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270490d112352629a32b4be0ad5758f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372463865df0c77fc452a6a1098bb5d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594dfdde2c5bd05c9135d3c81138165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330be48a6346baa21e36acb729bd7aa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882074145dfb0df93e9abf4720908d85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe286529085705ec8476bb8847b3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457c4e2fc278880c8b4dca7edcade5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe149f276b510f3d63211b8265962a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2501951389121f07f53d8ec47b67e6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650d634d1adb1067b20516aff93314315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750aca4b5b7d80b733d4d5dafca06d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c71e88de4424807cf450ebcf6052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040fa044bfc88af310e2e0064b39be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c8717f5c8c1974dd6ba10dc681cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab7bc81605060c5b3f12e0a2983df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc03c7bca9e9c96d0bfd76fedd2e2e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11858a84ad05c610e6199cc34408a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c449d14a40399b2f93bd2da456ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84353a81aa758d20e334b6180e28f617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0522d7dea8e24f9ac50a0aec81126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb73f3120bc271007daa8b4f38c707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3cd8a0fd37cb4483458737bca2639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4edc0b2a674c8cc9ca3de59c75c37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85bd345fe238307ff8607434c21089329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936e5c56bc6063e2fbd059925e29f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dfca4b6929d7df17dae3a9172de8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d525937b2b1048e68bdb0e59e48cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fafaac87cbaa44685e01246a13c70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe651bcb1f133836fbba1560280f55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c74b64029e8c59608d709f5777b4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4f1e8d1ab5651efcf6bf019b8972336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ea29267f353a84686df392b564961337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505709af220e0361c5cddffc479494a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f402f887d2b77a58426a16f601bfcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6da5432b3b2bd69f9c8727ed2cc05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453163eea68611c7ec8b0b1f73149c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81aa1ad50d74499e325808af54619342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d9c9cfeb640c0e1fb2662e8c4ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130fda7c85d5e0a6be2661a01a7091344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2783d214ef1e45707e8e8f94524b06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a46a9bcdec8f9377901f1dabb7877346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a157e111fc75968551d803ecd6be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d217630157232ce570817d8953deaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ca3e04aa43fad705e8134ee853817349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9fe070efde1d8445c7a13ac492e9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed080054391d5f7ce506cd9b2b36010351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14337c3fed78bd3cb713d37be02ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de32c5e0193f50d73c0ad5c874fc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e1b4920adedfb5c9157b47b553fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b439b5356a910ca499cec64cde2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad439b7ed4dcff10e9a57d958f45dd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327854adbf31d5d375629a69988bad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ab414b49163ffe8c828757b56cc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ce06c38db85fc05a10f7d9d314eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b58d70c9b95f482908abf01f75197f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebe5d627496adf7a966a6864df79e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51aeacf56529d625b042a21e92d56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c19a2f6cc7f74f3e2c7837e60bd4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98a9cb1c2e3f8202cc11aea3275b7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6883f0404c7bde63af50314bd3e44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31fa3da67073df02f3162f08b6d9f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eceeb1c75859c8e4ce5dab877a3db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0bf965d6ef771d9bd328fc1f2c294368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdde769178fd28e897347337703e02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb27b6d68864d1888c74109c728e49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d2b154dc4b6692cda59a77e69bd7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56988c6924da22d5faa9e3fa921aaf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d91c764131130e7e401da8686d4cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385230baf5f606c5cb424cb62efa0823374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad6e008207d1f37a12df69bb7a4b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ea8079d1642c39b20dddf8371acaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259fe918b64011036eb9e4a1c65f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9225fe860c8ee6f20ef98b84da0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d0904598d758a2a2b373cd45f8096379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c4134a7870e4b63e03f3d21309be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba18df2c11ab013098c8dd778344569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd4321c983feb28aa1293efcfdf39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed420077b1f4cdba332ae88248023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e1c9396998f13e0c2353edc5a15bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b053cb91c4f8e753981c4842c5a70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0759b5ac2d0d8909f1395e346c93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e90fb05ce98e260a15273484a01b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3163acfc4813601f7f00f9d2de0f5bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f0c77dc281fbfec76cc79c88f9eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed458348acbff1c2c7ee728f156c875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc105449e6d25100f21616d7c2a4d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a064c546d14b7296de8041cd598790392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23847ff01299060566c4a67803b75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5de57849960cc0c0196c336ea107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9afedcd71fb79511ac601a9ae8452395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756614c0067471d8e11d3c6ce1e6b729396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae2d0c9edc255c7b85ee39977b26a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3520639e2b61dbcfd037c0795a0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067674430ed0bec2a0c9b7a694a05f99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291453458c1bc815706553e6e7949067400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0f128f3f932ae680b045d76ca0d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f44a90f1fd5e189f0b7a7de4034486402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605961ca6e18b6fe869308e4d5bb32a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0dcf53f338933f1287b695f568ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eda65c6fbeb0a2a6a62b54a376d33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a727d762be2339df45b4dc578eac91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099af96acdcfffa22b7a682e1ff38d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153ec065eb6dca8fc11da4d2df9b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adc67d0b45294082ac3740a1390db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86fdc9313d3371d618b3db1bdd936e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eca85c3c81335a404289bc8fc712d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b404504d871590d945869045e9f6b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dfe3bfc70a64ac0818e527e7df1b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6b10f0808305905b19e8af08bc10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db449fd4a4c5c4bf34b92412ecfd509415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44576e59ae6798b8e28062bcad26e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e211d78761493ddada8be495743d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dec9ea21aceb22fb2d3f7fd6a15a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea2e9a173e00523e612a980d727f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca895258b4b957a76d71c5440eacef4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b4f75fb8e4c292263dacce2318b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039860772915a0c41af73a99f492046d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb25d3505782e56bc290892ffcbf3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37de3d77df2e08f856af5835ef70e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf3f0b405e7824120c5564a5d9726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75fae4794e1bbe5a9c1e826aa2c0c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a29555a1f97a70d42ccbe04e95c1fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e071971337e6f848db69c3d2cbd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b8d30d20005e85bb6746a1aaab23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dc36ec337c248da228e9763c75ab4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c11a4a9a93c30f48a33f8a952b71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3275d6b6e9e9718b343d71029c2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651408704dbabf010e7a616459303687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441cbbd89e9fdbd82a84e440b4b453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2f0fafaf309be486415c32c1d432435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364366826dd4c11ba5585729829ffdaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d4107dc7f5c9867bd8c909eeadf34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b127a81b271fbdeeb374fb1be5305438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0478b11322b9c72026617ae3c001ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749dfc93486dd7d10b5c7a2a9361863440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8abf9b378f22f51adaee88fa5c63a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d20f00c562493a46d0011f518ce7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf83c85c3bacdbcfdbe18bf3d38a45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915779f64efacb4e520fe6caa8ca15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019f84cf6fd019775177da92e30f4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e607b82155d8306c675bab5a4f09e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb27d45460270cb789340e4ab1ad589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584eccf9f1cf8ae54f1e6753226d151448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcc6ff401d3cdf22dc04d9d41d446449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3722aacd95ea49bab3e2cb35b1176450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021a487bc88daa225d55c6c0c3ac25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e621b8fdf82fa0f8182451f4a0da68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf81a8ad36f9c1b2b46c56c3a137f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b72cc805718f172e3eb76a41d9d98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1deff1acf25cb51193fc5176384bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd538ca78a816520d065d927a1c7d76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67228157a96764c50c829bad96f3f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ae185d3891f71860ffdf851fafca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5c6ed4d38b1a55b24e812ffa1cee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c171221c8a8e91689f82c0acfd8a09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9837ae2f81d876685af18e916e636461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3bc747ec9ea3175d9b02bc557927b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd010a2058647d4578a77dff948a4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073454b980ef95ade5b18c0a61fc49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1130212116a0f5b7b515c06bb9b44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0fcdcfc5aba420d9c7e0965607913466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0796f5ddb9c3c0d3e027240c6903c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc8a2a426de640f27e896f5828504d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c165161d168164b4b6995bd402edc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf056c93f9757bd31e67c9758e9cf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df5ae6998e000c78d72abe84e2b44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4819be6b7f8a28783920cf9cc52bd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d85d52c9933902665f32a3ca1b139473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4061bf4758bd5da790d075cad31b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f385eedb5c431585099a50eeddd71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c21d66d8aa69d4e706b817eca05a48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49b7b60ce320947a185fe3a8ae613477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e973ab23ea88cdb00f0e2eacd84b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872dede00f0f6f6bb02f66186683de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370123f92db0c4bb68fc55728dfe896480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5af4ac8950a5d3aaf80fe74d78a9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f6b4961031c7df81f9a4940340fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2d70ee729a236f12612d5588631e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3f0815915f08157f8f9594202a17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e11dc76a1300b7b6c4c2fa352c8b79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde2922626677f25498e21d8e5b89b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497e7c22d7c25eae429d74b89afc25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e1f402d99eac19b8164aa5bab2c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc70c54873b165c6785f956a3f39c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ffb2ba813adc3eae6c2285f64601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd65a4a44187ae4bd3ac72adccea1c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ad9f3ab92c6afadf34a94b2bef40d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7b46d0cccb2e28555efafcc71e71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ff0e31ebca8b578d3dd66b2b669d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9b9feecdff05930c4e675717ad99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401327b87329de74a143edb5d9497218496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d5b84f7ba3cd0a424f09b2bc11bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d001352a00dba970c93745eb1b708d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc7e79bdcb4b5ae2251a5a5ce3555499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268096f4b17fef7e2f1d237e7095ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539500e78ad85d2ce967752b9d7562501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c30e9a132e89ad58cd8c10140a8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef653856ac3878f315b54eb8b452e3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f281e05d4c1040cac57856343c41b53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a6d480dca91e2e7ef024dee417b2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c29002092511e3c0e3eaec058ff39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b96215c4512a0fe9aca0ded4708d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a39cb8473caefe1c0a401ba518d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207e0f0dc1133a5578fa904684997e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e1c35a00f9c2a1a5274ab7432bc82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cfff4c5baa83724318371a40ca3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640ad7b526bf6fc280d7337d6be2c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1ed56e5eae6bee04c60f3ae3a0dc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002e099844005223cd14efa4589cd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89690144ace0d8d3a78decfac2e9c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4cbad0f6ab6a17d28ac5278f2fd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d452e8313527dc4b375664aacbf0ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366cb6177d96ec1274246bf58de57e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd054f75135fd61b7dd3d4ff868f79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410cd79074d2eab91f20d7ed3a89c14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82649fcc572ecbf0852ae0f2837ebff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980b3fc6806059bf395280c51872e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f2d0ac0c858bc48cabab3597003c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a23d2ad486897b4f139b7c18d30e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c69b04bbf9bebdbeaa08d54e6e04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b99ec5e73addd8010df103ec7b362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa04f03cea53276dc5ada0cb19733a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadaa068f40cbe5162f727d37a0f461528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db523bccf6077e68b185e2c7fc711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d85586f08ba226623997ecaf121f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa60adfd2640436fb287affc9315efe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1c20b5f39bc8a180d5a598a340dca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4d18c3f41fe42b89c6161fccdd1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30433014dfc5d273c44a84e0a46ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0525e5b4374972bba8c7a2c88cc3b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736491e37bd3b77bad1e69231c23f78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108c9ff2a879254f5a0712e53e4b364537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bde67e59e17b935debc789cd4492e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd9a3185b68e9dd91fff7273fdb62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb3d3cbee5c149460d38d2e5576e19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727688b92cf58ebe69ab96cbb5f3e731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c044e1ae3dd919842317835e982c3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ccbb8f35257d6b5a1e962163bc8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9c51f7dc38f6b50b9fe6001dcc67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8662bee21d2a99eecbe43e936a969c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88ee603686fc188fc5ad64616c1d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c07b292cf78a09cf542dc797b910547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b5a2fbc61e7863ac61f6123c22a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844aaf6a77c446e4ffcb099e7cb9284549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f37f12d31a0cc17574c50f39dc7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f263e096ea1dfaeabc8f22d21ea0b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1f3848957cd5dd10c892cc5a082c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d6d80ccae5539f3f86e8b70847f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abfac0d6632c6eacb02b299de6e140554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cb00caad944d15115a53eefbf8bf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8f814d6d6ffd8685a36830337185556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e649043a8b9d9f35f942f547027de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbdd708fcdb0690b819b70ff7987ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e1288a7835daa3da8ceab68c814c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c5e1cbd080f42370c6612e29a8a0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6aaaff18141627b4b7cd639dab191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68cd924f1a924f01ea1c52ce6deef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e65b809fb62a100d9f7eeb14b6e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08918baea477b27c22ba9a373ac1f6a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f7f07279d8395e1fa05c83136ba43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901597dcb0bc4b15d014d8bb115660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb732508de3b33779fee2ac84840348567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390349adffd52a512ebb505b79905aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ead3897b173a0e4e54e05e76fbcf6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c05d5942246fbb82e90a11280948570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed515c3daa08ec2a9705c66f6d6865571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f9e4558cb772fb53ee3b83619d44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0385ae9076ba8c75e396cbad01fe5b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256bd5db0448e4b459fa60bf9e8621574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82baf274af438e5649f56940a305e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2481ede2ae7a9e0aa8f2a6393f76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3223d586bf4aec0962324b22f097577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc99b126dbc0babd51c799efd77262578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78062a2a9de9819ed7df782e0157a19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d49a932b94d39c83c1ece15fbb2c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b7211e749089ca42ee6e9ab79dca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f3525fce80f2587f4846f40d4fcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0c5a57bf72b8bc1a72ca4ddf93ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6625240082d286088e63d20e3c3b34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50585099cc0ab2ecdcd9df43dfb7d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40bc401d61deb314a46ff809bf1697586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb54211c249bf01bb378821a327c4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7be13bc245115b6c383355f8687f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d0241accc69e5d25590dfc56252f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d87ca1b9b3a01c8dca88ac1b9962590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab27e80f564d7aaaeb7f13c1ec66f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92645ed6496d16d393ea83df0afb8ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0fe752670dbb4289fde60d2423e25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e458b228a5c4b4abcf59a909c2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c182e3e98d983245f7e427e3af76d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a634a536345ebd254259031c9bcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868faa0e3d2083b72c3f9c2d0263d9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8554db79782bdf36f3decc02242d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f30c29d2ccb8912e417cd3394848a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce8f8dce6b21e3c250202f0d3996b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637dc13af839800b9509c138212d029601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e1c0d123296912fb482d874b33b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201fb1e60b3515c9354b480b8ff26f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e9a3fca845339feb3b41dffbb223604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c9fd04cadd2996df2e9ad708b10cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173487b13348e55769b2f2ae4ff6b014606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2f1c62f98e429db697d58b5cbb6f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d5f08ee006fb0feceee31424ac69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5f99839fe37f03c6b00d09bf1fb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182cab24702beea2a208fc85136d4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3338024ca4e04db8c26caee4cf22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bdc49e5ee33e0e935d3a4c9a85b6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe0ba9ad9ab06f2e8e0153547523f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a7b3c3a814e068907f33ceda009f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4a0ef0a7f4d1c96158dd0eb56ec2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799a115bff148bb5c05eff2e0a4b84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b639f03be751616de6761d6c6d28d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009a5e3ac0382ffb5664642d36a758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82d982fe7f5f3cf9cbfceb4d3e734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928a4a0a02882900472a5d9e56ae063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d80aafc17c730f4e2dc3690efe1061621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c03ac3e08a31aea2d3b98767888d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6acbab94a3f48d300889958150648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9c47aa3ab36ed4fb944b94616461624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497ea9932930e08347083f1e7653ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c0e1373bc850eadcf7c82a4be20f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16595aa469303350bbd05df1d991ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc6e36fe1017403445eea8d190241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22045bf12401a59ad26b7db08fa6e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4c0a0c8df6c3347eb3c7854160c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b508e093afe17d0ad82ef5120e531d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672ed38f9ffb9c4375649d938ec015632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d54e9f6e950e1513082737cd4aa59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39c113f69403f4cf3b971e7d2c922634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff191ffbf3d666ad3d419d98d9b8ec3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e9d4bc77f35d8e7cd8cd937c7bcee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804809bc73384b162da636395f4f9725637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe6595afea5c3606552344b555316638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917a20c4500e7e25750541e54cdc1b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9daea825de528df7556d49e7f7e4cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f00c81493c9cfb861e605e707b37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969039d7d433fd8d368a11c6d8cdf28d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6b14a116fe655a3a129238d86e76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e582f8dc665d9e8006d92072d10145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b22bff57072de2d764f2f6332951e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19678e83a95806483f52e61454ca6f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b9dc1377bb947b4cc6afe524fedfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d15f302b530047fc77429bf7bb04e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca7d49d33c743015c1138a3008e5ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d30d46051209a66a1815e1e1609d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ae2fd24a94635e73938fb3ba3aff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aef75ff3efa91c6b49029a385a318652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b867d9649f5673862579300ae8a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b799b90ca514b8e68e5f86c6e1ef7d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114cfce73c4ce507d5a49356e3d97af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6e02f6c58de51cd5489d6dfedec8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742a7392ab7d3db3774b3bebce7a4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56546afca998a9d928aceab0b1d9a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437a5915627cc211b8ee0d06d364e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe93f0c87ab77e3c7773986fc8f8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89921ea4ef02c0943c635ada40134e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f6a0caa969a31477747d7de4aafd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca406aac85f4a572810b6d304720cee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a24c60bc470b2db71e625d33c58d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b224b430c8e853709a8cdca8da533665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2859759cc1abd104711e6bb8aa893b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c89bc4423f6bcd3cddb2ddcbf5cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5f32c892581ff2ea811ff03901236668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ccaabb4db6ed55f620e80a664d61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59d23e99b5ddd0cf8e214a7f4b800670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e04a43dc281483af31bb221d0e07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b71590d2e848e95c1ec6061b5d552672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c150a6d0fae139657fb514fafe928673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc30fe4ce3ddde66e1ea9c793fd21c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed39a280b4870ee853ed29be3d3440675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548ec4a4188094b177841d3a7b6014676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8088bda7c78bd008cbd27ee34887677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec50ef7f765dc22f29a5a8bd1ca3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b339921ac83ea814d193891f43f6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec87fac11274673ed661a7227e7b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f01e8cf9c8e6464664671d8039a61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c2fb2a1b959a9d3cf3636f7b97dbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e1590ecf7d58cb15d233d66473f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa026ba9d2a72b9119512ea16102b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e887410acb529aa105648e549122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5fa70f76b156c659244d08a940aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26714c9ceb0b1e6b1b104dbea2d57f1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda57881d0acda5ddae5bc0170100d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d90ba58cd7a52b27c48730bf0f4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33b9f898e21202baa2f34d8403ef7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca7ddf4fdaa06ca1c226b9d88822d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7759f4513d51df7bb97ead89afd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26333d934308d416ed46a687f807d8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5294b2dc6f67cdb7c1ef5ebe2fad11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583ab23dee863e6b8eea496285f3cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ddaaeecdb805aa683c7e29869814696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d31d5344afd9f11936416cb53bc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10668ff111485e099506dfb2f7fbc49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c9a3a042dfdfeac21d41ccb47cce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4526e6ea1e00cd38677e7b17f73ca6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2bc0b81953c237e15031910867fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1362429d326035eab8aca86cb399730702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57cc650985bfb4502e3586bc98e07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15bf60239ec0b11712a07fdd65293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005cf1a64c3a804e68ab94431ded897705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff7e32914623ff3a85eef335e1c00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedef3a2e1c836aae418076a0b7194d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6aaf17364a7bb2cc6ec378dc574e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede1d02271d35b717ad6142556b211709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06110e03a9607b7ada037b26007836b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246cab905ccb5afa96133be67225d22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450175b913508df43f02c5fbcc5bd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d4ba9952014c83abb0b572aed6a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb574c5d54e57ba57a89297b1edec8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc94de40f061de1db9103a1baccb14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ada3e7a4c679be2abf17257c1aa2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a83060d44a4116b455e79c8352a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c68a1fcd6527399c0beb3a474280718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f2e0bfd69abd1bb7d5d9369fcaa27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b1c8fb734318f0975e9026dad910a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71267212ae85f32c5f67dbfb5dd2d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c95888e3f8cb121d169be5836665722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbc788845ffa9525690c5619b62bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb6f494aa053412b769a83f6288be2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75566a44221ec53fe983771f7837f05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae9c3d74e495eab8f98cabd1063f5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f462ba8e54f8352da5c3528273d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ca420c77f0aeb4b02664c904ca75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714110e8e7f6be3ac1763a97b46788729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4c711adda0e8e8430e160452616e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc70edc04b45ca3f715a390d234421731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13fad455a43da17b984b364ee49db732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107ff5b02a377c0e75064c15b27c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0438bbe55f7c01852d47f15ef91fd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52e033d79ecb1ee127bf47823b63f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be03d258c21818ab94d2c8aa9d8e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186330425de994131e43221ce649c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e959d9feae282879e1e35e52b6796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ba66378858b4aeadb792a6708f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4d56fe74c449a9715c68cd2957338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664b7063299f3b396020f82dff77d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bca458ff3359814c9d2b048fca5a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23383e234b4733ec8c6efaa772a1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e3728d464dd9863178b4eeb0edf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e51a447578a423205b33ce6a4b08713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c14155a5583a4cc387b210d274a9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49b1573660243d50556df250c68ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec70ac321d30da36d1af77f2ac2f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33dd64bc33c21be6a05af60011879917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbfa9ffb3b67d9c4d4c7972d72c8d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceca92573ac399fd742421d27d86a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a43bc74b332b4d836dcf1ed33ef3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b4d44ec50afaea0f88d58cec74c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b7f18756bba3397f375903cc0c0d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b73dfe7392d0c15a1144d90cbe58e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d36f9de4e1ab333eb934572e92e3b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca058ec698fdefe4a35865e5534f6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763063703f635ddd799d34db0259f45f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd51e225743206dfd31cd2ef72be3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2cf30093924141e92e0c2fee423a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a210ac7cdaac765e9ae3194c381c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b688e9ecef4b5c88ee9fc0221e0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd874a2620de21497e5b500c777ed9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f7d01665f9e4fc57d90ee5170c8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afc8264beb3785e54d3010ad23d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5334e4139440e9bc48a188537ed634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d47fe6d41edb4b24a694159d97a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf913f595b07098df40e02e7f12b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f461c8c448600d683bb05b4e7ce19037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d111f38f9018a9dab34a9ea2195238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e465f8ea49da6eeffef723742ba26d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefcca2c7f2ec9fce73988378268b8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ae05b88a77b931513b6cb436069641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dba0bf1540667dfd90b943a5a3b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d656551e8d19aa4b233cbbb9b5db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae0001fc613a060df81d16a53e950344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc338c8619bdc6dbfa0d78c0c9ee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748058a0b9c2d3b4ba21ace26f16d3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b863766d5dd59fded1a126dc69ec547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6f923da4c14438e04f0279d391ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f78a19fc93456f64d1598a84be6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf6de6bfe9a255786ab37a6597de350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a7925adfff7c9e2e79b8c440b09e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d813385b214f748cc8be36aea7f97c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d41b31d0962dbd642daadc39613eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d79df2a3780fd39e52c52bbfac3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85577ba9018f1f195884a3ce06d24da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dda2757e930cdf808016de6a050656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100766eaf43e5b5b69d8bf19e495646857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d650c955a90cb1a569a911cd4641258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6adb9858ce1138c9bc1c0360ad2f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90ca7d3101190c1b57fdd44b8c40160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434207fc2d5d49407f253bcb15cd1a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b19f919dda12bf74ef5bc8babb31862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bdcb134347c3917acab46867dec5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c06b9d11a0e4e968096ad0716731e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98460bcc85140a056594c10e421b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5adbe4b397b0a5bb4d728e75678b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061237a56e15a51174ec29863a8c28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9fa18590c44a647f1c63835ee9ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e8d4732edc113f996af534fbadc9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b5aa2d667c30e8d590e03a423ce1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567dd3a0f823eed29f8f6c132f7648f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f99d17a64ea9c9dc6634714c9c27872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3341178c142f70afb517a9f69ad09e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff95bff31e0e34be898cbd26e5014174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542394cd9493cacbcd7b5c606abfac4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a224f8d8f5103744e3e4912c3df4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da046a0010dd44f6a93e3d0a95a5e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051c12e5eb13431af3a91eb39411dc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e87ee5439fab021269e682660e745379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc231163725f523879bbc8d84e981880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caba5f522dd752036aeaa32aa6301a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07e090d33db0d5a9ddf85ab0cbbec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227b8ea9009d41f5feb15052cb077983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c5086f0d08e63a687f30a3366b9eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978def003e0dc301edef49594cca1b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea4bc3ca50d75ffb7acc043d7863386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca121c212df5d8194a26414522fb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb086aad3ce5bc36e551d7bd6d33588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a7feb61098ccdfe9e3a9d4700cd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189865a5bf1bade681c1693e331854da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b07f77581d252dbff8358dce74dfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893679367fdc1bc3f848efc9cadb9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db82f5ed9ffd831d26318e8956388393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4d78030718855dea403218291aef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3442e06e4b286548c90864b7200aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f7fe8b8bd21bcf28889a800ef9e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96890d4ce1a72e93b98c3bc456db3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f743fd97f7f89fb7382c8cfd0d9d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f39a482720fe267144107415877499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24dcfe8cdb93a721eb14d9dca715c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8511ee1b798b3c106a3cad4e463d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22a0a88b01ef308963fe79bd2f9f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104435008bb5c3d396f6771a975e55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613546ed37e592271b179dc3f0ebac8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172787a5afe3acad9c1551532faedf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa00509411c42a755802fe2fc68fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf15e74afd363a6df45e4e205893b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431173aadcc4cb60555568011418004d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b583cf2984aee37281d0c6bdfe2a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744612f6308dceca0f0167e7def50109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6dcac2ebf69cdfd49862daa690f95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4a5088c100058379111a02b08a95f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66013f6c047f0a0c13996f1ef631fcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8384f07933d9453056032ec163ea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6760c76306ea25fc5985f80e721dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968115973b7f1cc852aaec7d05ed4b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec5c5fb1888cb027e8de28bfbc6a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8dbbcb0cc14c0e35533580189f6b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1fe97fb81e892c2193dc961152796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4f652fc3e21d9c53e675840e3ba0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9152f208335bf44f90ffca95a4ccd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e158563e650570cd38e1a8335e2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d3a62b12d6f4b1ee2668a941ea1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d202e0de253ba334b2c69a919ed549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8e3dac335c46c97bae129ff2b049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade900467cc6f2b1f9ca037687faf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477951ba3fc339f831a27883b6a72e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ffdaf0d81ac14ff38234653acbb80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbbe8016d233a9a4a564d1df3d9e6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4bf205a08f0de940bc2d5cb04367130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399d340c33cbb805f066928cc82fb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588f3292bf0e8632423613c1d57564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939102485e35923d8c9ffebabf9c4cc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b933f5cb0a2ee048908116d7a196134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08df94101ed16f90d427676f43e494135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a0ba5589365006699ea403bf04967136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d744e1b331fffd22a480d78dc721d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952fba2a5f66d9f95017d99476ef358138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80237f179f4eb3da0eae445db3bf56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c450e887d86d889ffe5bd805f649de7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4eb86a6ccccd1902342b4f194d616141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071f24447838ce51655ff481621273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e788423719867fe0b17dcbda1e7bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d2cea746b37b030b4a5d30b6c919144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf6ad7ce6287dd4c67b105685c7b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096cbf105f1943aeca1b3e4a65d422d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e957ff68e6eea20c647b4a4fba12cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c6523a5db33dc728987bd67948c78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053447d1f00ff93bf51ea6054f5bee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a7c3fac5c7cbb98d464f5921d3b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ca2bce4a7f7057a233d2bde5f152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc926e9a10b6e762dbbe69d36a06f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e24486bae559bcd6f8392e94d266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e45a2ae66dc0ff674479ca121d7ad1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bacb6c656aa7465f7d26958c5355f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3a901e40c95efcb29bbcf0ed4829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f28f9475d3c3d682b205fbc3838f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ce464fef70c9723f58e8f7c47191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310592a603396771c2c9d376af83d18c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45295afe4d20bbda79612d2e7b9570160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85556002f33d1f9005341c31d8230952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74826861d3f58ef48930894227274162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950039bcb5b43b0e7072ba059feeacd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c780d67622bce1a281b5f436c4a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdd5d72ac78e51ed675ebb55933717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1ec573ecea5fa5f2923ef0bbfed8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a860cb34897fc52122a283b7da140c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4487282b1d45f64705cc820434bb1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eafa4bd8f5ccd52f9c6a8e565be2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0cb17aefcdfb2630096355f337f09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8330aeeba01ab50753aa556b3ea4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaafa995808f73a89cfe543139e27c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc7596d10b8bc8e53fa212e697351173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad65dd31e057fd11708549cccce812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411435db4109ff3509040ab4df63798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239a9847a66a9eb85aa40437161ba6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a95082ef7094905339bee3e775e85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b549660752613dbb979e1e826a6df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5d65ff842164accd96e47a63d327179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f626c286dd43549c2a793b16f103180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8ed7f1b4770004426e03d8cc31ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c8b4b8eb3027e3773d6c448406557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2eb9b1f3bf721cf5f54fc8a08d1cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3203aa4ea4af6f8b0a6d4bca2bf19bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b2c0c7f60ac1a685f127d10e1346185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78d91fd64b35ef88a8021d5f95067186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037866b6f19df1b029d52d397e863e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b73500294705cfbfede3eb8c3b1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a816160cfd24a94e7b1f97a7930c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113885becc5f88609bf123b237af62ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79a10bc41eddc2bf02692ba08ba59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751629601463932da611bc98cd8b5d4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381081b1fc43b31f162df6ccdf91e217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40d0a2205f858b8aca7ba27c800d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3fcdb5929c82b642463883b34524195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d566c016f236cb26c08048d7e90c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ddf8c9900dce587521c38cc169711197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a17678bd31366cdc6a81d208e92603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5719d18c14f960d9885770a937631199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f89f9090473a5522935c4340552a42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50633236da58c0efdfcfd330903f79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b6ec3bc34e2cc14900c4db3a256b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bca7a82c969a8286a0b00217f2b2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf063a5ca4d7a423ff821bec41a9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e739f75ff6502f019a0284f0d09979205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cccfec597653c1b1b438108d24d92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554104589e81b1527de458903a11b3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901cd34703c8959130d59e4903e006e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83f88904882a034c0550d5e07dac9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43cca080fd1b0949edf98effa16cf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354120e912f0bdd348eeb9f0bebf630211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725e79217bbe5625a67a78d392c288212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daa01479fd22f23886b12b3564e4e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe810d14618005d840735d7173a262214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34274bcf2fe1856d1417a3591bb0645d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534370beae30bcbe906f7bfab775bfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bec83a683077c9955902ec579b592217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958409381191854fa13a4740e4a0621c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7076175fab4d9e6afea72e1e3dbe0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a546fef9864eb43b37b087e8c3dde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b57c29355cba7311ab5368d97315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c6775ed3d06394cb02d80b48dab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb38301be96409e7696717400959245223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb380281b380d50fb720918766bb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1adf24d9149784c3c3b65b905622d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3768ed1fec120e6a4e1bce6dd587a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20f3072533031f150aaceff34a2c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b07685e27d3fc9116722496c9321b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6330484c705831cda01f4c340d594229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2f0668aba44660ca1c9156d28e57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426854ff86942e31ca94fadb72eab8d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc2716f9584fec1815f50ad1398b9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047a528a5369108bf148f82cbb032d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ee7071e0a3b8c5c4f4132627262e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3f538c4719a6f9504f5d1ec8150e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507a4e163d063aee5cd4e77842321a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720519dfa89f490718e5c5faabec46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc764595f30646ceb7888038f51fb1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16896e435ddd9276338baa32eda8a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32745753db406885e91272290ed9a6ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7985271772500884e9cdd9532b981241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8afe87cd86e1821ceb084d8473531242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af44a664ce80de9bd03e02b3567db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405ac158deec0659bf92f547fb68ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf280dbe2fb914687ff60e1a05d4c51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c1e82aedd5f5c9c9e34f79da6d4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edd41d93e68be470047f49564a0c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675f451819a54c8a0158fb225caa9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052c0704faacac2b554d4aaccbf616c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b583f74e252bd7a8fd127e14d251250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb1b3f3a3b59769dd3a72d7bd68fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc928967f9d6d1b925344d73e669d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd58a09fa192cb4ee31bf0ad0ceeb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edcb2a104184b40460f86f776b179e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ce9df0b97619c77db2c9d07bedea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f791faddccaf00b1ed2ec9d97703256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad711b0db02cb198d1378a574041b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979dd32a685d757cc2b130e87ed8cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83971ddd549212760d285c38b27f5aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b401983adb08e871f7145e1d6b4e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2b2ae1bf46c17b92b4cf6954f299261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19f750cc9461681463e801463b6f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54abe6bf3c17f04c42b024a156422263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8df2fa100389391ca0589c1d06fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f884a2161458d6270729cf1dc8201f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb229858ade7ff5e6bcbcd4e55e5157266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540226d0a14e0e09b9474f5ece7f288267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d4b660b43215bdfdb310884bd349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc361a07a6da0dbeb224e6ba3d565269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943ca6e6ed75eceacfb23bdbfad20c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5cb4002309a1cfcafa76f07fbc68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f5c44c43d4386e7627a3734253dcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbef88d27f3f865147b691737cec2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84737239de1c061c0fb41e431df22524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5aa42add93334a58d28863f1aae0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14e5e6e2f43517df5caa3e6e8709e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea88cd910c863b94c40579c0b0e0f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f5f28e6da0e7b99f01a6c3870eed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa26523059e3a8179ac5741a47b92ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf51e16885a326fbc76bae1cfef319280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0b5dd3c942f0a131d4cc1d1d8726281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9b1d90b419d62b2b2739873dba96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b6dbd23446e95b3d0b351978ed4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e166b57f1325cced0a6abbf8e6ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a41e1177f5e13cf85d62c092ade1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5ac2f93f7ef236c584f6864e223d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e7e99709194efc307079b6d51ea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf848cfa286bbcdfe9e2274e7ab7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb835666afe0b202dca7b804ce815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fe05f453750103ddaf4cbdfe35a91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d31c258c78539b907b9f0a555c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570096946c6076f3c9205552875a285292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d8ff282adae385c2fa484b0fbc2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e970d135f2a3b1edd16df3d3c5af5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c4149ddf2ed56fa67e54e9d100f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879738633cf8272294c404f1bea149da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af53c44eda1abf9cae982e6292ec1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33873b2130321d050edac186ab252135298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca8f091c91e6def4fe250ad66d8a8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3187b23a3251cc7c15f9a6a07f56b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99788eaa2908e908d2f7455404399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8439b2ffa5fd200991dcf6b7393df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9b69e7055f61c626520d80000eae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa96f3368eef5b9fd4048694699636f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de563b5b37415787a1241a05915f00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271cd3712f6ddde8754abac03182c72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39caa5915cd903c1a83795511c693e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b52ebb815c06d753bd15a15aca3fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251a168f8200c18db592f568f76c61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9035a0b32cf6d1ad12c362646e1815310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b406b4b19bd317522de6955ae0f8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515507978740fa55a4f30beff203c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289615b6700ae2a3ac51d22ade3f48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793d5e33b41a58aba912cea758e549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc3c7ef1304892f0aa5a157bca9c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9a19161f3e146b0c371ecc5a13b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52bda9b6ea10ee9d4cfc2142272af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f0726cc853d1039e958f53dd615f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2eb33fecdf4bd1a099e5fba5f0464319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da07bbd45829c23965db1c9a6acec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30e61f8b132f611560545995b73cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33015c4f3864eb5c2ec5222ac5559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ad4e9eb3738ae648a68cf590cdc81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1593aac94e3b12e374f1c9f7ecb384324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9c04b39002a60edf86a8a9f51cec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e42767523d8d4f29028dcd31564d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e6c17b959c32411367a154e826b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616312df19b72a2ea858959eb44d48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5e5c29aa5dedd67223d46de4b7f02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a954a2e3392dee17d5ec61909d070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2887d6101b074b8ae72e554efa270331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360a77d2dc38e27d52ba082d3a71d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebcb21af4adf46dbdbec25b8108390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002559dceeaaf0901d595430bc1ffac9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a2219e376b8972f40ca95aa9d3de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ffb8d48701a49618f7a2c593eacd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3d6d71e07dfa20f25c00d37c97ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397fe62ef924351a9b03bd7a6b2d31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747772bab6c6c77287a22bcae38103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166bbf8301f4894babb72e86cc8364340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e58a3dd8bb5b4c681d691966766e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb2222e192d4ca158118121a2fe6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae398340927cb1ac286b5eb925e3ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ae590a774feba59bba6dc4ee3b0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947183b4599fd370b2d599741b7244d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a19716f873b2b2db327492dfc1a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c520b42cc79606dbb8ed564aa7bbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881200fb1f8f251f688fb2cc60d571e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424649563cdce0c6c220c181994449349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c5a11e0cacc53d8c0f8a5ae3e39f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd3d7644d28c6a6ac02a079373a01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e518f5af61799e2dc6802e5d7c2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8adbc5bc247563471dafcb9d06f9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598d9d7e67ff28ae8dd11ad18b0f5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322fc9fbf8ddc6a1295ba828c476c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c51294696b20cccdb6351cf3a1f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015870fb81d0e58ecf677395b0b60d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703e06247e12cfe74980c1b50d3fd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588c5e51c0b2f05ed20c7f1de7f929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8a15dd277c4cfda59fb46452759c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748769b5861a0452d29a8e55dfd8c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cac7583c7b701a9592dbbc008701d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c50bb547c884f7c88c923f672356363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa8dfb7de8a56504fce2abdf408ec8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72adc20d96ff723bdea272efd31152365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d60c4315afd3f7de7e073efa58bc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243425683104bf3bdfce026e304d2ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b522402121ebfa99021adc5137e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209988e03abae6b0a389cb52f7d65d29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67065de344ba9aa60da8c5a2168bd70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb0664e942a18f3559a38c1087d2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a67c8fff95885c26931aa94d0e937372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52e23e3f9112bfd2512d98dc3b7c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba91fe01e895a65f6663715b046a79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5448da88e67792830a9f7574843fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ced491f5403b4901413e5c74e429376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a82d23273be092870f3f755dc7fca6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7a961a8163cdd78f2e17fc6b878a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace6fb56b290a85107a4cac683acf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58216953df4ea85d62dae50002957eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f5d2f8315ce8a06da3e36becf1d96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c4f5f24e6d5fce8244a6f63574ec9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81325189054ddbc435729d215eb77de3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae3e7add7471c40821c0d4e8f47cbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf28b75110b77a46e4ab3e6fdb243a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4183399ab4425289170dc9fdc027386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240231d98a06792c9c02bfed1276cde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7f18f5e4df749a8b5eceab324a35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fed0442d5010c5f5a27b137222df5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e7870461f5008661b370103967379390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d29c5b28fae01d6f107c81f59d6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2735c42720be528e99641cda74b35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f1824873278482883a9b5ece07d6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0354dabcd95831126737904c292263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec39335770391b2bcffd458b47bff45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc2b23fd4e7538d74c128c9204083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d276112f45285d33a82bd78d596d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cb77c9836e547249f4d6203443abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d1a88f709335cec3fe036a0c6465399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5be7d6ef27f529eb020f39793440400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f13336bd3a63a1630ce69e0e1f49d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a77d85ab913a276cf927a3946d5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c797200d6335835bc5c8a5a94d7a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963712683f9369e3c90186a296d772404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb2e906a1a97e388b2fb31da3c7dc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142812034e6244ee9f2f159983445fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fba9cf29853cc810e699e6e3407b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036dd9ef80dba94514012a5a7ddb69a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2c89590f15b03d64885447f6ff04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62a797216f7e480081ee97f506f1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6544a5739406a905bab1c5e9f1a42b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95210abe9985e5b761e32a5a42cf3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5401d92c8b942bca144a27839dc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4e9821a2aee2309118068e814e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf07d3d399cc4f4319512b6c4e64fcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54219a06f22b0b411b364adfef139416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582b51c2476e21a69a7be85f0d363c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47c568673cf7e064397e737eba2b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4889e8b72eabd0234def1872a9b22a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec009d7e7dfbb8dffcf3a2c3a64d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e838845715b86d2031c81dbff5f69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b942c0c8f06f6e10cd2bb500fe34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979b875d567797dc87dce199f3c285423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624dc9752e4e44d4ef3bd6e3d2f127f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681fe2d846554356be94078467f3e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f44f328e5779068a0494601e2c91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c142969cc265fdb132a680cf8c22e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d48f49cd8b7649b4732c312f0a39f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823bbab034c2a23c13c4e77220ec82e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb350a6e744a2852a196a4a96c78788430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c81eaf393cf035bd0817b588b0904431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ddd6b428401462ef3a6053171034432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6045f39ebdb3e3c24c2ef41a1b8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1aadcdf34203a2d93d599c92acbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2971469792c2d7e05e04f1706c9c93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0188b60ca7b62f94d03272b60d89c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0136e42506bc8ef6548ba6aeb764c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd37c6422c5464a8951b09155a75b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10745c4f6e3c0b0dffb485559e475439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb505e617012dedf0cfe9ac1b20e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e396b11f151c1efb99f4bc0ee384ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddfa64569b939572a8a92e7387fa5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc088bda53e0f5bc7b882961a49d01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d30ebd54238e55257f7c9978d47a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df099d4fd8c0c79a0689cce84abd77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728941fdb4bfe2e699d90edb83a565446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94009a0b55907d66c74f732f8f4cdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3a8f63dd460047ecf1dc5e8070ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b1eca10fd458f95c4782b688215f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818199883f643e82b865d9f113c784450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c7a0294e6aeeb85a1e75010f7488451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d91fbeba25b51535c4da140a7bf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b0c1d3a21f5dc1246f4fab13b0be4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49ec120d93074553efadb8428621f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc26af865f18bed5618643f3d7a60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fbc8d09128c70de6a32738b60019456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835641e6b1a3dce2237055792e42f8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b566923af8ed7668f0fb7b6033c8ad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57508d367ee58950361997159dc46d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d1bbd987fc5ba60de2b75641027d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875db051fa99889aaab73f805de9a31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e226c1703325fdf25755dce653a180462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41ee85b484fbb00b370a8ceb875bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13befb60220d0a8fa731da0e6cbf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b880b5f6d9534722391af53817d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913afeece092392aedc09c975122010a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7265b6fa665abfe202b44f4e6074467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c6f656d0d6dbe1d0ca5fbf5f706e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e9acf72e2a177edf0641f519193b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd3eb1b890b2cc117699978968bd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b13468d002bbe3d10e880f61bd341471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe59ae25ca3371af5081db0a8fc71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983fe0d3726219a6f5c61787333bd69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666064105be96d32b1fe6c709895e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320a074a4e29a37150df01847f61d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03140bc54ecd6a370dd646741a269cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d33813a052dcbff4b93b40f43f3ed2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4ab7a2a5dade769e4c40acad9213478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b7451d544d9b26f6d7a90dca8428479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fc4ae6c92cf484fb220a7f42d743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8546faa4c9ca3575c2000c4638ea0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5e0aaadd6e4922322871c41887fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284ff200ec096346dca6e0f66b74c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9e2041c2cd1ae173f8f417733420c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d48bd0ba631670618dcd0bba163b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d298fd8d43d19606fce1dc182f1a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28825b08e21d22deda61937c24e7c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4542ed5ce0ddfcef5f7ca880a598fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8967564c3614a584454b0c1b5d2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293b8b6967a59297ad0a5ffb8450e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6040762b6f66b521fc5b22c64b8411b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed9555697a073a240aa5019627db5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c822c1c5ac5393acdbee7471bd557493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60432cff6010a8fb5ee65f5338f1f02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa098a2022f1f398e6b41d7fc5abc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793026d0c851d5b72a9be705b49af1e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8ee7c70c138d431f20f478fa5ca2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e6f3896f1f0ee91d6045bb294e7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c901bf6bd39eb62612bf88478f3c68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e617adde0c82e72d020cc0b699870500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a207391f7e8b64a2ae12aa0fe0545d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41892b80a6a967ea6d79f21af690cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7799839240d1cb5dce11fd7bcf822d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea0e63c77f5cc3357946bf3a2ee193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d194556e2b1b66bbefaaa9f355137505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9270761a3e20253bfc29a1cc05ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf1bc1128b1107c0c0d0014a5f745507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947a5375aa585992ab358440674b01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df40de935cb02a9afe17de627d04e91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d10ae28b4b6db94e4a8775825b699510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825eb93f37b7640769bb565e15c15a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a0172893ac6bcc7ef7bf44a158a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda45c4de0202a26ef655860f705406d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafec80dff888b6ce52e4c4289e0d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded6e34dcd7544d1045f4df2fd9d74a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b6dd07ced905f36565951d62792b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439fc927ca501744b9344018c3e881517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ec94c69a7ee9324781bb17c394dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a0ecaf78017ad6322b16c73556078519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34daee15378105f84619b59a1552196520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d62ecc633a982339789dac6904772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac579127922e78f58c3c5f100f115f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c40baf53bbbace70c3845745192b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434643fe3cf89685d3c3aea6894af7df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c0ac1c4e7140bb1e1f7cc6d011401525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb35f909155f443827427cd2d33697526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23f0dffb92a544116b3923d4520cdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0895eebc96c79260978db3efd653ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20218ec716f44799cb92ce1f2acfcf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efd43f545065010fad402670d9e5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4345bc392a6753394f5f7b1ce029cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299dc76a75c7862fa63db5edbf780b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca58fadc7a7668f7e250caca4bd6ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e0399cdeedb9d97e72d2246f331c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64d6c6140e0bc2f4c05afad2c0877535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf6c2ed6a4f3c9d3fb08b354bbd4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44976a1771ddec8682485032235ca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f333ee9f09a687007db59a5d77d89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527a6f20819dd80905108e25736224539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006083d85aa754cb1c4e7d126d4ad8d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3bed18c2af7ba8058081f0c01f90d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa038ca69a532e040fc57d14377aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996f745dff01d6baa0dfa45afec167543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dad6d93c3c8e1ea60877129682914544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f2275e22cfd72c27be246443ab0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeea6c9206949217379989341706164546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef3dd8284b93481b5c47edf26b163c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8e7d599b97167e3ae0857084e848548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198c0600bd4da93be37a12b7e10220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e98a25e67c56a48a7e452d35f5e9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204ec6ac17ba306050105cfec510dbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39b5c57f8f4095022dc6f613fbb33e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babcc7160dd388245bf9b1b294d3f4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededf09350231a58bb30bd6a39d084f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef99ea2bad25b43149f7f4e661e39d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8407545239d54ac99b22bdb756dcda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6de4ff75b2ee0a768f886e9548a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3e5e1bef0bb604c6f39dbe6941a59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe61b437dd065e5b093a43aba2648559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0244b206c2f256d751ec9832e2af3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4e532021916175bd6873f03fff28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6aa8730dd1b6e34824f66587d6c80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44dfae154b5af2e1129f23f901787563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab39ad5056cf9a499111a524aed408564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966e3e16e5f29a15bfe203c2538b6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952bf81afe4cf2a91f3a63d1eac991e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1207c237cfd6e6a402adb20b5237567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf2530343693b2f287c951a0bf11f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065b6fa8f901396b6334275743258f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4fe857c07de2054821c27613172f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b48a8310870e04e5b999944f1df4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497d5916706757d922f1255d974827572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a739cf052db430b8a10dc37bbd59f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d7b03efc9e55a996909fa230562d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a3ca55d166cbf583ab08298418c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee87ace48fbd5cb62a8d984d223bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7b94ecd4c12ddb0391fdad1ba6327577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942596acf4bbecf51deef8cdf8a8aa07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80174b09eacf715e96d0bbc36204f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e449bdfbf0eb1cfc359d4c2b94fa49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff95e8dc1a6ad38a7385ce38df406e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bad9c67088c4fa7ef83ccab5f9338582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06342cfe12453ee267456bab65130583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601644ecb311baed14bdf92748ea2b67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283bbe62090881b4303764a6575287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5826941204dd20c8849ac0bf50d13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053d7cc6d7c8265a12ade185b015f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3b2867e6863974cde60cf1813756588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5998dc9729fbaedd42e366f9fac59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5953eb172983b2a6e156837e4499d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dd5e837c98c2d1f449cfeefb2907e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d356060e792aa5e78eac3d5ca0e26a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb9c6f66c835b92a23367a68e8007593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf417ab5f48d1b98ce1c0cec13dfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6af23e14abf0bf7400e64e57cd46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a0b595b52d29bec5c799e10666a89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762adfcb8a138ed1aa9a1469e4ca4db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf63411437345c70d0c572e57e62ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f394ce910402a9d15c9b6d68f77a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ee2b00e7cb6d32b8e7ceddf623e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e07674e5e10730cca7cdc0513716601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d28ff60e9d606e3d57a0ea3b2edf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58b297de0abd58987ade0cc645fc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a5c0e119dd182e90d799411db1e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d32dcf4d0e61abd48f6126d310662605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421196d1a1ae537257d8baed1b8e4389606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e2816848a5811f8923d850f62264607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccddb4de64e1fdbc7c5b720f245a40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89953d75cddca6ece1083a4fd245dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6511c229ff9915e95313aec01b0da5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22494f56eea622d39768acff6158de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa842d95e265abb6042bb49a3fc2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac03756a2f90f43d2e6dea5846f3c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0691be5432d760046a3e5ed1cbf9200614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ddd326c42e16710866648101f7f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d20c1c9683fa5948b5762c86263b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82db4e208ed7e74bf5b782c45b2781617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b735f9c0be979de7b381e3a8719a0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b6d23f675b713aa5b6951b9564714619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb6e415dba76f2241710ef3d9b18d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe1344c137d2447fd5506fda88fa40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487d143768a946f9385937d676060f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7ba55a1670fcfb18da4fd9dbdb2d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59d2be7638304eee76c99013cb439624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e635fed305e0e6f0555f99b20d2434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbbbfa40c8ad0e7341e9b441bf2431626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c772acbdb6aed184721c2c9a769de2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03d72505147947b2d3c6845ee4d4ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394832fc9630c4a69427e64369555228629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96fac3b3e8cfdfbfe8970dee7c427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c50c3969022d7912e33fba3039fc98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ef23dfe57071772d867531781d0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2172a24f1af5f7401ea40bb6b3bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f6c875e26ee0b7f7160545cb1b8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56576a9fd9539e1a86a0ef3fb66d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e7b60fc31cd5ea04e60df74cae3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9d981bd84e38d470747cb041cdf4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566514e05a96aa9415ca1f8388cbd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8859a27418bf096908865698a647639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df530919653d0c9facb907b5d70a909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2216807e7f28f8f6ad20cdb86ef7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01629f7f180799fc849e5448fc5918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4bd84d1983de29ed5d76a295ac73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44dcbe5adfac5669a3c0505e6497c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c606c277e0a22a5d95e2560dd835a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ddd79925211b0e6f144b14703a00e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef1c2a9d0da9a61952a51eb941ea9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e73d80c07d8e6870ae2ab7237882cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad3e5482f0186ee1329bf3ee8e026649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f054b93b2b35677ed891679ceca1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e389f8dec38c343bcdaaae1539c597651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9401a9efb34ba973cdbf8627c82e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39975a4c2a3529c85a67c8c5bfab7e89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f9e93408ac9f88d2e65f7cdfff37d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223812fb96cad65341f782a0d41d4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed10a0118a3ccab056772cc2e54dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf544e6f6df59c82a569fe6cae01377657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bca6fb65e94c25f5889ed7b9feb5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6162ae8184459e1a7820697fcb83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed22cde582fc32a7a93145552bf68e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8685d477ef2ef9b343a7bb318211661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106493a069e67ad3ee2cf7140db19c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c355eea866a0fcdedcb946ad2b49bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2b78d8c3caa8f8e11cc9e38dd11a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daad8a3ccc868e79f4d41eacce44e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3e3ff98565e93ebd2ffcadbca2a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b4a39e90527099bde492fe4d2b97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cedbccdf76f5061e2afe9cedca4a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900160b896b5060fafcc50c8143b93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c608f985d82908d5a426063e16765a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e71b36bb0b53a5f7073d370ec8d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aeb7fe51e26c5308c243c806ca1fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1c20cfa6c91b7a912a160fa2b6fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c048f80d35a0d71cd2bd1eec6c37655674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152507361b41f75cd013e0e8a060dda2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f2f97944c2aeb7226e726cebfe5b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a55df2a4a55a57ed453c016ccb3ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a96715f07fd14f288b25058be85ad0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e148f3652549612c9f462551f1af58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bfe5fb65b11cb11f0776740e2c32680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>