--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e902ee9f25d4b0ba4acb08603d18941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a119bca725dacf5e52e1345dfb2ffb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82322cdda40fc8056d12e0188f51e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1d0a07233a1e37775d1a85a3eeb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8fe38a94cef902ccee9ed5397f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6478b615a8219a349f3eb064eaa3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef3df05f68d2b2f845cd186e9980937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560371b5710d3ffada4339a3e36aab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243dc89d04a98f01317c2454796867a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547be5a3ec1a8ee9853821c1aaafb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905483b5d49c9cb4d3fc615d23c8f6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aec51e205b61b447b6e4322fce96812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d913f8841219c7a2e1b0fd6ef5fba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221722890718e13514f39e30a62e4b2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f81d6da8d46827b920a071c76493015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f57f53675d3bcea9b08689c284c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dabf663ff664cbba54f12f7362c0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d4465f736bcfbbe8ab790314ea8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22bc87c357cdb04fca8a8bda13240b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed019e137fa3b121a4adb5f0e4443e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e9ef7f4885a22b1d9b8d77fca87021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721732296f07bf52ce1a87a1f41ad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe407b060dca4cefcf977cbee654ce623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d945d61b48e04ddfae4072a5b0f8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7824a611a8ecdc2d5d26ddb1858a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389dc089720546c45ff6ee79baa1b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cbf10a3faffe6bc4d2ecbf393060e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad468b779d10bdba965396ecd7205628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787410286888107c44f9c51807d052db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6583530b16d53de4bbf39404b886b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ad5dc8ff42bb4ba7e9ac66de5f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b92258d5b670ecb40f4f8863802a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2aebd816ea47bc64f6572565423733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601be926a630d4da54e9e08368745d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc33f4daa0a9a167fe3ede7effa4c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338dd72620b839b28da0a483a74355936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633a9bf0c93b65a252c32e7c38c55e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a067176c74cf792e586abb83c10df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de7329b8a86af3447eed8fc19d3cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb02be035b090be89548b7b6322833940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443b40e22f36e025cd6ec3937d74be341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5388cec86f4156fadb701f452a6d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff94343a0d47cec75febc32bb8d9b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd0be946867dc977e1134e034097044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efcf51bfbc75e80120575129e0c5b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973e74f1380a1ded7adaa789880f1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38340d6ef9ab94593b2f1cba828000847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b715dce96084721014438f50797cd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81689b7ee5677b9b90ab8afc59913649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98270943e69651553b8c136327315da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f96f1d72f4cb9aee76fbbe4290d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82706d42d054a2c7e4f52abcfc3a8a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd757922255be508bcebb7c0362dcec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca51eccd6e9aa7735b69b73a061acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84090bcd61486b832690ef0ae642ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287efa11e3150084be3afff14433b5e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d373d493270e44ae1657aa390f1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f46c0ec224bff9f94169395d0dddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386044ec2cfa0ae23e807ef62da6764b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8703b11dd1ba093924215b4a7dfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b249ae502ea5040b9bc3e75f36ae661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709610a1ccf25eb7fdb5af6b37ce22462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b306ded3da96aa1f8391f290afc2c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71412784ad8d722af7c51bafefb1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b38a7a71894f6313dfa9fb203cf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f07fb43d3016c18deb388c13bbb2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7617e4f98b181cd2852dd8f61faa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0d86b171bdd4672a498f4016cba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d9c54dd5383542bb12941524c692969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64652834ae23cf6a2dfc01d564e21f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a833a1989f1ca94c08c575e346894171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31ba7b4ef6382e3b8810ee956be0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf78302bbf0a0fd76554d614b2f091d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aaece4658f4ed31e5767d22154f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea92a790791e78344b4bac0236d5e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8d972bc6ab67377d7fadf6d7911e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1002089ffc41a4a58f6102ec5e93377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc63b50705695ab3bcd7e6168487f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f89bd7b8cf37d2ab4026b4311ded479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2439718616340ae5737a2a55caa7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1554b6c3bf2fae3a2dbc8d1c1e56181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7668fdda8af716306ae529e0a5a93d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27d67c5371d925a75a30453d3eb1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2573c9ccf17d885bdda4567b9489c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac6f9f256ab7cec498059a32d2faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75213a07f530266ce5701106c29eb17786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8d1e2d1ea7c52d606b638b26cce087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba73a87da25319361fe379a3b1973988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cbd654a8d1f3ef1803aacfb0586bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f441136df1d4009e071c98e343df5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d1774450555a92fa9d9c3cdedb7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04005bbb4384b713d610bf2b5247892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a90936c4303a3b56dacf71b4acb0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cd9bc3434d0c07767b8c4ceccbfd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158326857f411a590bd29f6930e6ed095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440943d7f7075906549b2637cdae4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877a3fcae8dc9f09ded4dbb187089497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436f74fec5fb9a45fd01784e57e6ae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99cb9f5ed8fd776ae90efd0c89ced099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d1918b6a0d3e54d310f4bf1a5e33f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3030c20ce2e837d4fdeee3c007cdb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7588d017c4df891b39cc2f2a5be92f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aad4bbd97a983c2be8bc4eef8adbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faf908401148507a340f7175bd524d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0a92a8c8ae3137356ec1cd8709c48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504152f4c847a00e689ee267327e97f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e17d1530a48a65df69a9078cff62d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fab876ad5cae65fc7cce5cec1bb1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021833d8d63e0b325e1529c1fba753b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504389669f94de7d8835fb8ae9b96c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf41bc6ec0afc42251a6a2e5f8e40c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302858c67d374677add476e6e8222762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be8b0bcae8977b69aa5c2d9941e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e18d310c793b8422bf6337f953e30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609af2275167ed76e16cd226aa5f9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9679d9701b05b3d709fd903edf531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4381d220e48419faf67a0c44cd2fba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595ea4b15d502c10a518f2219f21db1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bba3449cda55f81350704fb184582119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ec38f379ef4bd0d2ad9bdc541fef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d9b907160398429d2fb79d5f5337121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61059a739a8ef40a3a1c71fa2e316e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7a03ea75246762bada3d671783fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b885814ba9965217a004e9efeb9542124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9ead266dc1cc6b040c825125232e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978f46c19d6ae096223a630716e771126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8edbc9462cc41da1336c62dd962ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac33a8d6996424572ef4af11206764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ad30450f2b940b30c1b1d9b59c13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77175ac6b0af8f93c0866f332005cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adb68ecbb34d0f2d72eebaf3347013131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f72c0eb916c5e07ac170bbdaa0587132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c2890c6bf8003d70109b24dfc0ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66011fec1f5d669e6d0ca6f0bb2ee3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa41ec8f06456facec2086b2b61cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3032f7da063bee70c6a3e0aa889e61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d92f2b5cee4afdee434c33aba52716137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634feab24c62f37fa2e1cefb0e5a97c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb6074e131a13ac3362b158aef931e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04406990ad29044b1de7ba4ead8293140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae654fd14fafb152d0a7876af3fd721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb704b5917cbdeea7ce2d2a35cc6582142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657397a8b5d892d1d9ab5505d5b2cb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a09365e043d2251f1842d99b9c1f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89edac6a929f46fa2329d607671e1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d59e502c39b3e506c78a0d7c4ab41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1236c900382803d2e325baa09ad1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb653f5421549bfe9af372d8397b891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f87c9541c9280e537cd52ae8e3ebcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902cbed46988cdeb438a217ac3f997150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4665f6293a01cfeb8884d5cf2793cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b144d557696a0b1d7fce53cd4759364152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f48c8ecf2b68ad5cd2f2ad57e78c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e4ef72ed0b78d8883d7ef7213676154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec979b1a4ab4f3f9c553cdbe3fc4ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bac3455fa03cffac1eb2fd877741156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb01c7741583399a526fe64014ec54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4d6d2c6c419d532595c87fc82fed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c97dbdd889414cb6a84da6e62abe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882734c73d3846d572ef1ba6a9ae4af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbda7907d55bcc3542d4cd381b6da1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167545c92e89c6d3f6a047b49dc2ae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fdac34e13404a50e482bc01915d51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbd387c8161dcf2a689654effe103164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde4ac3d93454842e59846d648ef35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c335cacc19a3381f27bcaeb8cc3c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43dc086f7bf1eb2e1284f539609ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94accbf872030075c7f90d021f8285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a01ae537df652a2b0548a054577d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67abbea0cad664b6b2c98f1632e0d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb634aeef9f620fa7bf8c614be9c3d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678ed390d785419037cf62e9a91689172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea17d1e38fe0f2452cba9ec73469fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc702420e09c6066f01775dce47d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca822381aee3fd1a025523de7a795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2447e4245e1868f78b62786f5bf3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b61c5932c0c34f820247ad6fb202f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4114b1ea1c7824dad6ce3ef2e0aa617178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c596251c5e75433d687df3d19a101179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f37052b32d2afd3775556686aac56b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d479086b870e639e8f1a71230eac73c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644142fa2a2fd79dfdfab1cf1cb239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97be2f276b7b4cd78b8e479b20a43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e2071d6574502c384ea644643f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859251c12f1d966240ac85f0744b0da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd426122010aa460149a7edc07aa0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9e8448939d59b60f8e4805b9d6a71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc7f02bbceb639d0b575594d9f268188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdca53a87e000895b988c7907855d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eaf94e21f22d15e93ec31f809de4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffb3fbb8837b5444fffaeb1510eeb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac2e319ec27b05abfdbc94c828056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39469bfc9e544db91791b63eab0fac9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853bf08026c826dda2880ac60377de4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9419946f96556258834573fca2977195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0565d7360367706bc9b83c0621462196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7891f0632d646f7c7527c9cf2dbfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166cb9cb9f027c93a28ff2ca5b67e7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163dcfccecb3d97de6434d1038164d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e1014979b5734d9dbb163daf0885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad62554d71ebe22b7d759319f2f72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bd0fbae7151519b4f8a971189491202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6fe9a4137ec983a0824765489eb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2ae4a4639380b0b50b94e91baacf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40bbbc43eb7dd50db25e84e69baea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc27530bdaeac6225405595dd973f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50b3f61aa632dbddf13af70cab83d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b061ccd53fa12abd55c7c013a035208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224f8d0c5e0e04ab3bcdfe91476d33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a66e015dd7ac844ff9a56d4fcb985d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9d66184b722e1e18341872a73048211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fe5b7d4edb27de5547c5511dd7460212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8cdf827b450e99080c6fc6ce8032213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378a94be36cc9f3b23c0da9901eb74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847eb8458a543c43d3df290273b8ad8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8266d1f60c7df27bc8fd615c92ea939216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ba866e459835a595c96e2fac1880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421715dfdba89774e7ef665bc9d1b8e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efcd12c293377444af1a41a76fcfb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9054bb296bf392c3a62a1ea1688a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87f79dafa27287cc5f328678ce892221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd649986ffdc32bc3c9d570766c10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c097cc99b0295796b10758150b4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd598ad8f6e2a37197405b2f100a218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb701c286b9c0e02ca041cdea9c43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922e044992059fe191ad31a70a0f62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8213d256a64a6ac190d341f9057089227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341526b607587855456bdd97939f6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f072732d1d00ee9be87cdfa26d22b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d72e39824f8615e85ee59994dd4791230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f9e2c28ceb66fe6952547f5b7b1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc604cfbc7abe56f88a13d33c1090ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2bbf8107b74c42b9fea38b5bd1b2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb732eaee592d2baeef499fce1f3f93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41f46d98eb7188606ebe71e8ea06b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a791c074da0d723f55abe32033416236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91152032308e598241dd590512cb25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c24301c82bbc7c6bc255d728b6deb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe6587bbb448053302e2c3fd756e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8a4cd8c932cfa6d2c1aa5ccd9ed7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27fc87eb56e499fbf483a0e9877b28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24acc9e7419b3725a2e5b04d2a527c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016baf3897ff079154e8c361e6bdb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4772f2a387226f799ec4ae98e8314244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022d62f1bca3002c19e2c448b4e726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab898509b5d841c847a3f4ffbcacc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ba6cb18a5f19cb3e84f8021fae131247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b22d97b1fed6fdb2a494e42247b907248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390565c0b4a97220e450c699b199e8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f054c9877c2b717629ae2ec7eb7141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8c57fe2e2e7bac249f90890638a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fcb7242851894d3a99f5d25e53cd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b578875e6b8eba0cf220319221fcef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b936097fad006c6b5725e52edeb419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ad24ccc3cfcbf98dc13432b64db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc272497a279efbd5bf5e08a356e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6a1841374cc50469a5664d8b466e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffeafc8b2cd497883851dcf5a78f5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c86c02f0828fa0eca2ad2c497f99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed5577a1d994aea5691dad0c477ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707795e912756ce2e8a968a3235a43b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e28752efbef5b532fb92c8fbcafae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa17be5eadf3b0613a82caff5b1f4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41cfe7858ace65fab7aa7def13e91d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d65cf39be4ac946b78b2d7386ab6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0aa35fb8c74c457dd7107be7a0aec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486634c150bff4c06b20aaab0b13625267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156c349bb89eb992eea9d03e2d78739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f58917bf6b9bad5e20afc6a80ae9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d227e1a43d4e3a35af0dda31f42b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868d0f568c15067d576d27bc7f91c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755869a273d50776f9d69c02a8608e31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30dddbf4f16e6e03d0ca9662d38d7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ca541953b4567532ab213f654b90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf7864937da00844d680f79ddf841275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3cb83078ab7d1a5e4055b254c90e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bab7f06d801b417d454ea084d53f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b124a5bf009860a225ec37f7377ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6f3514016dcfe008761bdd38aead279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3d21c85cf940c005507189c46e17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd60b3973f8091e78bff7cc36e648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b913cebe2ad7c97f30cc5ace72b85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd52da72861e4505b71a37b2e6c049283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070761e9b6d883ceca9b08022fc7fec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6404e2e9efd6df968db49f6039911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383522fa22f43b27c2a339412e5b4a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8910ed2afbc24ad75f545277b265f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bab3fd69b27342d702c260229eac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600891df524d4bc799e957969ece5271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807894f95fe2d8f938fd3115abe4789290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9037145589507d6c742f2ebdb8bc157291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e61b919f4bf5c452a67acfc45183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d568f7d006c04e6b46bcb0f4c1612b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051665147e11836a6932950da6ad7a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6ee6b9e00ff208c48afe703110db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078602c3326d781ba63ee777fa95722296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548acfc4620872a9ae4ae1212e755da5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ce200f8fa3a229b029adc6c16ca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c35842d80822fa17b185588da0708299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0638160072a4077cdc11766cea831b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45dae7f12abb6252774e60d164c0ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51b1ebca3cd27ddf43ed3c003d64b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b8636dcad7826500258a4e1440fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1533bc728f5d318caad236095785304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1282a76aa0c2924f2a4cd7e02e30384305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860337cc289f91b4fff02c6671934cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a843f6a6039c1b04cf63e0b03956e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af328305bb7feffd10426a501a9a162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c97a80f7058a324604f59236b22d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46741d5fbe94678e7e2f3632d3120e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f197a19a9910384c8e897838c9077311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6139ad077fe5c29f60cd6480f77666312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ca6471063dc710331d3c644c294e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c615352751090094523cd380095b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f125a647303b2aa9f22085fa3bfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e9adc5bbfe779b01908329e960eaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d251f61d14e8e6c3c76f25340141317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5f05004ce641ec2b180f770457bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866eda1ecd1c0ee2cfb74f0eb15d455319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e414b4bc0f37e1d1f75aa89cd23ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998f862e10cea774e109ab1a35e8e3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac7f4c64e50186bb8fdca4a8bdd5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00da7d9f2744104cb4567853d341f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969760f64074e9e30811ba053aee38f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb14c4911e41fe3a39a9a7a39396d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc56c54ab85d432f1e428db39e6b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc6e5c6254a4526d8835197380bde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4020e1e55e5bd9e412da224b6cba1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c738753a9633253352bdae225f6c52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29c20578e49b1d3c129e865781a2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063a6937adf6628ffa8e7c15e44723331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530310f7f55a97dc0c297f082fe14e95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a97d36990e1dece83f61780dc4c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7fc5f3693bf7ef7f57c751c93e8b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d374fb9716313fa142885c54b63636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25132526d2e702aa5c04c03141c0c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a1e8599b5e0c5a159b41574b050ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57ff7bc4b9bfed447c3c3622db373338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f57da46eb293aa9e7267a2e8cec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ddf724f5c64cc931dd0a73121928f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9470e97c1e0a2ed6004808ff42aff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536947f8a621d11085dfad587b27895342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261ec8a4cdc15268a71abd74ca5aca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c37e049b77c972551d211d2b9e606344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702531926158b60d34259def0d05597345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc8868b62939d015f939e01febd68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde7bfc0744ae0c2262165f1495d7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d6ca1fd8522869b2c027b1fc15ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d74a5ab22785ddaa6089cd977e7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb49a8d838110e9f5de05bfefe223350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2cc156a56f15c64dfb9c5507a7155351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aff64e575349fa1326da99bf27ad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959f2513f02d27277213a3c477b05b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e6b3d10a7d296d2f4ba75476462e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df591c74b4658c7c716f472dc33ba1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bcf40dd3000d414388f9fa29310a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19729e877780de8edc7fdd8df84e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e98f5e0fe6626687cc77be87b4ec7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e2574e873b16cf12cc15fa6111c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab63316f3342fd665fe1d15b64bfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2b099b12432450ad951b2d83ad97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581051e219539eb9cf91c4e62e4d86f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675d102db0f675d86ab93603ca5f45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb708f787834440a1137ff60d444abf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f144ab7eb2f90d7447fcf782b7677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605f935e65d598a5d17235945e59f02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da7fa192e020a097830b686bf1b98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b057bfb1b32c9db5a172814f2b422368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e857154429f1980f0b36e1585bdda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ef62af169acd78e27f0a765f6a1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08973ad23f40bdf844ca2c1532916d0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc9937bb71b7ed650cdac4ac2eb0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277e2f6a315962117066f62da77765373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de46688a2295281690a1db9cf301b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3b3cd8abec2245df464da57ee4ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b92f6fd279020a2ff3af84a4f5a19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126a201e3714311c8445eda9b979d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c0156fdc94cebb1d46bcecf2bb41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef927f7288e740db5fece65082381379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92137f5eb898fdafc65a33ec6b45c95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60725dcd790874d34de0e2b029ca1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dff1b59a13df6d130c726bde7f600382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83369eef8e8bb98b4a9f48e3008ef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914934b6d4b97fbc938edebc42ffd86b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a146efa26f436a1f5eafce7b794df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6cece784b19fb1493138db17ab1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4697c5e28f4ebc220c72433ee2c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1921afed318d75a238bea37ec023a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686130a580213dc8456efd335fb31a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98108e2ebc1d037d36b03aed201b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185933561782d0156391e6efa026cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca22d4153834b91bd55478eb9a9129392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf626bfaea564aeb1929cffbb53cf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf338cb314b05c064157822b2fe7c06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a762391f2375a5ebb6eb3927605b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b96f94a60d5c8af0fde6462cd173396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475796256f7de0bece645a12508e41ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d79d4d8b557045f9c860778f9d168398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc937290c998e71d1382bc2bc89f33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdadbe34ffab4ad25ad4c726e9e3e1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9568e492c57f60fb55ad43e869151401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0fa674a0f43ee6bae1c4b2a1c5597402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b39e2515e363dba77e7f92ae72ffd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b64bd0c074a414bbcd1d1ee5a75c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9c66e234c9fe317502f9482f6f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cf38d6b04bc15e204e189d20a8f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cadfbae73eb14a83c90d80f468cc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a34664d55e07fe27f5c9639986ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8623f69172138d4abc2419ddf74ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393090a91027f643ed58c2f7f813b92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfecf5458b649d13d4f4f24acd07ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab20b2f7259bf54af90f721e8ec2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac58701567980ad0f9c50b818250e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d27885bc44a79f7f0067a0cddfe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484eb94f9da96336a02ee69ea26c588415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9f4aa3c655d46cd01aedcb9ee753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc0120739e36e51c8fc49589421ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28fcff044cf9e71b522568ba3dc843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538243ab798af3d2ed06daf42b66fb96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf776943c691cffc713d124dde6e8c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9e71f0c72e1d0e03b67c6e9aa219421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb460e1f3687295e09e8d263d1fffa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87389184f239f34bec938dc2cd88af5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7061fa0072ce4918e4fd43d3651b99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b65c165379d1c5e99964dddd09a004425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6451653717c2d88fc0e4a16532804426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc16b69872b35803e34693c9787b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c35a93a4622ddcd5ffb0c2d5618e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ccc59ce840a4aa02574b4cfc196f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19c8d92dcad895c9ee45a5b0722ba1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ebc9ceac5553c972b7cdf4734e3e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879fa804161590923d6e6eb000b322432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc67f7426171db49b162fd90b12e1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa76e6d1c4139db6ad48d781d137f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380dcf21aa81b49e5513c354d18dbf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec908a1176f16d69a2d871dea583c91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa3806c7533f19c1e64625ebc85c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ced1b42352ea422f72b3bf6ee93db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5c5ffe392e726eafd9d6496af655439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156e518d0bab9986ea9786792b34f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b84795f96a4cfcc8a4c8f041822f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03466abd80112f957289c2cd75f05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f2224232fdda0f340eba7c1e67ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f45f7a3528f0b4772d3d49eeb41c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57daff961e0586bfad88760ee1e25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaffc031955908c7a75bc4848910425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0f9327020774ca99adf8801421c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b4e6c3277a58575b5448de767fde0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a41f0308fe098d0f9816322426688449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6a2268fd1fa80a445f988032fc9d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a04c4f17b3b99c3cdc08bcfababff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac05fe37b8ee482a1ad07cee047229452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c44be2112682193e9d94d908bc1f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396282f0a4bfc7df032678af9386d6bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15186f985833befb91e6a6691b64d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd73df648cd8e664a34e430452db7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e545688ea4d98b531a1ec4e62267d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffb6139ed2fca4a7f60c9f49bc187458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22f22051fe0a75b6e600f62f8f6f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35cfa09cc2c0f4ffc52c015078fff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da563bbfdffbc37f40eef5927fcea8a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba6356955d82df4b69f5315caa08f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04960748d5b72296a781d25620e49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c091d993e0ae1cff6d085c0a4068c3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d7ae1f329008f4cc31c00573367d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f09dff9cfdeccd543d45776b07a01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695acb31f21f95957faa7969498d4099467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84079753d6d627c8bdc172f3aa28cd4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd86d00b4a97654120745398ddbf268469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24fc9a316d9279b825fd45cf0bf08b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185ee4686d4792c526764ffde88402471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b452657b31f335cd7b3e77c7fcfa93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad9ed48ff79c3f6b66628f04f0a06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480496f901f4589d150ea8867013567474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0aff4ce04233740f3b3154cfd6f19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033231cbae1101f51bc392d1751361f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b866eb06923f536322d54db33be87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9506daf568f3c298390f32900b9837478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1523b56d3af7653260877cb3685865479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356539f3c7985744736c653263197a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0ffce81e78f2ffab6bcb76e5c5345481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c955adc3fc94136176a912bbdd27c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424b5b41da00cba1e86af3f09ff3f83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841fb83f022ea825c15b2030b592a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce8190725afc8a7d7f7d2268b9c9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208cb1c5602389ac8759bff99de438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbea1f66fec2213955af8406321d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9441e94811a84dec46acd340b1b9009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0910cfcc038a38fdeb3620ac2c65a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b38d6a5293503b32f94f60e36f1e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a33adc901526b3e86a82d95a7c5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93296b74d6b8766e8863cfcfcbcd47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38909ef05e2cf5221affbff26098dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7954ff6b6ed6cb3dab2cd628755d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e30369a0750bc3d9772c8eca30bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44ede0ae128c9c7b845a10dfe81fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d199dd71e784a636ad80bbfa82ce873497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73bf901e7860dbfbdfd7eb38c0a325498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198754a07b2ad28f2b4fd1f1062a6315499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0b14345831c02adb3054a7f4e54e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d77663191b33e4c58b7817ba0a6ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde394592dd0b7400478600d10f6292502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945188f4c8b9bf0e43ff28f51061bf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5eedd6ad103af439a23115be8bd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87271d7a816b8a3c50d368a8916fa91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d9843e43c015c3f8e1e2e273df1e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0fd375d51ac8e5631f893328a376507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d8511a47cdcc149bfebdee123183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c23f7c2e0da47ed4f0f943ff12b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63cffbb2b728eebc4868e11e7c283510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a439932e1ff4a4377bc7899eddc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc296f84b30d3829f596a574e68070e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7810ad93873cbd318c018a25abbfac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd2e8a74f17700e2379e203ffb598514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af658bb090cd3ac6b5d9a7fc4f7b7ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e02ba471f44cc7c8450d0c4df8f2b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb7d3e5ca31065a6d72c80f789b83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e587f9b2bd2cf96ce7e665c487b6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7521b7c8a41f283c83cf827f96ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e488ed798e2d021e049647be8c38ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bc4a47d9a5c6f7b9d1f009cbd6da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f586444bae345c06d1980e6ff6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85d382788a44a4a5b602413a6c5b95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a304dafd5806612b182712040b09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6772e29fc3ff48d24eae10e410c04f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213040bf7a8caa884ec36eca9073b2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07103802ab9ea461824596091913d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66d6fb7c41b8bcde506e7f86b227c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828987ea8a8bda05ba4528eef71ec1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ae1aca79b463c54bd5164b0fa9d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842bd6f2ec2ef4dc94c0a88922f63f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c404d0da27d62b330c03362c2868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b67a263881bdea2fe0a48d86fe11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec36843a6b76f19c8eaa9451e0b8d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f1d87ce296953cda4f7136aa9a16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7142816f54142e06b6a24174f58b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5686017aee5774e53e3c14ffb862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d5d2e04561e165557f685958e5fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ac0eb80b5a7beb96b6aae0af1ecd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75277a930d84ea997ab0b1fed639000540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a5a529ee882e904c92d653a5ac3ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad052b279e223a783094b7add39c0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3c2d7674d4d3385412dcb282001d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394ce76936858d24c58a52739dd0c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e631c2596bbdda7af56e70fd3bdce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b89ba4eb7023ae573da6aeee1ee7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34314a55d0e0af979c27b878fae9bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb992553804251e70fb59571ccbe78b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3039ff844eb9e6c6a7177167dbe17c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f563551f249b6537f5558e4110dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4bac4b5b9c932703b567d44c68d94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977539b156971e55cad54049be3a34dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0783ac81258f6d33863630dc3288c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e08fd35353258b4aaa32d208b82b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96118decaa7cd92322e1c259a3edaa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63c3c1198c23faa745f283410ade81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee2754c17af91012600b39259f555557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043560d7e14284aa6821646e8f25b10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999cde55824bb4f6d9500bf45a3690f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954bcca4dd988d8eebda7476baa9483560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d112802e03e80aab5b4ead8e69a68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1db5a32f3debb3b231e62077165d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd6d817615b87c80c55ffbab90184b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33cb3ceedcdd0431bc84dc21c66f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c09e4096d2989723ee26cf528033c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e0af283bcb21c5c30608a0866f84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88545bdc7ea17a0ed849b252b125b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583d07f2e615e678e8a9b6dd66adb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61777ff50e05e3602bdb6e50c686cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552228e47f3840ffd5fa0dd0b76e2a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff76c5db4a19ffae7140b7fc0cdb15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3322124c3bc584ee4a418b2c3d0836572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7056aa2a03646658ced4b88a6280bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818338c5dc3f8658d75bca2b8e8bc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f25f344112d34d5b41d2760501d95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1585bc1997af02f7859c503e5820ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771a0f54b45ff9f18d20937ae50439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134ade1a12ca6b834a655a47c89526578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c28f8960d810f88ced4f42a3fa1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db977e6ca880c3919e0fcf086a28ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6dc238810cf13e9a6d1e8f759d0cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54269c5f2dab50b02ce2839a0430a76b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b401d19b388f27076f0e14ad26db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1cb157748d94a7a56e4a5644476a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74418f7390e245e8f0c277428d1b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013660394596dc8fb681a48c0ab233586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9327e5c1469dcb40e1a86bdce2126587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af017a9c1f539227f26386305436ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520e1fe1287375ce310d3f48d9e6a3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a945206ce91caaae38d47dcf02e242590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0906aa90130783442ba90b48dcab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332649bdfb0a6a00584794d2d0aec2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843218ff80817455e6a632da8ad4a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff611651c40c577cf6884ceb6e66e19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52745944197443ec9a22ab44f2b9ace9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d3740c27c92c953e58972f230fdfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3109187473cecb56c60db684d8bb6e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ceb965913d0718d5cf3b571cf5220598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560f1d363bb54f999a2b0dcdde2d9e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937cd402854ce44603fcd95ba70116e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989539d4e09bc2ef990e17af0d4747601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49bb296ce9d6c2624cb0744dc6841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733931d012a8e55a0fdfb097a4d908f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b269a89178e0ae9b9f37adffa5d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff815c5251eb9058587e6091ca0c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc5bb98c6580360fbf52cae8ab34d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455e457df21fb1f96035cbf74dbd60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ce4a261cbc7aad55e587d51510cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece26defd726d80a444e99c324af66e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef91972511b35fcfbe4a3835a34eba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7db150c1a486831dacda3b51a14c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5f4e7bbdf6b0c02d12897ebb1bb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527642372d1456a2f2800d8d00bc10a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1cb1dd3ad346bfdc1a7ad6b98809614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7594ab41c03f0ad8d5ef86e0576d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3982556cb7e07ce1e1e2466e97f8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7207e2946f2749e0c25c389e679f01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7e0b9e35d3e8d19d15fa1834130b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47343a53cb8b469c1833b7fa1a66d1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe69ddca4967369d25b1a875b96c1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47cc554dd271b98dfce710a2be13a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147187ed901cf9c2decf3b7915245ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc3b9996722d648ddb15daaf3d4f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8e5c58895711c9264efb90eb9362624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d536277fc0bbdfeda368df17a2d72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed992e8828652b91c36b7baf46b3ba9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa51b1d84e0997cc47cc0c99a7692627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789ffcfbb339b3e7e29e912f3265ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5fa5c3462085fad0627ba7cdeed8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235e0576c1d63c7669d330c9f211bc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8649ba1e7541a8ccf774a3d49f403631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156a38ba7349b41cc12dd001baae07c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b520c186b0798e33e33ca18f247ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d239164ae9091a4345db4d24c6b914f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fdcb33ca937d86b623f5d19ad581635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e229991486c612c2050981c9abf279636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc89d5d874ae31a0784751bd3076a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec53bd2014396275d2d872aa3306c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7143afe9ea6c7a32c9f9fe487662fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dea627ee0c6d7f0a1c164cc6894250640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c200aeeb24f350e193bf0b82a8fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf3d3f09b67f9c2e48349621caa28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b9d37e61f3b5d4b35eeb2410a07e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4207d3333a020bd75c206901739a50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20650ee2c7322b116c56255b2560e97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d969562e786bf7baa7b383706e86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7aca64d8f1988c4312cf0d82d2144647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb39e2e771583b76688200f1718501648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e60938ddb1ea0d7b01caa7f08bab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d70cccd3732b5d5308eb2517bccf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d945e251a524b0a02ec65f4ff680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eb2a225ffad8b56d05a75be19fc66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f21c8f8dc54333b625576085f2ce49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005045d23825c030df714815d802ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b649cde06d49bedc4a63cadb94f511655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2696f4fb1a9d10956b636ee94772ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d156489b0c4f352ca1bd6754cd67c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21101c126595138458e52511e80419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190ccd52fd8bcd9b139eaec2c445472659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2509d926bc46328c9f9e2ba2d5e75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e76ef21759f6d54cd69f4136626d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd910adbe60df3a8fb3e09a4acc6c19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482083586e68e79122096036da133e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd61f5d0be4982f145bc86cab792629664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501054f84531cc0cb8a5078fb520ec1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64cb65778b774fc715d6cfd52248c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd42239355e3ed6a7b964c790187a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084612edc15573692ecb5bf32e2d6059668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee602918fdffbc90bf4581ad069b2c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6de6cf144a563d96cae72e452c44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334a96e11ea18bd089f48983db1704671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce91da97ef7ffae02375b60a7115cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176a7a9c51132367f6f2b190a4b705673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d28678d9218d10d46844ba9d7c286674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705325125a365a3f848eeeb8e7120293675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7004911916a0724cd73a0a97a88e90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4bb6c63df00065ede099d312e9d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cf1496c2617ad160ab1a8ad3c45ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aee60cef2c070ab2b40b7b389b222679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367fb1c66a71d210309a3dcb524766680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd29d43f24be9ab30b5d41430b4d56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca02ff3e8fc39536115704997c8b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68fee7265cbacc9722616aea3e5dc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62243ea94bc502760314de33962971684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77811a2a47883639389d820fc388fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b25533537c9e7e809fdb3de00e69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6188a81f8aa1b06514d37b0f6b0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4bd4e37a58b20a4b7940fd504d8b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd50cfae69e8502e1e95f291d6f46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53a67dc2f921ae4119c2af65d7962690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a1aac078d99cf55a49a3f9f8ac90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f930a72cae08c27a4e815feba3ed6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d40885089f5fbad044e4589260fa55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e877d81f662d69fc5e57f502761811694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60d7e68c26a25eb592eaf6975474c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5604cb6321dc19c1f8581be83aaea4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3e20cb27f672e806775877d09a4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d2e5c0781138e0fe9055e60d7d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b6e8609ef60eaae70732e68eb0c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb5fc98a2a842baaed3f7bfa03406700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d879bc4c2f0cd2d72412a5f06e8574c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620f72d87321794c0b29cbec3bd874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c308c66b353e00696889f7f5a1a28f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd12183a7d80802d859387874571d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52428df220a61fb096b2c5babd32581705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d3043febfcd37e501c11b58d6eb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d451034b7ad84c0600dee7e37247c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fba5357d2e2dc247ce7758705fb6a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa521bb1648cbffdaabc8e25cec6753709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c86f7ac5a4699c89e081af3f1260710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae2eedf55dc5dcaf07b3cce5f9e62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f4b36388f1f2dc72ab834b0245ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c4d42ab878ef64ed694721aeaef55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e1d7b368b5c79b075f68415ca9ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec519049e740b661baed5228f133a31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb28f3f58b57af9390407fbada3ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc472a7e0f3e16587295cc2a283b4f65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051824db35bcd35c11a8d51af417f21f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97f94f0e93c7db19d54b93f87d684719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940611e0101bd756899b53864ad75828720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8dc85b9db7f3ba959476e97b7cee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f50db2171e10412ef367daa0dd1469722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2be0e53bc3883999b61808986450e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1304c27c73b9cefa3ced2f75aa824d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2fb234e72bdc8423bb6cc5d5f114725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671354d4dbab6941c44a68095fee2f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06741710c26e9be750e4b546dfe1fa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917931d0824e3312376ebba71a8a079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bec9721953996f32c85fa840fd7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19aa1812a9dd9871ced7d28d1138ba730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769e25d3df393026b635d3d5df812a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f3603809d7c56347149e3f5b51ba82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a6c90a2de797c4e7ae0199c8e6253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b174935536ce9ad07cbc04f8608fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373f0d49e3349f897dc1cdb03e96885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53e9bdabca3153f36c188394ca7fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120003442c835691f22880fc2bd7afd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ccb6fd388dcbc049bed374ae46a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f99f36084a82176ac80c4153ddc079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b054cff38126cc97c9ddb2d6d2d8f1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49c35583f567fb9f16a312078f2be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86a423f85a36eab878ac0b1aab1cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf0390b08f85939fd656d1ba90d63913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c56783fd703bf335ad7ae1992daaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf39d2777d1ba2a2877bd604e00c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c2b42b974a7987d59a15d80732cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd093c871324d7af385ab4714aa7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933871b8a2c2eab5b03528b2cb26fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765186115e11894d733e24fb2122b9af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09f63c3e18ef9152b2e66923b8c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d9543fee5a2f736a7cbd320d968621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab4d00c60f321c32522a5224901b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfea373b8bfc795c19bf1b42ace5f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b27d558b521608fe288400bbd36d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18356178ea6305f5f7cc99edcfa9b3d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135031603a7542f10414be4170bb7d3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d516254b950c0ddda031f4a6a89d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea06e424817ee2e123000bad5eb70428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416bd25c9e9af6da2b9c727d49407db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239cc51a2161c6569a96937a96d20230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979efbad61560a34257053f3ccae4e3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759ef56a6b5049c8b64e3a414fec0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b0b8e1b88694b94ae1bda1a6e62d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a77cef6c6256da500be3bda03919fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d762d8ed6da6f5d8be6aaae78badbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b56fa000238fcd147cbfe821666e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75d2ee0710c012887abb98a2818f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101b5e659336627f059eef85e71f8d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb26260645782aeb16b04021120edf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63e76618e2e36b2b3326d65ecc4ee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be55c9e8d321e9f217335d81719f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699c496f380cf0253b729bdbd9e08a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350369fa67a8b150559ca340b18d4b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d619a51b660370d65181a738ea1c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbc7a5bcda39341cac8421cf37b9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb54886a2de0c6d4b619940d5cb8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2215ce3cf7e05ee1f9dca13a1ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79666c3a24695d4e2c416f7a2853148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f01839df97633865804c9cf63bd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102dc16984b22a18815438554c845650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695da969a2a3702d0374b504405366d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873add441a4e453bd3a93c082a7bed3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095907b6647a3610d5387091fe859f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b02df6d18f5e932dce757d0659a4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc141499207acf8b554ac183e1fa9dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57cfb18d28fcab5e440541e30eb9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560435ff433ef946c6cba6cf4d990a3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675a2f020a400dede94f438618caa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903388b2370a49ad8b2ab65b81237a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217aa6dbfd969956a412b52c1a796360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d4792ae63bb397c8f4de241984e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c49a4c83a89904e4c1102abc45ee062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd4be8483d50b30e01da48750ae2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8ea678a17b98ee1ddee8f6bc494464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef3e9939094aee24c61e84da1423265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af691e354784a0e4d87c8c33ee8f9eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbfe4baa31769d2f26f3ac65214aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a64760dd843e0600eaf1a3d555444868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4de9e0631733d8d7040c720dc1a0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf492feb9bc639b9afafe52eb0ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666bc2e6eb5fb3699a9dfd2dea485f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d01a48f2ec6833f571f9cf192d4a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac56463b865ea90fc79483289a82aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6604eebd9a6132eac251a495efacb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96c9b1d908b2fa7639bcb98099aa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185dd0d52e5866522cbbf070db0a3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3bb986f84732138dd8fb3e9a307ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8264eda4b0ce781e784d8685c7dcb3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f24bff06b0ce8903e34640d5e8d4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2078af04bba735946d8a5d4a93d7de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784f9fc9c3a1c14b191e4cd232339581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830e25d3b42f513576b7361d298c9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563f067c6075dc79156baa784f7ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a232a78231b5adfdd24fbff8458684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19442e72f7f3ec5339f771b8b1a7d5de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79d388b5e8b28b085457ff9c2905286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534d633d28e9a1aaad2faaf0c74d2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d72e1ce22f2ce7257ecb55a81165488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611b2733807eadb56bc7e1a60f188189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e93740ff496a571bf3ac1013962dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1e0d085f1ed5386265428087a5b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077d15b3122416b9a1f2395e79f2f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70528e91eed41b42eb1ab82b99342693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087cb2d23355a6bfc9dad24587cffe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd6c2168f2117ba9cd609e7d01cd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a391ad44dcf8d783f2f969ed80c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856be7954326e72a97eccff28f758697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80f2bf451e0ad3b1e7d728b89501d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665502f04d6d6b7858851931c9a093899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667fdafec984f63a965be910e00cdbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e6a078b0e8dbc7c4177cd9164918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae661ceea61c232ebff616099127eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeea47972d610daa29cc7603adf2f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3662d4c57aa3defd79f2424a4fa39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca09f89b548ca7aae43d59f4ff8e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ff5c472a729d95a00addd31a047a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06effdc9b3226150b5ef164c6fb366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077aa5e6f8bdf626c5452719b8fc68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df57d776b13782cc326107aff7eae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c2c56561dbd8b5c61d8bdbb67468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962a29d62ad3dcc02be8ecd2e5f154111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511dfe2c01fe98fa1ae281ff05251f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc30c3889c93c62d9eba27f127108f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196f786b96bbf8652e51167016ceca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1582d619a33c1fc4274566d7f785f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f336f047449fa94e276bd2320f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970192766132cc693568edbfbfb43749117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0fcc6f0a3aa637431c30a5776f1e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cab794efb446e8e33e0db2e1b9ab5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e43e0b256291280d626e1dbfb49a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c13ef8ce09f2fcac7a2f34e67ac4d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1fd3132791d3490074a802dd9d516122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511efbb0ed007cdad9cc51b46d8b6a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce83c5d17b724460d8efacbd55115b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce1950b1bb5a8fa4f0d87cb09059e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a4944430984bd37dacce98fd2efb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3068e29d400b548e9263b16dbae4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc044702cc7c17f7382451ebfeb242128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e580c32027d6c5b74eeb37babb0c5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e0f718af6ecddfb7d1517711a07b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362573313cfe2eb11d1e1741f8f99c23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d13dac3f5776f3337bde79f1f3215e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153d974af757be6ba038d9d7c14b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900f96f7ea6843905e1ca8e93c00b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7781a0bf6ee99022f3a43dcf136d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01779484a682dfe88bdb38ccb3cde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1500a0b94aec2f65c6eb3ff9b9849f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a183e853cb130b4f651c68ed90ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363887fa23d50bfbe4989cfd9ca25cad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6c25bd22f14409597bc11f50a5fce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb772e9935df2276183bba675574581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab254d4a7d99cdce5963c15f9f24c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29905030af628a56a7dc705e95c737143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2492bc4521b9c2c15e33bc32c5b73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870b93625ae74d1516d8b979fce507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b450241e13ef53356520027bea74eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e043ef2c5a4411674b5f36c5db6da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37374733372e2f0977bd228b8dee41a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b9b351c91201cab10a6c55dc6641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a71b799abe2ce02b70deedc18ad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd698540a9e5e121d40d6d400549ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e82507bfafa6b8a16f92ba42bfc1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4e293b64b742b091f593be6bc4ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa20074691e2cd432b8cf221926b8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa6a429256c1f55f95d93ca8376e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0db3ed2b513a349dd64bd1147a7be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790b48cff5e073c2842ec0853fe5f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6aa715457810598e45a41dabeedd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0320ed5a7d6b237523e7885afd649c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8202e0341561d7fa6a4ee73f0d1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7f6dd8a242fd41f24178768e5ec3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731fbd50eaaac609605e60261c0b66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9a593cf0ddb7c7239491180c14d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ff0d5fc7e2adc35ac63ee4b4848d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f50e602d2e2976a47f87b48c0fc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048cb604cfbf29362f08e03da2bf520166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4f7a55c9aec199b561e452e7beb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9426769d245a86bd62eabb91fb9ad0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695954911e146522620002da60c49c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b97e4775fab483064e551ecd27206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5208c156652163b865d2e9b5f0503a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b48191658e71ca618204532aa2f2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3640ffc6714d1b97f76a22ab8995ff0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17346732d2f0fcee7b126367195d59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ffbbc7c14698d6d8db2016e1ace20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c830eaf633a8813e42d368763c1f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c27d2e1cdd4337b624f1a57959ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df728d01f971a1d086493fe7e5dbb73c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab982a14ea86b17453d26e405f055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a241bde7612a3edfab2783140ad9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729422bae07b876b56988917cea09924181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433852f35eeff4acd8ac52f8393e79f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7df7e8397910eda77d0ff027b20d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9002167b8b129a838210881503526a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157277b051decc757edf0d37080cb1a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba13da686b887ac0e1c6e2c05a34a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ccc414da0f9142a167c5dae7058d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf5c39dd4c62dd91b680debbff6e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b58218eafdd1906c8efb7bc0e036189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11aa8c282d5bee871ecc29a657554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3362628b705210dc522405037b8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef719ccbcbd24306f8f83d374a602ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729c897d0cafb7c47cdee31f376d09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a365cdb8ecf412dc84d27c2eb7e6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858afa3b296cf97563b4c0f69b19cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463a3ad94c463c38f64bbf3b6ae6f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81303352e591942eae09d785db569e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd43d024e66df1eec242ddac7b70f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3a7e4d036ad3a3d9dda38d769496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead555ceecb10b85ecd2b06b5da08be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bca71a56014e404eb848db5b75baf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f8ba89789847ab95aea966193142f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1104b47080daf483f725b2dfe6ad31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d077dce6ed328f34df03a5efe09120204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fda01a80ba2e9d1b7e9f0f57bf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926913c9e83dfff0444ee8238ce1d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b59d3280a8219afbf6b778c7ffc3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35d65c071b41ad5de28d4cd29f689f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d42aaac67cb465546212985cf968b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6bccbd83634c33ac74c82a723b190210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd7cfbe1f2d68d72987ff99478604211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac320e6bead349735a51cd9f01cd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723bef514ae6adb96060950ac10727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461387d0973e7eb071b1e907d9e52c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f5e5c1b25fecf331b94c0a9ebe48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6bed2391b476eb9b4c9b05b0c353216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31ff09bb079d8f86d06f940cdcdb24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ece9f8cbe216ed9f8b3613ac68159218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa79b1db50cd8228f1dbc61288f65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc634d1c72572fae69a9b0aef7cc4ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1aebec35f80753d4fa10383e9e69b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fbab77519dbe5656f20dfb0fad80b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594795018cecfd6f1dd46c08f29afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f75858db708ce428d84aa57a3fed0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9257bda2784a34802c90df2eda8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b7323b9d032599edfcbf1f8f9e1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f99e1cd8efcc1788ffc2a02c21e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3a72c03d97c222e66afdc176dee6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2547d5b7d862dc8e73568c0b3fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560710258c33bb34a62c9a86480bcfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b35a16190e0d2c11f99abd03d1a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e892103c1a05005ea0c2056fb3099232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b2e088390bdb86fc97bd071f7b22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95483df8a57c5097c31676d9e990e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0cefe2a31cdecb1411f6a52c0b2ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b159e5cdea85db6747b5289e7a1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2e5816cadc06d45210a4dad13a68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500210c4a373f17a5cbdb0912ea5165f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b375b3936da733a0e5fc5884d9e385239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0026cafc3caa7d8b4b7b40077486a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c190e25482351b5d89addc67686faa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19f1efe10245b9b43e6d3eec18ec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b052e38ee476f538279722d7ebb6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf5b73f247d7720f40d527bad98f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad736e2b71b14ca74bb8357447c0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f30098425327b956c3b914c336bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad93f1fa80e5215c80b95c2c7b113247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b58534582a5e4e1823080a5b29c44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f7a26a0060edd63202cca47c1100a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5063a56f91ec6e753f8d88a8f8f314250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cc412c804a68ebb5687adb8e8f6a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4ce19c42f6803410a4620595b1032252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16de81483a07e2cae315b75f13037253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e6a468e05c75fc66ccda0a1745050254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a281387a60687580501b8b7acf4ac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72a8c2d323543df09257a6bdae623b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e652c03358cfebc930447f2f1c643257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adb7c1c187d96e446c192c0143bdd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82849be4289af7d88c86c9d81468eedb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18e9f5f98b37bc47df2cc01a87635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41720743592aebd96bf79e42c4830e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc418dabd826c231d99e0abc02982262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce679eb0aa0cb09f95cb4ce4a136004263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f5e5b782d0bd5bd0b0cf18554c40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652afb1fc9abc183917127dd693c2038265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478aed5207b08ee1c10d7fbe183e781266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789e196d2424a9e6e6a769edb79543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52939945449083a773bc14e13fd95f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d3576acb727125900be0c057646c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b9d5c3965ffc4a71d8d696671e5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e08c18ef19a4b76bdd4ae4d13fc81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ed1e0c855df23e5f0fe447f22a881272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a6b58c681d0f1c09a372a2788fcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a57e9fc1ae10d31c128b2c713f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4db42ecb7ee92ffb4d7a0daaee54f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5789e38fbd53becb2089a6f2ae56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d1b3e44a98a276a7efdc3e7072e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed357ad9db27b8db12ccb0533bf29016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf98095fecb3c6dad6631d7577d198279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c314b33f867dee2c675d83a94977f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08293c20ecc7a16905b37e06f1fcbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc888e2c5ce62ccee6439a57d87926282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d614522761a1f2f9853522c3f427f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61df2b0c1fc4d7be721932c767828b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99523c5910612da126e78b686f76e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d0eb545ef41d730649cfa1a54bc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43638022960606405f08e1a89f521a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b43a128917f0b37a505164c01b660288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5087fe2382250b71b20f89925e8fb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad87ca64ed81f8d6941fc92aeacabc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d21850fc59612150c007ecfb42a25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef3fc655d01935b5f19abe1718765a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035c36b4c3ecd32d8d19c4b5245516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5c804182a302ea006d5f5fb0c0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773ce8bd934d3812bb85587ac3ba77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c4496f322a0b42aa18459af97433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031711805e329f4a49d5422b4ad0d10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc687bfd1f00b09bf69583828a70a471298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e36a2b165e63a2f2bbba8349b577e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0445415b813e0536ff074bf3422452300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2558608ee03dcccedae2608ca27a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026557eed92744fdf201002735831d1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1bfa8305bfd5ce0835380f7e8dd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf6e9718ea30b6eb1b40ac3c527f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a051438695ba923bc1aee22939c7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13c6a5ecf3dfc74434c167da4bd83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af522dd4eb2f0b23c03627950b0b74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4ea0d33d74b25562d61fcd69d7e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d72763e70fb74b6019a0c6a44bd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6acd399ded5db117b053a4d1d481310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe11fe1d5f94770c4db48da24e9674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e88e50ddb45a88f61192371bbb9f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d480b248c881787c6c3c6eb755d8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d61f96ef30705daa6dedce99ce62a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2725f4013fe05c2d26604ee4c4902315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c0e791221ef45bab8b60e3681512316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe26b66982701eee3e972c369fb133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217457fc565089f45455238479d7d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e923334d2c5939547f0ef0f7338f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c714557f80bba18a103b4c9c64b107320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5ddb852c54e4828109af2c8f93d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56d8e0d3f162e8ecf744be99e2d88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f233759e10e18728b03278cf18c1cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562f1d66b273bbd9bcb9e515f39823324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b7663a9ae0d247cad2b64fe0e9ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455740623a5de0b1240f8779f9ef5c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc3790f88b7887c756a9094993e71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588b13f620e420fb846110c215cc12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64c6e01c0ae091b91f6e6f7a315f1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86881235f8c5b6033a74e0123d75f819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48375832f284d7baf02be98c6b45a3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4619f836a90388e9fdf60daf1af3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2c6cc6fc3c8107b1a055a8378cfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993334d08f3f7f90febb3e2304e79d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1fa5129a492d66f510b1b35dd5cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b63e39796f1ed5895ff20572df503336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b5651f487535ae095968bd24aa2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68984a8de7fee17becbc8c38ee40333b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd65fec518119959044e3616ee9097339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8db014ae0af4a2d6e1297f5d6fc82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b53d3497d85adb23a8844aab8f175341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eaa28a46d8361857ef31fab9fc22e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fc7f646fc328c4b4873ce7dbd3592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835d498a93851e044dd90ad6436503344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a301de172979f284c2d9faa0c49df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465eafff88328c89a01ca32ed08ade346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e2c88d58c5a5dd03f21a9ee46afb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a2a4ac456a1f90d94710b72fa10a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa127d324bb750365a8412c9c4d0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185462383a76e7dad93e5223b10276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db6b332759418ad15f7ab9723cbe2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d46601aac0edf9b829f0524b4aa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c42f367b1dd72f9e1e9b3ba2f4c364353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f47f3686c4e774aa8a5999e7a12c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb5cb27d65f547145cd47170aacf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116ab12eadd49e2bf8946aad1c69c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca1100dc44d8706003c13055fcbda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99b8ab4c51d2fb2f17769859c3b71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a728ca29a33ddb10c19d3a2a747a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223797fb8cc63fd520a3eb159c46ced360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985412c9f3a721967996e5504644e44f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba7748d8fb07b4bc448c6c2c7b119c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e64bb5d56cc44f64eb8f092c145bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaeded0e8ab848f2834dbefeb7cda6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92651acb2102169b9872f627e63fd2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb334caf8bf569b41e7eea936bc7f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5628d5a11de3b450e459681a0318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ee9fd803b8e376a5f8b53f184433368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413056cd325d586811ded341283af25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecb81e79dc4e28d0c09f8718988f6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c48292cbb2257816ddb855cce26f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126085d18880cfcc4bbe78666cf2fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b107a46fb07bae6bffd94aecaf94372373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4a203418006ec7cf67b4256259e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae04baa64ec97bb1f6167feec2118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6f55aee583401599da989e1ae8c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085d944bd55f5246225e4e3fe577d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21a72a64040283baebc1b399a89c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f95f2b8cc107b9177223a7912545e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a64c70f0eea1c0caa5849ce5c839380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793c69dfd57534136850d4b22b2d9ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c424dc3a556df0e1241bb6b06a9e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b2aa197dda99e89e59b1da5b3e5b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd0faa323943353e5922170683038384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311975a15c46dc5b7c29f76d5a2bb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd28e52e96624876dce7414baf4de5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72dbde1db87dec18910195a2296d7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce36c160af86f6d4ccbb149284a05a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908123d982faaae9559302dda3765db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3874fcfa575136e0fdbc19a80eac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfddaa86f79acc6e31b06e1d2bfaa37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38580a6169d585d06804bb698acb0c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368916c0730fe28c6ff861f73cef9ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9bee942e4d8fb9135dfbeae8fc358394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd94d6dfcd4110361cb8f7c3d442b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050215968445e6c5e390d0c63a31f21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3931efb9c783f9aa5f219442a473397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67f85fe49aca9717b7145c86fc0b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093e50b9f3344b59c3ebf14c652caaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848b19a6b5ea62aeb7e77445cdafb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6c7c7da4d19055eee1537c955c182401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c186d517673395dee362f20eaea87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd15740514cf3f12e08501dba5d4d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f57ed7c968b2d959928b1cc32712b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e9cb59200a1711032ffd4e95e5a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f231d5a051632db5c6a2ee341ea39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df12d48971d02276e20641e1441c4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9aa7a1da3b0d75fb314bc19d49bd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd94f7c4fd589d3606e6e0cde8c94c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f455d070ac04a1268381c77a96e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0cb95b4ec5f759e84ca96e11fe7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893e0c8b6448ebc47a08261b55237c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494eddbc9f8b5cffcd2d6185ce0fc25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07a44599f23a18c71dd58a26ace16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b101accf247b6bb14ecdbc534c4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452dc2cec0b8c6f11dbc43fae9ab1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c67a77d11abb0dc1dfcc866c6fab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9fbccde1cd992fa333d8f339be7d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127b885c3e78efc7e7b8dbe7a84b33e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619dae10ac3980bf83313b71d429fe6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac4c0e8fa182b18f0aa1ee2bf014a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf0c1c11336859bc89cce7d1e47a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865214c3db2b73879ee572363347d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef856ac01f122bb5cd830a772b8bc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d4aa4b2b628a1ce9866566ba07f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc1c2c535a38076e9baab3179d14b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf514a692baf8cb45bc437bd438451427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d9936a996cd9ca4e46b4c3fd1c184428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e99b1289af4236a881768a92df6eae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915ce1843ec837285881c402fec9dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e515154f1efd95bcf881be9d3fbad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa385bfd9a0021652b16de5281a52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada277bec7adf2da6d7a93cfefbb2cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfffaa548432d1a0c65830523a6ace2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc18cc73acd40d03875c26f7f1c0104435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd637b3c977601fcf2194682e6e622c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1194220efc4ed6e18caa89705aa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea316d35cbecaeb66f7dee6bcacc7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab9551cb63e4c4e504b5b4f1444cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710109bf7e1f87f5f1e2a98fb0dd9c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae6899bb8424759eeb6f9e6f3713b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf71c5997b98b1790959bdceaa08ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118179e269814db74977eb1106d8a638443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fa2e2bea8c3f168d51e7416d1bc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e6f75b44c7421f0cc275f6671cab7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c893de9c05b262e6e05f1cd635a984446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7839b56f0d567adff0de505b3ebcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da2a2e4432745c73872b23f89f8c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2eaa5f6a9560418835df1fa9c0ad9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886978ea3ad50940d0743e6d2acce6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78d3b1d07101f24ba274c95e34b136451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d33284cc5e4f8237c031999a74f5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e950c0dd5d8b2ccffef18430fcf52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de9c01f06ca04a3fde8b377cf858e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147a9f15e4a383f7ee2d8d01bd6cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb9e276fec859dff5c8e3a060194e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e16b1c464837958521990f73a5f87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f222b0b4c1b0fd59d6eea51c2cc478458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8238b85809016a96a6d0d544639bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a8c5e1af176f4757e14e10ad3768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5d868c2a7e5df66997a283c98b19d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d7771c471395035f267854493dc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701eeba319d4ab0688703264a92caf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841e06687c79aeb22b14a71b0ee9b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec762776a44df2fec2c435a8ccc419465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098e0b1f736a28f1cc2a39349861cc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ded2c4e3a7a73ae7d76420fb5dcde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bfc5f07e9e13201f161cf72141143468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38215da3b461f47f45107c1ff173b3cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1baf35a4b42663b87da3313c73a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637995c3894dca1199f448a2a8936e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41ed3637dd7ef2ee9e74f86249731472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871e1d619da750fa655f2ec5939ac47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c28cdcf592929caac6c631c844fc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a848fb310d507fe9d154c293378fb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4c6e17e3c16751f1ba7bcb2ea2a55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee18fe9422ef93ff252ef088ba2df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cc218f43ce22e36a9fe16e509093478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ecf411e6ad0259cacb0b43145a68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594ddbc048a54b01825c7e3ffa0fd95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eaed317f6651a20ddf813e2f3a23f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d404262a509c3184efe10dabaf2d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2ecc57a5c3ab27d5688e80333040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ee7ae4c79fd1c27e8bb8840b160a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f9034a333d7ec9d6de64fcdeaef8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a85a1b036ff79ce1e16173ca71016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad567d06e224d5d88c2344242bb8fc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbffe9041d80e76b58fcc9dbd4bbbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf85fe0e6a1da4ad69320ead64ebbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5327c95feb60a13a91cc0d95edf57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2843a657d97c9e158eb75e1980f44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9152ed8cc0879e6fdff2689f6e243c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b1448b089619e40731708bbff440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb988355cbea42844d804f9ffc61ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477ab92ed821d23d553eb21370e33c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7ac0daec0208194425a68d889a5db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27bd6053fd2533a4deddd304ef365497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5c146c5da33670d0c27adcc0afed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe973d447bfc6786264bc0c225d8ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6d003000ebec0e44cc9d36526f2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13c4afa861064d25147d4e2127170e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33da28085eb02c3680e69f6c3d0e7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461aaae1efe8b15e502780a44d43055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d72d40f53793541580dfe1e86b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4538ea56b4e73898932002bf4f6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f3be5fbe39f50e8b1f5b6cbe80a7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5d1f8e023662ae7898d744f5df75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85c799874e6b07af36d66e2f770878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4c747d16912d3f2960daaf54b508509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39bfa738c5c75b9b9f5fdf694dda69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8bf6334297a1e5f213dfdf058ebf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a796a9b9086c5442b3667f265c503512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b09a9d69e1fd7ac0f056a831c15721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c9cb15112f3fed8bddc9d9e1f28a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb38b35c9d14008537f0190d492a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f54f42d23941317e7ccd0aa897d59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876a8a291297ccb11b8f89c77279b86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceac84533260184f66d12bc1ffc5ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d7812fba4e69a330000344b44c705519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee735745ca843437cbdb26e6322f0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1b3c59f856d48fa63367081cd164521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eab708f2e0505e13803bbb61c0f1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4971b7bef06927b21c4a93b9730671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa7f12126a25f354dc81cb142cea9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec98a1b915ad3318d42e597a33a40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352357c5c2e52f936dcdaa7965acec1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49dc6353cb0ceae9e8a2b24cce1b60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5237a5e85b1b31a7e48ff359e359fd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def592d8e76d0bf4741d8344c98844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30e36bdf11a55a8f492df723795d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2f110f054c2f9342ff127a29febd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d022d551b2281c33819d5e3978c51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921aa069f3477454597d855568bea80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0bfeda39ee247b801b6af25e0b38d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434cb965fe2371ae3195a97bd938e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243831c8f7685cebe6b0057c91e6a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67368e74ff20ee5e683bb1ea76a94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b8fbd22c0a2e8812dfe58032e5ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e112d31fbeb2024f9e05fa8e43846539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09eb4cdab76e28a03df1f119283b87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f1c97da3ff932d61ba54fcb087ff9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b30b0372d5bde1ea7d53965bdc567542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c1413ffdba3a092451730e5bddd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797103f94c6499fcdf2bb9bd5210e037544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830876e6990cdfd1600ff6d7c600e6b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2cea749353f583b6e346834bad451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24b804b75c694c200b1cbdaf4f1403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf5b26cca6cf3fa02c877c32acb6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6341a701611d2649f7e2455b0d8b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c298149c0a84420c11e7f196784c62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b32e32ccaba6cdae071475ef3eac9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6459a26d01dd40f85837ee8e8196552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071a7a120fc8835f3b9e72efbe16ef0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0733a41528b5105a53df30e58cccbfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40a2f944949e9bc66b3b5ea3f83d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0831f7f6a7af6077cc56e557c8a72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d365984fd07c7b261b20a40c48f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b4c7a1fcbe3a757465d9904a2b37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f11201a961bae96db20f6d30f2d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a1fe5be2a840673d8547c166511f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209a23647fa6880c8a663be466f129561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97074ad8a737350fc596333e531b9cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fd3749b152e4f48f8393028d4d91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975cfa9427aed255521f7ffa3900f54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f42d52d3e3b4ff41f2c2dbfd9afc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0671898bb2465c764833f93e4e5f585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95298ac4ef0841e43c28040b96f3a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfb5c97994b3427cbe851aff517ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d9b8ee1d9b549a6ec902648613df0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ad1553d47d42c8eff05e14fb826d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014b5817fe0fa839959ba42ac0591e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb59362190dcae5bfc01128d5da78d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af539d73188a4757ff22c0633da2780573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7436e3ed160365d95e8ee31193983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3328c804b7d2becfb8606f9999a6ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ede537805dcceefa3b30d71e925aec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ead2a7efed6263a933999b5327ec3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f8cb7a59579200ce02e2ebe58eca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2b966e0152a40a20f97efd9c90f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f458514303b6218e2b20e0c37886e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c055186ab44397c2d2c4781a88a292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e8c614cb5ad3b6919f0ed2fe8d40b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406efd8ef07b1f840f060a001995dc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4b74632208d6c5ee42b564c0be2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f63320114a16f896510abe611a108585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540749f68079582471c92bec72f793586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e886123f72b774a1d07922901a8519587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330070aa84a2284f00555a876d32afb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18561ae413a176e907c20a90e27b04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a418a96e35548235b297cb0f482c99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4f784f14ffb43bd89a4ace8f6be1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c2f7d82eee96477c3d9535c538b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abf6d710a402a37da41bac73e96ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac8784f8f366fd0fb53531ace60cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0475637d5b9a3a38ad071e6d961c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd17bb93950299c25f3f6bd0c61b591596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee18ff5a74abed723686c6313ef18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b384b99e84bd79abb9001e96ada28d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807cd919cc2d50176d2ec583a65eea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0789b4d5a18d0c501012007b2cb8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb131bda79c754e321213d3dcdea9c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657063dd4d919ef5035d96036b1961f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6c07c6d6155f22a0cace5f3cec975603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e5c07dafe9ef25bfc3b2d95b3a21b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321bacf81c5f5f5966bf3230c33872605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f3f7c409abcd26b03edc4b4042927606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb08182b5a9934e9ae382d686956c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc39a6977d86492288af7d2e218e6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff9b03e8e0d6be8fcffed702330fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74383391d16b1d81136083fc12cdd24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdb0c5f0888a76220c7653a020b34f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c208466a288f6508c278afc5a91b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb6da06ac0d4d8198e76f8135342d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd711226537b9d811d29be07abe13e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a8b91bd021d46da1ac27b04feb145615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea173fbc6f979850b2f9c0c9130e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf26b0756878387c95257e41fb2e0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90063b8657eb05cc1bd97c4fa97ee7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567cdaf925ef2454a3fcdeccf5aeb86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877399c06c29748d52c3896de3e7c71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cdf7f2f5a0157bff04fce960bb760621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce18eeabbaa182697a4b95881bb323622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ba17192547186ef6b87d79f5291c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371b32ed3808d293d0de599417f4e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b456a0e84c0f97c2ad958ccba8cd46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c93296260316e3d181f2ec37e488626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0333bbdf33a5027d5cba9da8cb6b3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae97c70b0ebb77e80ea48755a3cc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9302e557891b3008ed5635499557629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932ef9b865af79525100edeafb67c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414b3ce55241f2bf264399b7c9e978631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fec8649152a4b1a38bf811bf4ef4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabcc46be4d1aaaed9a67591d0c608f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3506b93c2cfc01e3382b6c53ab1b1b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899c85cea2ef34841a78ea4b679954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6517f2e1c2c70844226f391fad1c22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50207ca469df8552a7b37754562203637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d93e4527775950143e1cb86b8bc45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fcb2bdcb625120055bacd15831a36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c791357149f463d13fef344ebd94c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d159e7e733844ff336d1d2cd3596d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e4eae563cc9f66e7b5d5be5e5780a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff3868cc8f11d756533bf01400154643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191cb3eda44c6a2b62d34e3a4f72de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50f8a598a93b4c6a76c9b7a1942e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40481ab7d1977b475c97892f8e626646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6d6e553ebaf2dd9c4d59cbee8d11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f9f46c88c7b9cafca36018bd8e45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857abc24241ddecb11cd3098d75bf4f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7b206e8032046dd324089b8b406f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd835771f1d6fd27166a7211891eac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646123c5a9504309240045d7ae5803a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009aaf5f775c54e8439ee74510bcbce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a36ded075c32f66d1772073213cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e41afcb50f42597eff341a06ecfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136498062dd291d8a0e9635a22b2cdaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76185179bd891af95def04d0c4c8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bba91c35ae475ae8d09fabb0df6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcd2351e15ff8020f0e18ddd75a976659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2080da14f38c7e0d16c6b8f97cd3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44f25c2f933c1f25c3e5c8fa1833c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fdfc552316cac998f5eee396b0707662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8b2621050a874487b5bb448ed6b77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da68f82bef3659f9cbc0653f6f361b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01cad1e607682596c5da584c07eca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a96812cd0f0a4756f211df1987968666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28efdd62aacf99e60c7170d721b877667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb154f34baa0a0d044c6f7becb163e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26c70f85a3486811ce80c7aea13a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee8265fe799d450ed25a90c2e0d3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda830a71c823b2d37747da94302e4d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07536a434d1979112abc08a2d276a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9d34d7e6cc47f99acc965eb5905a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af3febb0e2cf254105a39a4475f64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f880d22b4b908807954aaf55c90303675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cb13f27d457aaf140fa9545429c03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c30845a3e471cc88409be12269e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc6c3d2a1682574fa72ecad85b46c5678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>