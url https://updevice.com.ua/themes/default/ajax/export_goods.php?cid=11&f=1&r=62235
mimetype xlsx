--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3effbb5b1895a96934374bc282adc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b305fee40e3f35fb134a7a4ee4c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055306a31ca5e613e764cf11e9577bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5747c332a5585db2f30a06a2d33414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfd6ce3527f0766dbc4388e46a66e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6495646d9ef6796b1347d3ed060b8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4414940bbc2ddb9b93b946be4148ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87944ecfe7ca6244bf10575aac01d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006d7c24703438d344f1561afd55dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fabb6ff9eb56638f7cff1c3e738eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d881315aa97340fe99f2c16ee943711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c37f5dc8f95ec9083be6a8179f2ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cdea287466b77abff2e7ff2c1325913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621a6d292eadf91e2f7c769a9349c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c435684ce66652d09b7b9fdcb0bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9329df8dc3ab0907ee7dca68e4e5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782d7ca058d6c1153e1572bf8cfda0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337209cd0e7312a26fd34f69a088180b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c18be3f6f69d349b9b5363675809819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905606025c08933ee95a18a3699021a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdab172ab2528cbd49e7a2fd6b32de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ce4413d36cf3ffb5a45337a3d40d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74b10f82768eae1f596be8509919123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696872b440703ee6cfa6dacb9a8c2b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe216c8c6fd6672e5e0b41e87856c3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eeea6ab23762780f7fb9c6224210026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343cc76b6048960a9418888035238b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234528445b0dc8b06d8d8ab153fcc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ce72bdcc70b87bb7ee609b87973829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce4584fb5fa5a244462c2d0c6bb02a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a3afe9ee0e638ed494993d72e3a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437813cc1c24fc53086cee73f8c2b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1028cc7929dbe195c77b2a98137de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ad569453e8f23585109b7bbc3c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95822bd32cd1619688d550bffd41a5e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839018403d5197d5f93f4d73bc599436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860125ac64f80528eb80cc9e2e66893337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e24c8bc5b5bd1616da2d827176f72d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000682c127cff6439b55e33be7d8b2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9e0b9b737529e31c5118ac24c6bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873603144c227a3066e9f2c5389f9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8915dc7821517c24d35167f40e2bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28c3c9f75f8ae6d877701b0f95fb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74724bad1d4d9bb075ace14fdac271d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f0ddd4be8d86c04a3e7aaab10074145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbabf73dbeb65efcdb082faabf01646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dec1f639c352e37e16ffd17c465df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5a8939880cee095e97ed7d5245de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe39a5a11bdb5e7e6f6428870b393b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c652131fbd8799d25ae6639cb8edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c5c0b0c80407910029f836a1ba5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc1b77b3046534d384614b832366b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5ba99e021acfa7179cd2f0476fa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251913bdf3e71dcba23fa3ff5df4ed454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d078add4ef3037b17569c37291e2e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423078b7ffa9f157c674798a3233c6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411985c55d4058367e58216545c74157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ad6f2f2a701904f0d69af0a7424958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890620c85bc04f10eb0e5465a897e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080da563aaa32c6eef5c6f2b815bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934d18d529be2ff348659889cf105861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d77b671a92f3a3ef9f9fb5b2ee07162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756cece05be635d0a31908e9588e08c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6dfd4a9318521b4dbce307c6d9af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a4656a041bc117147c9724d9da0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452171a485e3763be8f7c43135e16caa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76c6c599e38b9123a73a69575f903b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221365b6aeb8679179c5213d0532cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54834e4e520fbc22d95b4ecc7fc35ff869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816679a3bee6d848f0afa402272ce7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dbcefe838511bbfc954ab9ccaef4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f452f8719ecdf252bba19c31456feec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14621f60298ba4525e404bd61d3a7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c67c3f2ccb02aa23c8e8afb8bfe55474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8c43ae593b31bb37760eb84fb2b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac09228ce585b6288904b63ad3d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989821e07770b7794a45a4f7603f7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21001a6932ac30c3be20f89e2ed8e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c02eaa12561a8b4d91ed37b6045379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6ff18098c63b9da7990bd9c7c4d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690941f69a203bea0174b64a8d6f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dfd706896db3422a77ee87e537cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246929977cff09b188e892c0ca3ab32a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e70fcd882b79e2bdfefa866c4a3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b02ed4c178cdbf4ee60977a425c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e73f7809115d3c5b405e32815387286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23a948158382a371ceda7efd9e84d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6f3cb9f2fff82d56cf0974c67342388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b7c10eb46c4b2b7794c946ae67e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeab81e4b7b3dfe0076d67c50ed7f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482a0843cd45fd8cf417cb3c91710eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41903f21d514d76a29034572946bb25e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba1a00c535b52a7e0eda50f6f34ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbfcb495f91839e2ce4151d38ff59394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79a0b22d56790133d1211113c444595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eae7d7c0839055f44e1aede1a947996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a2759224832ee17388b0a888e66b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b29c148c1d1296ee833e2d7328c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa41d526f01e872a6d89af8dcc1b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461ab50887f3bc691eca757458d5a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7474b394c31a7e83aff971b031fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204acb7daf987d80da587c11d0c5b01b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a116beb472ce51084db2e624f7e924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbac82ff9d363d870c01552f2d34f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c5b27078343ebac14f0c099b74c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875c208d2fb23116d0425bd23792401106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd1c68ede8405027b3420818008d7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36b5d90395d18baf7e4eca056b505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e366e40f05e5cd77ff5cf64291123109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4afe7750c54c97c119d199a6ee74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8335f69b694a6986fc07c8458fddb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a819148453eed744700d9dd53ae1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328640e4f8faaf0463c79e7c1a9b65f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5775b2b90d1e8ff38f56545d07e447e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af598dbae26849ee292adc59f09097c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899070b3eb68d0905a41fa6da6eee16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c3435a0e62938b1ab9c0ee57b35b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1015aa3338a8a16d09901a2fb672118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c120b011edd45eaf9dcfa1d651ee1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911dbe7a6ba6a7e4a6817961e2e9f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6b58a35ec793b74aa62eb427e6f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283cbbbd77fcde2a709f42831f5aeaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80810ffceed464b889689b4ef42da3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d852cddd3c398afa3d1c1081296535d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8035112690ded1b6f5859e04fef7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e20ae45d4e6616a2099dd472905d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa7f721dbc4ee95e56150a754edb7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb99af4bd282e0510e8a94b8fb2ebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad67b613bf48175189b1d5813a87dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2bec1754c65353f9da92118ceef6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b305e45e607e290f518a1dea61560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475b2617a61436971a8d20f0d913c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf99e4b7467c3ef79933ced3cadbe7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c97d24c8073340aed0ea6a0c056954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911bba52c6cc2abb813fe68e2a1848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebbf61c514959083b484241ae5f113136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1ae5e09c147a8e4f80d9994e17fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50b94d514b95e9e43869f795773252138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292dd95159b54bc6095fa99bc81253139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727bbc9c097cba0aabeb0f93959e0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004048aab96b6581f091cbecc43cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79223d2e0138f3ddbec99a4503fb3651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3a875d8f6540c57e1f9e2dfe67d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0238f5b319ae8da7ea0f5f70f7ea83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976fe32de8baafd76ddbb58e423acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b91c9ce129dd0a7be407f93b5010f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d188476bb4b6b21f4641d3c5d064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13ac8b28b14ad655ce04781a04fe6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a14261d4ca01d517f97923ffadca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9081ce1873e44d53c4584f3395cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd528fed44ef3afa2c21606232201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9322284657b1f5a00c61d9c7f41e4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731d5baf8838c6892d67ffe4099944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682ac37059ab7a855bb1d9146c9082154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eac83a24859e36808403696a7db484155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676356294f309631b420a2525ea0573156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946cd9684354ae2a98ebaae85f0031b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d74d178ec57ae7c9875ca673f59ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773c7fa993f7906eaf4e91a810e79e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37d6e8c2f9ec064fc01d6619ee37e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571aae5e91ed2a4e2e97aa7baaebad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a6ee64e84b5d7dd96245462e4a1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db036659340dd1dc1be549136aa36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30b55efe6ee398e008f20f38fa43c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934683112ccedcd57fbf849e29f717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536108d9ebb7bb3578a98a566b4604c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73af48ad5cc3f9e73d774edfc20828167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196b227611f1a622185280f1779a23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd7aafd7faf0fc078c6e34a60c0751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b89529b27d96f1d69fe7b51332a65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463701d9d1a343cdec6ae940420419b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c1550d703b4e34ed809c731c46b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf5288fd0298ba2634c05f932791e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c918cef8eb037388a457691a5cf36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32469f3e7d72d944182172758fd721175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c0c0f6ad736d2e322e4825bcc251176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30d91713d0065e7779c3a8e689ef3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba706914653f0431eb9a46c179c628178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485641580600771150039c9771a4000179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360105d0c101110beefa1c2526f5a090180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3bbff4cadaface9116705b048391181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb66e44a9b663943621faa0d57e75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52d0d675cde8aabcc01c7227e0e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a0dfe9775771585cdb6452562a37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793596960054f421606432d347cbf7a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa16fd524ea257ed9c24a562720b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27a18746257dbcfe987a7727ee050187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd6b8a0921c90065ec35a1370cf30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b7cd49cdafe3cc2865b0a6962207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653ce1857507bc19b64056a358b74c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b919c7752a7e233741fb2f884e27a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bc623e62df42b93c5c13c429a7980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb35cf39aa5eeb6af91c6dbf9ccb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb32e3d1f9e18d5f09262069459f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb95353c20c6caa1642736d0259457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4037f5d1d40f6d383291a4de9302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9093b2fd32c8d7b785fb96c1d56d98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643f7527650093ebf6778a29206fb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a7ff9e9118652b6e49eb02d0d0de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bfbe6ae5ca15e22ff219ae0792823200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585056e00ac83eeefc735b53b7fa31f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f56988f17f4e030c9124245930cd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bb02db0cb268f0cd80fe43d5b2140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e2218a67cfcd68d6221a3ca9af9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670a8c3aa48d2ef8f5144f881322e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6980f063f691fea6940014d07bbd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8f77d98df0a9c4d646cce5f6a08ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e668994cb939aebe7e8213c7efc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17009eb71575f7def43f4c49a6ac6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb39e647825435440fafc2dfb1a28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5197a17e1bac051c5ef3e04e7514211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814309e9d87a11a266432bcf0fcb135f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562eca5eea1bde712e925fa6f7ea0c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f8774172d41cfaaf9a4d512c1781214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa78ece1149d69cf2fa17e13c5e414215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c826e5c175ca78c94db265dd756ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d84f9b6f583375ae5e54f58ede92cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19fb0f3eb039b9957737ff39312668218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8b3c64ca24e58cceba0a1f176083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39879e9b0bce27ad40f973ff399c60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb85f980e4322ec3811cab21a9c395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e6ae3fe823f55341ffea58c53cec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c4bc8766cac3d133b1c75ff1d838223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4107d67a7f5218a969e9157523b4fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f0384ffbe5389c51400f9021ba22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad65d1d660de755c96b238672e0abde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c949590c8d06e5a4167e42138f79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a6075fb33ce1878a6b3bdd47251f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0966a4b47a17cde35ece25e29ecaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e468cb4f393462590a06e13fb0e627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c670dee9068b1ef9611dd085064604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702cf0ab98fcc84d9fed656e293c240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a278f5705cb62a549d992e80baa55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd07b7acb82b5ffbbff0d4b9555dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128e9e97ba408b60d37310dcbc8255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3987c61a396b3d2cc46d50e44623236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e6f2dcf28250e276968083546bc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070d37d9e0939cc5da3127bd91a2ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9a434e844b0393810234f72d3cec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94a83ec0168cc80f2cac828da9116240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347fefff2794ea9829be903942f2b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae1b99cd92880738bdda8e176cbf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301edf90d1a50068d13b650c7aea0c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698da1ab96c5ee07026281c811f485d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ac8ed1bbeb2f75ec0b288f85d121245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391add8e70cea4c7cf7f78f5789240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13638cf76c74fa8fb3c7d26a532e2e32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534fbd8139d37bfe08d33b5ddb1508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2853e6aa06890b1a3d1d6ab727134249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b38d19e3fc2eb46df77143428169c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ddbfd9a5bc120c4a23c1e0082fb31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d3926857564387aaf196bfbcba2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88cd57d8be29f557d7402fde253233253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda567fdebd78de5e27e8af807591f10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16000677ae91d503d5e518429496e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae16c5d207cc9d6320a90e0704b90c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513cb58d752faa656f1aa272728e13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5873666809fd29d3f5ea7e8912bcb14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afbcf6f4d40592c617aa5b8619e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9059f7f1eca64613adc39896e66152260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802700b60e96e03b94d5c0cfcff0cd7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afe4b9f3ae05112dee4020ebedbf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36521d52f3688e560092227103d41608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996581e8370a8ac5bf95212ed3d65ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758122f086b527a413b34fd6a7b61666265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04ad79124b29090e4db4d329ee06a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252286592bea6648eb666f86f348037d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af393e47b1c38619b7b6f13757d9d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32105f36bd2351d317b59f30541ca29a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3fee1c533ae6c22c121a3a9b64845270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d464bb41c1086c20f242bac7e22e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf5181ba6e55c65e379a78906ef0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc9613c80f1be40ac986aa274f32e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac6b1c43aa29cd9a638284659b87f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46a98f679bb17e2504ecc1275771e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1215b031bd6b627307320ef3517516276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e0590cb3c476a8ca23a6c4c23557277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e22357049757277d0836baa1e7887278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e44167e1bb7d8e76038bc8d3d8aec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0bfcea2b466d5efa81d79e93d3b58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174caf1d4041e5c357260738c913a9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd736aacf1abf433e378f7df13518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b554d5f1e28a94423a2cd7538b20e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682715d32e5eef6eac479843f88a0046284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ead57290eb4054584b53fbfcd14c57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0e67b74ed6cbfc566645e049340c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a05b0a143a8d67311fdce6695325287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be990e6da6e0998be6616bdb105318a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b6baa627bb3ecda0506c2c338867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be0c122e2d012d7ed4a6ca5721c9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38b0241899d6d7b087746eacd38c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4519f069e45eb0ab1ebbaefb0abd99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25c9bc8f4e1ea7377db1b87af66c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b0ae0ab0620b286b92db53cbc87a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07f15851d308d1bf08bcaf1636ecb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44421929a34c14d7bb28e80d4776fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ca7766aa7e89c803869fe6db4208297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2403e356b21ba42fc87333e18bf479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd529d1f6ba872ee9359d3e39a8b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333f24f4ae33637d78da458438dc10c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96efcc6d3d50ec75d8e7aac2b3be4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0695f49cfda1f610804b10871aa439302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d669b589bf9e0f51eff00fff9ef95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498e86f03d95aa098af8d970de0449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242abdffd7339be1606d09089cc19b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a67fc57334f7c1f085e5452e5fc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0557531a31a7d8f90b820bf56fb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d50baf9f4e367147f0329987de784308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa0efd5cfa9c45b07869cbcc24b09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab086145bdf35e5e195a3fc13337fc2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d1d10ca21cf968af2e93a99e3738d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c9644a3b4e349a6f48d15858e2dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dbd0b0e50c13fa8c16e1c89b783f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb77157429f4f2de1a833a9fc8ddc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7de5e7511880d82b749da437b03a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fdab920d46f2260dc3166b7eda65d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e96359d9ed6746f3424da7e624343317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82ab2a82628f801fdb5120bec43e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce6cc00a13429db8d73d2eaf782b83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624e1df8467b0cb16de0d73ac91309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48f7482fe41a2c10ff1106b03987e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548830589a887be49c4ace8d3008d33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90274691ea648b139f6863e04bfcb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfcbde184596574f6b5706c9184d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa513ac4fbfc49d4c073407154fe63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90f0f18f31974ca33d8b4f8a8f1ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb488538def8e3f77ae171594e3c7c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d31af831eb9ed8a71475da0a6c562328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa562e8a23b25af9df0d740d631110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b043f5a9cb7bd3798fe716b31603330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb960673ddd744344ece392dafc6a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8e1a87cff512b6081b35e8144f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db23ea5f58b81f6acbce4e8d7cf50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8bd1c3d390b73ff7b8718697f1ca7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f22f5c62ebcf1b42478c1cc9522c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac803b95fa2fd877c7897335670e90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a64ef4586a0168f09106575e9850a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc77df45a8f3821d840cee1605277338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9bba4672db0d62b97cbd4e571c1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52ba1731a290a127560333c651f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c0d6811e192854149c37227dde02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4df16fd47885e3780de6cd9603a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18498701e1633e01bc5a4132bdecf84a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa07f0c707969679901dbc703e2359a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc063021de3c9b1a6fb5db465cf213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365d2d2bcbbad668c87710dec046dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebdf4404136b40a8578dcc6a3dd973347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759290f8cfaff9392e02c7f7b3b52290348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a32c2caa6d32e01fe0bb479b4bb56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2db3539de577064962df327daf61b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0afdb625f1b820389fa5d50b2e62a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d1462d289c6cb76bcbfbbf90f24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd018c19f5bf352f68df7a563f0ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef6603e3626b5a450a155d77dce35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d52675e20531b0cf0f5e2599e76e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1a7cb34e4827cebd7282591b94848356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d68d0bc7addc9eb099bfe8c4ace2dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7108b548abbcf2856f05d8c96f81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f22c0a15f71e784dd2dd49f01a99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1fda1216c9650ccb44731f7b2fa2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a45e712266639a097c5320156090361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c23275526a5f7316e8600297c26e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e036ce71303acdc3a8c11612a325f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e57ecac6c929d78ccb92547c5e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b5fcd87a8e848be81a631bfa7f8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fdde80be21b693a78b2f5a3c297cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c2f0cf984e150a8368eb5b5460e63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c051a17c6a48a52cf6dbf57960178368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec142f79558f7eeb2493da0eefb3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b2f06bd468afe98749cdc2fb2b19d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c85e0a1737df2f8b14f6558d16479a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c338854d7fd11b6fbc57213bb54a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b88f34bba0f51cefd53a4d978e885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e59c4af986a496c09aae31333f98b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a29047574640e58252fe73f3f9d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255840dd102ea13370d6ceeeff315fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef9fb6160ba5d6cb042ec2cb45633377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614169d29870c180b1327d339ce8413378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985e5b7aa13c5110653cbdff424895379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e488cde07803f29d92af32075a8e08c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04f00bc2b0006f877328c7bdf7e1a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55a870ecf3040d7ce6f41c5abec60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c83f1445460a5276f76f36ae4679383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff9523b2bbaacf232d224c9eacf91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42bc0580ac0e6897ab6658c46d3dfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5769cb5f454999c9e7ab59c9c107f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5092aaf61d322d280d77352085c6da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859aaf313cf5cf17e6d440f08e7443388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38fc6feadffe41b9e29d0e387d32ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc473ce331594e53800dd8037c68c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6233ba31bb81e407d46a89c3b7873d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba99888c765fb32aeb6fb80ce510a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd844757d1bf782fe153bd2ce2c04bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d654126d5383afe06fbdaca04b6da1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c0dee126a95a2efa84114cdbd5b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd2924f66c98a2fbcffb1c3d9a84b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eba79d1b5239a5f7f4660d94da326397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec7a16e889fc1ef5affd8307fef6be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d93bf3fefc7937893993a934dce2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb0fede4af51a6f602920b486acb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c9c632840a0d977fc1a18aae765e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaebc9cfce860205459bb3eb6f9695402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb34fbd3a051c7b5c766f261291182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8133a6793177e217a21e835a06c33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890db6f7ce84206b22a83cd73a82d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb42048bf3f99ccd63ba565b9e3503406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc3c8972dde1861cac53ac7466b39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379efe1f46670a454ca0d91c5d225f6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168fab77ac6879b93770b6fbcf3a799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3e71b6802ea562a05e04bf32c19fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5c2f59bf928c7fbcc2005eeea5f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00485775b1b70d6db7adae0ad69624e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fd9e7397c9e0b7f0ba61ae305497413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539747b23d01caa7a3903f87045c12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543f2642a8edafd9bb4cc734316a5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca7cdff215ea94efe31a0205856dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0610364b8bc54940192e7d47b15b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e63484e3d9a64709e5238f74b0b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426d88e9b06d06eb8371d785b18fd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383559d5e0b79732631deab26e917797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d447f5dd26e49922d37d1412e1426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a4f7daf64fe7d87899a48df0e14db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc671da8e84ade817f0de7e0804b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c34f8bb22a521ac1499ab7538243c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd9ed95944b281edb7e1a6523ab9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61568d99afd6031ec3388b7fd08112d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6752699fb652aef8bf195f2709d8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da7b866fd5d05653b73219f64b5f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc8d73e1e64048e97c89a98584de5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708bc781afbd2e27a3d9b18c477513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dac71bc790756ad1463cc0541d00e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efd33974e2839ab3e22ac84ef9b4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8fb9ae494a568fc06336779135a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b246d4f0a4e895abd80f8ec50ee4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655c115d30f1a72c81679c290dbb42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a3c9dd6607b5ccdf892e98b7a151436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d65be2f84cbe07ea28106b7d23413b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc463e385890ac41fd077852fe37f8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b424b95d01d41ff974530b474f184fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d107303cdfb35adad73a080b003f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac46c952b73719fc50a0098f68125a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba55eba195e2d808eb755d78fdf83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c344ef9cd68a117a4b5a870468203f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e165509416e0cf546abbe69a2e8637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8640695033961392506853cf7a0f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff4ecaea00416d0959040ef2f393be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0973f5ed2976fc050acbc6557571ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed858ad3178ae84b83ccf1fd3f518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9fbe3c61a48b919a9ef0c652e120d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7feec6203ad3f3ca5f5cb19521338450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfae9f2657d05f07fa160dcf9bfb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735fa9942228ab14d503a5e213873e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39794f1e31f488f62819af93b6a4b4c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e63c9cef2f8dbb72ad5a123301b90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac2f45357663db47646f6e7fcc4e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e00a6d5b5d06c2acc465c19fdfd5e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5c106e7a3afb1edef0bc9c58d919e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df10825d52afa527a71473012657ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd40bb224d0470877098fe592535a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443cf73b17bff7983b81436676e1d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f4108f34c33af42b69a88a5d02b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5885a5abb6d52ef26ea7740257b933c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa725dc99509a597d913e2ba0773b6ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6081fca651c1907d75ba95a29c004c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ea72deb225a32724b25bd5ba3857465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defe6021194ad4eb54b65bd11915d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496ff36b173b3d79208b570ce2b84f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c92cff2c95bf69326380ef4fcd8d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817848388249adde19d18c055399d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c7f0a16c2a16ba7457f4cbbc2f75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f25ab1427993be372717d07794fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd959b7ed66e165ec4c89e7f115ed19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d19ef4be2a6e6a83d5787e6b44615473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef72175d0542954d1521cb4e34d2af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558c61f371e301d988281d6026d57d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20e80961bdd3a8d3f886166a4d08eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45397ba7d20328aec67ed0e99197e03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efd125a91fdd73f594b4c3a24a0f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d877e48633c69eade24610dfee5a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24b88b88b8382f42c61b0dbf1f743f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb64679fbee0a7de6cecfeb561f26af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edce9da8e984afbadf31f0c877373a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f86377c770284ec00a7fd09b31c02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee673eda44ae0601d57ffc196fb7a95e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5bd340aecf8d3e7b8b8f63d161211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508b3199789c24f88a1849d590fa9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d5ef971b4e297e8b9c39da397808487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277142e3d66bd9e409a70f2a0cbc00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa258254bbc31b704a459b7589bda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84d8d45951139db52c1e953a1d7fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da50268951846e0f5a63cdc7b2260491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80497c6b1da6f06a74d03326bce0c2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989456b2b750be5a0e5e8f25e7b314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36cab197173b3ae2d19222fbbbc3b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed16a0a6499ba6a32407a0e910ea4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b44152de25c5ef089a152fe0d8c79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2409caec92c20d30d13ab4439c485497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799168fc100031f78295329c28233e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d98e98a053f0f54cfbbb50a3184a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193263f5562182ba4e78327aaba29a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4519fe492bb3f51b214949eb61f182501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca56288b376b6f8938f9287fdc6b0e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c54cbe708bff529e822adbc31909a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede38adc20d1acc8deb6875cccc3e3a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc88a6fb91bbf5941027888f63353f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f57855859a22961ce4dfeea783443506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0cb9140f63a927c36e996341ce62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c915641171c40c2ed1c953882f48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f6ba4da1f119b4b88e8ea8b9320a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaea033166ec76b10773f2cb5aeb3d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223343749f8b28f3355ebdf25656563f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3153c83e40d3c51fbbbd258e7525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b90532b660d4eda122c1310262b02d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25f09e0031d6968f66038b55001b61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86743580a12fe59e0228f334ce8e35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb54aab523424c7c901c211a3a05f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe5bbe275f4cc189a9690d6b1d4d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a105060ba959b199d1819eceb4ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a433f8692b03e8ed28b9408864d7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f09de83414e30e151ff478a2d03d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e768d6f64470306f7d4b84cd42841d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2314489b4d3f4e158183583999c6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50affa1fdf51b21643e6b87ba79c6a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994f11f066b2d62016942bf5493724524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6016cefae191b8a38c8e64321509e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ab6381517f9b7161ba2e85a2e307f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66311e9aaa7b6d8471974af49eaf3f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46995175d61009fe78cde426f151fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70d65ad0e0c534d783c32c102b097529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c655fe9277b7507cf25db04124736530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013b3f44fabd5931b835a4094fc3f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06538d2b4cb83b4e83182a6949234b63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5891277c7ab1b73053fa5c3d517b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcd24ef8ab613a37f7312823beb76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa1a3a534170210ac29c79fc18728535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c1fa73331b91abab84ff39e4d544536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef3d3a63f998a8a86dc91d35866fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e6947ea8f484d7333fc9913d580e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bf27a3e6d2fcb10e6e72c49428902539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1219a71d710f5e57b09dff52400e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dafc6f772010920a3fd16662c8957541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c471383f45d9285e7d61039affed1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b164b5b54de33df553a760ae6a7c85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21911b2a97d271659499ece7f219707544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5dba7d43c6effdde169117bbeadd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fff10bdc82e123b7a6ad38112af58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb765ca5ad353760af4ba6e00b28114547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25011f90d5b23edcd8663048e5d76ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5e3b715ccabb7f8047da1a18164c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea35f4aa880de50d1d2ba33e340f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93870a2e0ffb26cd688e00abb15b43ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d186d3faf7f7f547440a1f277ab2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccdc70967ff10c52be7c0341cf7344553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a909c5b7748c4e5a5435a536d29b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54002c7e625606a23ea2384de42f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892fef8cb4a1be4aa7d87b855ea139c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb45eba3d9fe421a178ea5cab2060d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7e3b08b311a3c2a10a8b9cfa4e7d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc620a7ab975b17f759ba3ea71e7351559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9461e4213aa992d29f580d1fe3f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da590a007e09195600694f56425f78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef9cec6b5263f8b92c5372a3f7cd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd66d759b089b706878bca2ae1b1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1218afd78d0d12a71e3832297f9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e6a9760ce5cbe1679057ae874013565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa73d610d9733465501edee1bf480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f802d2325492328c77958f6b6c05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486eaf60fd22ffa0755078cf44b631568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb5be70d7043f7422e41fb58d4671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ad3b2b112f1a44cfdcc217ff7308570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc2e753b40964785a0134cccced2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d8fd249220496a5587adff42115b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876600abac87a136aa128a95d83d4d0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d9e0e9661021273ab4585ca4e532574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9fde3f8995ebb762cc5075f26d878575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175840adb3ebdaf402cbcc11a413c63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fadf8896c6b0eff159ab58c0173c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7039b0e994a537e08732fdc5ed321d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ad1bd9f0ff9dde9a399a16647d27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcabb35c3b7b5407e839d184bea0a14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa7e9439ead383d4add8b7b02026be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfc55f4d80db04727dc6f17d591af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7561343f6bbcdc3061c26e409f69db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d32b2ba69795da75c1881608e321584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f77aa772e39f0b835be1614bde02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa211e076f5642865219aae98ffe8c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186379283c8b9826655308f2bf6b65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb0d15c76cb8493c6edbaf8a25eba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea843b869e8b57e89956cb1649871589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc601dd54a48a340dc6836b6b5a9aaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c06bef6af3507bf17a02f5caecb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c7cb7f91daf54d801f5723c676d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63295275ccd57e130ea3d2a89b95b5d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc79217d30cdc8ea6890daf7bb7a02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f849705c608a898d229050c350550b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3082a37f67b4595e3c1cddc6664889596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5301f7af80914cfb46ea2301d4dcba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857dc4ccfecbc40ef4883241e2582e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ae9c992eeb59a7e51bf51ed2244b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bcf5e74b6eb47cafdbb352c98d30c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b5ad230fd40382288b4ae55670ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc9353fc0f8723960b23492017d50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fad64cdc8bcf3e2b69424c8cca926603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a667c7639c99954d6d0029554b78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a0c89bc34ae0c8d335df780ade42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea2131ca41bf7f61c38deacdbacb34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591f7cd3b8a09dd615c0433bf8a279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc91ef0bcb25305d23114ecd0692c18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a2f0c353a31d3ad37dfcabc33309609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f0f109a7b2d590469dc70dd8b73b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb103c76256c91d5fbabf2f272a593611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7bb0f80b422cad6a1ad787b099308612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a8e79292e2c066fec78f9ce47a8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca571e668e17c465082a8d416def74bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab03f7a757b4489c4b6a5c2abbf539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015689a114e229c7ae816b1c6626250616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307f4146752c66996f086c019c30da5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d734c5da8a58cf1b31c50f056d54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225469194f04fd99b78714298186a62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff483fa66c32599abfe210176abe1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab98d6faff656455dfdeb7bda25c0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5782f0a590972274967fcb3cf4ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc642b81dfc6f378e487a5bc70d5b57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d095a80c327eca5cb424537d742450624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c881898be9f4095de21a6ec468e778625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd766ea907465bd6163e01e4d31ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e3a89913fe26f41d16455afca26a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7097c7fe9c74e695716d1e4f2ebaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710510ea9d1cfe27b6379e4633f582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a6366834867fcf565e17618088aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed3f983e408bccb29370b1c045237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649ac2e69d922f08934fedf57c4057632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ab33bd5316a019d79c0000c9b515633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f91f407c3a71e31cf026684dcab3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c76490e1ce8e76f55db4bb968675d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c63e057e166fbadc0ef2dc4f3e3dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8f4fde3056540230ec81c136f127e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ae4276645b5d09952600f1f47909638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103317a96cd4efdfae4be3efb240b10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27150c8f66f572cc6816778a78fbf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5beefeefa7f929957cb9d17f1b9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223f2aaf7dd8a88d5aab658ff80360642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcc517808cb4d474e0411606946b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e71ef6b037813771dd3477bb4cf31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e169d7089c74cc8ffba8826bf934c60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610721bfb462a9624c431942798f1bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa45391d2fb7ac404e5836f2a175d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d204f94ddb757237c6ef63875c4e20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99634420a149bb07d1dff4ad1d02ee91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee5bc41e1a0fca01020b4caba9228e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b869326a1dd0c2cf7a5893be5101a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa0a4aa4d7ad71dd80269bc8a0602652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab632bdf85f96202a4a0ef661e211653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032c6c071d3f2817798a355b0dc1142654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114ee57d2ee963f43b30983108accb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9764fe6c7aa43fa9b6126eff1e39a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171b8f90792d48da5f76f30770c356b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947976f2b0bc9cf37dba2c641386e661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c5e1c534e388e22e7355b6286fa5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551a1dcb1a3d3604c6a9ab84ea9138660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684dd32d272f8e73e7b0be979815c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35efddaf8b4e61c7948366ab10c3979662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467adae28a70b71a2d78b2cca03ef2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d2b7ad9c6aa97fcaa4b9b2c544eb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e795bfd31f363be6ff95332f17d9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1218e14deb402cc7402fe811c860666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b4a41c62aa5c7d5bef8d85ece6a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e17e96f2e9156f3b57726f630e7e07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f2bfadffe2789f0e58f0cd6ec245669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3affdd128d1de325b0657648134901a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff4a9fb27f9cb19ef75c1e23bb260e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff4b89802716e41948405977c134a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab8a614da2b41957b78270d4e49ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda4926dead47137199309d26066a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43277efe17b85b48b6f2359674adca81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c377ea8a6086a0f1ab901dce55cbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab932ed9b90b1df80addce0060422f8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727208ce0c0d9feaa0b61e31107deb57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a55204c7ed4cca7e691c57091e0dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be877aac3af64f565c88508362ea8e87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b91e587a1267c14df1b100fabf5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2d585c567ac401a7453b33ab0fb6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d526868e226e9a5759eee21f983a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b21e422fd9099b4f1cb3cf3a29ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0625c7a1be15b805527ad1aedc292dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b876830f583cc90819b47911ebe44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc61881146fdb979e45c587f20921687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593731b2d634499260f8c9ef9622e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57dc9cd49130d61db303bb889e0ab4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061640a2548165a0649bcc5a538ef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e2232dc7608c347238946582dc13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23426545cbbbe7e27376f3517a63d458692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55c30354908000149eea0035c0f12e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56081197d0d5a9489db3883ad7a90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dfe8194da1294bddf7b7d1db15333695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2dbb8ec6fc8d4d18883243b9bb87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a03ba105c2b30fdbd9e6683748b87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae5f7e49993ce1c61b9eff2df3cc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075fe84ce814ab9de3286b9b87051e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22e4ecf6c9af1a2061447d9d0896f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca617af4e4458f0df1a69c4df8842701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3eeae3b6efb1b10306152aa12b8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679c8e9bb11d67fcab4fecad40c1231703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda52e797c8c1e4ce903b6b0792317704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147afe26ff3814f77625500209da227705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b632942aa0d983266cbd88d056c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe35d692958c70b2b2279e189bb6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54500bafc1ca0d83ec76f9dedbf1f75f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19af6dbeb9e3a9f8728d5d56475c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846269fbca08d7c91db54b5d2fdd7a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9907c5788f31c0c8d6f4635e6abe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c26a7580cf771d820013d204a5cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156dcfd3628b1418dd14e314e852b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ebb673b71bf33e34a6c91c6968c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a11b07b341fd5fb74f2c83c1dc0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628150458ed1eeef0d7cdfadb222ea1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca27d1eb4db6dcda8a291d415315704717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82de618eb827ef672968dcf7a9ee32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a13b5e75a1449777de6702a4f6d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060726e4ef3fabd189cfbe9d9bd8f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213990d71a7b4975b6d15bf81e42de61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906ffd2d8cefc085c97f6483dd5929722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b884975ae2c4243c9a08da0c7c306d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a3e340f321719d084d59fe404d9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a76dd7030d073ea57621659a9a570725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347ee6e2ac5297745ed6067e6ccd17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3acb88cdd2baa9e7f167a843fce29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8dab93d6c6715e64b4bd96d4d9d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b5a3c228d1f4423602a05ce3b967729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaca7d0f4448f8af22cb6d5325b989730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f60f04e0246b1962f268d28821059731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ba555809586b258b5639881f52f35732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df458d6ec67f85d3553dbe773cdb5461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c691bb50740b1fcaeb75617f2141742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23a093e8c55ae963bde5485b1bbb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d35f896a186bdf6a049d662e1e0864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d8a781ca5b0b1258c35b3d12b4695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ec495ca85390174632ab86e2e0c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc97f0a0c4970350f0e468c3418607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f5dfe9620d8c43f33744fe8fb1e3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4211e1e0c86962e0d4c78efd48869e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652761bdaf624f6d5773897d40e1329310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726fd2a44189ee02b6c29f9f640a8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f90ae726a6075a76250f4961a909312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d9a08e7a85c673a48d4e4d1ad50f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7b338bef312c7506731ffceba90614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6828c0472d3b0bf7e01dc7dbc5f59e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd2d92d7517dff85ba01646c00d0fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88e100ddf4170200ec6564ff3104d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cccb77a095710406bee2d44ac8814418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae42e4e97a36413c229448cb7486b9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b13db82452d20ed5ff1b16f1a6b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c08bb850dc26f266851ce936bdc8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11379a363914de2bad8e0ca22703e9f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3589873f2ee88293cca7528cc654923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ea52049281b32c0c9bc297a3729c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c9b4dc4a441c50b9b7694198877b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef397b82b3a883e977d61209a62b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37bf0baadabe35d6cd0ebb7fe0a7f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7299252dca657d82b316f4279a60c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68e056a547f606e42adffe9ccde6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f910ca6055e8a817cc4a99db44eb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7a2fd2a3a83b58be615256b06e7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951958eb19c94f0bc1ef28aabefbf5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a12958b972e196745863ab8bf25033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d64217af741e00e4e7d372cd5eb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c5e9be7dc097f3005b7ac5a9767f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325aa6d7d90f27dc9815b1b41b24be536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47fcb091dd449b7eb4054cd3164b6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90512705977620bfbc9544fade660fab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b418727949017f006296b79f0e776a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3a1be607e6b9067975749105b5ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed4f2167561a3ce8a813082eb6a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464397ab5dd89c60dd21f9e9e56b0a9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c034bde61e5f67e5528aa2f36508b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9001460a84e2a190b8987bfef5b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fbd9753a9509ff75bd472fdfa7d9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd6d6b43909e49b3bcde9a7840cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7aacd7fa612052b5743f16d9c84d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecce5bef4f62940ddcc1cc5a51da8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84d12f3a35fe89397c3461aabecce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51bcbd4242933726a3decbb03df31350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492368f006fd0ea280fe07696145074651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760c73b6afcc3b3e68ed083cb244e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d84e4922c60199ed48c4b7c4272153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e480f7b323bf18b9d4dee96fd1dd1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a2349da28271af01a4553093b0ad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd0b6656ee831a0fb72ac9e0f466b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e710c4c404b9f93d63c17f688ac057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ee4794974b95117c75b893030e1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77299a5fd269eab2ccb06f002439146759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8547ebbb465d721aea329a517e19e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea3297f7ee74ed534797a961d7f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f5ce6ca78f50b7502f906becd3d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba87afd762b8571fe3eae117a053e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0260d8511f18cc4c424f4b9e059a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976f178a6e170afbd36909b72563e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86741c7a8c621ff84d6b2fa2d0c5aff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5798a37909cf06d7d0ea67f7b85467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311e0cfb16bbb12c2993fe026c11e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742978236fbbfb4aea9171a7e5c884869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a2044cf1ae91a3b69ba4d6e72fdc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e45c6f9394f128afb650963ab35ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bd0c6cc79b3e655dfc9aa095861c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f23cdaf8c503e9d4ebecfedee98573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb454feaf66359f18d6118cb49757fe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790fcb1e460c2a5713f6844e618c4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d544c7d4cfdc2da38a7a03a22ca83776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac9347d9aa5826d4ac30cadf4974e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6de9201519085b86086bd427ae4a7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1190b990093284f55dbdbebd4b4297679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008847fc04adb66335ddfe3537ee194e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1b3c80d226acdfdd92f3a5364f3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119eba372dae90ec3b682a2dc0d39db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f1c5df5ca86916e4d3715378f34783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ec0a4cf8da857449f824ed24877b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c28aaf71e3651945626f12eb0c9ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb3673f0c4ac3ca386e42b90bdbe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f04cb7098b65d2787d3bc6ea6ae887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732c77a78c33c6c3e21bad456de38488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8bd10a9a81b4d04168b7c864be8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570f825b6474b63a6e6ef422a223e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee720763edff52460780c38354360a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9465146221f70c47670a142c6537f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1175c2a443392e5b0194289ef1e5ee793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957be5fdacd2717fdcffa0290a2365e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c7db5467ce0ac0fe1132dadbd7fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c88ae9adb2fef7927af17c6de1b4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2d5b20a95e5d03d20fd4ab51a5b2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02c3215a50a479041a0d75a2bfc5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd67d81e009ebfcab48599dc3e335d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404656af421fae953e2664a3ad436c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24cd2633f1bba7c67fb9906159b36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0602e66c77f1d330396c08cd49a48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4413f2ffe4bd7d91fff15fddf916e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b659ec7548978ecaf6252edd7dbb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d8da21472c7188e989aabd058a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561883ebcf29a7f0817ae9493726a3ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e3ab77b421bfa189ac03a5753c895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ea90d20245357af61e67c27980cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca22a663cfbe61910a0ef8c98b658109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f9b5619eb4ded2aae583a0e200fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102d85c772c4270ecbeefdc963f244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e85ab4c1823281689cf2d89e0d6fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9400a1580d9ae1ba9928ea52e8b9057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996eda32202f11dda181d9eedb183f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d058215ca96fa39216bb4404e038a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453d57c6906212dc4adf9269f57878116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd36bbde5681a337de09c5a3a7446a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2bb332eb8dc77fa8c47991af26036118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be401247c514d789e52a5ad76d55f02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070048f4c8b860181e93e8d4f805b824120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb429d877b820a1ada89f90dcd6a94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e24f5df63162da0c9dc12e3c65a848122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d913ab98c2220cef605d33e8b7b99a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414db0173927153c750cd87d017c62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd62fa2718fae61574ee44a9aa2d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3aafe0c23084f6e8ce1093bdcd8c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba09fb5a33b0501f4b89754b67f2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef252730481957bca56c7c7a11454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7c357fc4450781d2a837c42240ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c555b797498bfb3eb19d070f098f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37089d7f617bb06139ee0d32f31e37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b232c291031024142baf9c56492c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c00578e9b6e0582b838c0ba6b1bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891757ecea4207ee98e7fba45aafefc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd20fef703fdc4131b8a6cd904f0c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa190bf2966b3b41cdb7e9cd55333b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96972d072d6f7c5491204f08edd20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c814a458a0dc31ff43a1cf4db2060138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37aeb2a8e4eef0bda8b685766cac49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408504573b4b0e7230dd79422cb189140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20573db86b1dc253ada8db068b2cde9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3667fb14aab81cc99debb6aa5bfa04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a81e31829dd76529eea7361176464143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e9a4407e95eba34fcc8d94ff0d762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03481fbbcada87cd42a556933f7c06f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fcc9510163c12fc3523fdfb7cf4cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f0d4dee6a0d9804db1d99536f7ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7389ee807b52edcae04d42ef9eb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c635c067f141d4bb97e1590bbec7eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21b11b045d57c52b562e468a974f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cba4184172ccf64a409c808f2b29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec011dce26966da723b8babd921946152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b146fd9aa23d9977770733c1e9c74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d3a35403b550c01d30c7ed43df88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a00165bbd57dbea82bfd70d667dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f743053517da734e3b2d60dd1e99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce64ee641287d89e19710c9de29bb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a1566a456cb7eafd2dd30292eac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2620b2b70810bd40bafc064af995f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051795d5e0b3ec745b18429bf19571cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437873d6479cdb22da06d2961188e79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc14448af0d35e1e8cf18213021a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837ab40ab68d8bfb71263e15200953163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757fe48940c8e238c03bef7b89ef7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa820752823c5f23ee9bd8d52408523165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d96cfabba0c3ff62893b2a8a84697166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df579ba770ff5e4288ff48fad505c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd03962534ac007db1801ebe0f3d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e732bb224acf77071cf7c1c22edc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2cb373f430344134ca497d54bec57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f78c930e11d5a4960c44a085f7bac1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5d4da8936d0c46e6e927453203f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4302c78306f6a4da1155b0191a95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83137f23c9d5b3f7d8c6098d2efdfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b01c6974e2e6a3c164f949d01cdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f87d312a389c359386ee2a77ad2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd29a7c41caebc7ac5f338a3cf0c8b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668d2f7601942871cd85e5c5df7bc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10122a36403355504686760819bcd68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f6e7d61f3d8ce2228ce23764656a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e3ca0c5e7426632642cb36872dd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d9ef0a49d310553dcd71a743d91b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1653dfcd7e505abad56be1bb704e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5dc2e8457ee4ccf049797212b53e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d4ec879524dc6a733b69b29669e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e440bcba6d859005470c8c4076c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f9e8508395990c022b6d42cfced5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a9bf3fb4c638bc62e56b271aaf638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421b6dd70c5de77f2c4f2614c59092f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dbe2d87351cd5f3b1988349f8ba1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938f8e7379afbf10d802bfeaab9127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e65667a1238421d2dd790f9d21855192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a421517a68147b93af359b24896b19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7c8c14fa975ebe13aa8f611e7845194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2745e6f04da333617b3a9701a201195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4345be5eacef3c13ba01725ac03ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f00d06df559de186a9e9e07b65154197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bff85a512eee20870f93c4de0a638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43999187a5ef7ace65c14c4b0f461ffe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d0e17336ec96066d05c512ac92872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac9cda1daeeea9bedb342ed05848f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e03e1faaf98b07d05d7dc04eca3f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8983db21e80bf70d1f4c0a8616e4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfc5f16ae0356287a055245c8ff02b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335651f27b6d035787162de97736421205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebdc8606d2b4b2201eb7b238605cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f07d7f050631310b12dc62f96324ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4e158cc954aa88617280ae98b9fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ada097198371c41034577552b5390b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe71f7da0307350c9fe875374119cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a32c9e5c85ec0700e820642a99a27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724592573d2c299c559005bbe76a5fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4c5f7c9425c4ce2d7ce7bef69d8ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1b88179c7a2032e073a37c0258684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d6a7ae04d134810da49261c76fa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847045340886e8ae117654784c0777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b35004b30e52a9cd077799be3706217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323360b178f43bdf3131f72fc4b862d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c02b16cf76ae5fad62e03f7ba8de61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c77107e5aae9538847f4718ceb53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be583121b5aabc7fa6f0985f2ba131221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2342d2c41b9608200bd9efa2a17ad7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5661f46544edb856e7fed228bc53b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587714780633c115c752a6644a2473e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca816ca38e9214f5a7b5c70c90777f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f706e0e2152e4c093db714abde90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519010afb98eb5503ac4cb1863585eb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7766a3daa9966ce55e8adea85c997d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3ff28fdcc3191933e5765422a60b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb672c21d1f6dabaaaa0697cdb4b27a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748a55ce3e63b2c74abe8476352904231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84cd888d047ed89e09c990e1435f00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5021aa42d483fba6f65ed899a789a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394019ac01a5a065ad45f619e7548c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31fdc28b0358d5585d8e2623a79d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ecefc07b57ab5f0204f214f78874d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83ccae679180f572541b2fbfe31ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b225ae64fedc99de9b7dc73a422817238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6796ccb590d92154a403967d9edb25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643b65229ca0c8558fb722e7b63a6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61ab89b0046f0e4ec507123907c5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5908de3843ef64d320a011bc15a3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44644acf1d61c24d1161374785028db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa96496c6f68482605f7297d704957244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8d667552b0dbe9643c8d114e654e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca47819443fe14df295dd99d9a01c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a11a4680f19f02486ea233cd8a95f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6f14ebc18c222f35fd8fadf7b5a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e601544847b68b0c785b53727b36f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d026e825134e3bda9c2140f2daf6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8364a144816ee60141f23e4cb47d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197097e96d4fc428fbc5a05ca93bad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237e46f6359c91af03e2aa9b1960f10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5b883a84b24a667b35bba7b8e22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68d21510b4594eb360031f3256b62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129a1b09169d7022e1f2f0b1c3a423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d7e2c6b01c3a1bda55cdfa121752257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c4367606e19bcbd6e1cfbf312776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecec7050918c769a219f03802eb4243259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053245582b77eb612f4c0d1ba3d711f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f8f4642bec466e0ae44c24288fe9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec2da1594a7ca73b94027dcd561b3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8949f7a2135e564f64ac6c19d6e894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73595bca6b58500c5114af79effb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcae92c39d04834e265f707b10ee2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7065fb3c512d445c3f9d6765326b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405cadddafaf2aed3ba9074450deae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179952a0e9c63679d00ecd743971603268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f7b620563966647b89c196a64ba9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e46b9b6f782423ca5127a1d229de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb06e650d7fffe9d270b2e3dc3b8d87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a658d86acf541d88b1d4e6569bec2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5d8ede0d264ba65a2c484bb1157f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa486e0a6685785ce7c3bdffc919a23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0809250f2c5ce99c36dae7d53d43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6871c594280cf5b20fdf60710dfb050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f29e2fdf0f707997e6438775f7a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88739757c405b5af1ee795c527dfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6955e51f83b5dbd608eca8e7be590d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba920dbbd6a9b6ebf7b9b69a9671f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e8478be8c3cea783e501da8061d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c151627fc70cca894f86659a1b95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c0d93ef24a89b081c796d768e0ee8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea3e307b7e273197fc5b82653ce2cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd466946bd0fdd8a60fd22974a0b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7d5aa762ef2561f99c1f1da14f566286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7543d73b7903977ebf951c555333b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343494864324afba7ed8408bbe4e1cfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df55515868853fd058353f29eb676289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3853e19861c66f5e0eddb8c8ad1b336290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5531a99ecf3be281d3efee83ed2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef6f7e989f36385cce7cfc1d85370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25134a5b3d9ef1c16c3ee37f6093b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348f4719a90e6cb30ccdbee2f9308a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73bf9e43ddaa2577b3d381232b3dff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9dde911f2289ea1a9e5f2e2b4a8d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec21027c70d3d8df0d696447ea8e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854af67d3574a851fb38985e79a6b83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62c82b6d9af8008f4e67a33a25e2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feab3a0a25f87d9a76bbda61e4142b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c19197f548abd01f7e9dfecdc6d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d46406c5539b364070547de1d7a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf024da9a85bff324eb32b245222fbcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3caab687b4b745f2b641890b6d6ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618a94762de4926e6db1a763876002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114cd43b70d47ca8a24837d764f861b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9fede20d793d9e93686bdd6e82e4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352478416ea99f773e13e22cf6c1ea4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c1e5b04803eac53872daa338290d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dff632fd7329e3eb75a5ddc2383cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90456d679e0260526521d447a08938f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cca5a7a8fe4628fce50378002a35b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a6cd38ad7d11cc5e2a300d02effb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386bad7d46cdebe6cc85e2c0fe6ff1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7863430964993f45fa3c2c2ed5ad4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0c4caf03f8bafb59065095849067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cacb35d62a398516d97b4335ca1e2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3585b0795bcfaa594913c5f47d45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8df5e9fc6e033c288a49560af566319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f4f8e5c376ba4674beec76078f12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fdd8f6267e085fccddbc4cb45d0ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d996fef3bea1a0a1f6c0fc2842441e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8ab97aad0d61b2b08376ed3255a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6096ce16f9b51f8f35b3b140a16bbdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a47b7181f18906f4133e6784ac641325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7fa9a43a58669675a55aadf75f7f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81e8fe7716ec01088c838bbfe8b5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3914f584e44f4a132c8cbcc88a418d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49436b8e9f8e95bf97b407a030c7e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f68daca2c64d909151fadcafe1695330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446cd0f2d849bbf3b65c91f5417e182331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfbabb342bcb983f591171cb7e1b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c3be369bc127aeed9bfd730742ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3805326c8c02b1e0f28c38760a660334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609459528f5d2459a410bb4eebc876f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad3cda90424deb543d78b0d8557d24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cfd6002d5c12db34c9740868ae3e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2a3bf342f0bd92129c388df085d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90fae8a49ae1efeca94ad821ea4e6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32aedd223feaaba6e25e3c22fc479b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc3ca861054ca67045bf8288b3cef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f93f00785cf497cfec15e952c8e0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f745de643a750dd29b3d8c7f912d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95236aadecfc37750ffb04aff70c0da0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb014df87d6b54186bc436551b145345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3dae6deea5e1e70a608c11665b235346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440f014d6f015e6f7f1adfa6024662347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f6403c1e5693a4f4aa01a6959186348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e428e1d984480edab356faa294135349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed09bd9b657cbb90ddd53e9e60d9f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6dbfaa208fd1b1dc083b8c4aa724a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a4413e5c88bc43f6b5a18de99e73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9478d5bbcf691f87a4d34533477833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e0b3fce29d23b0748997b9409bf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093634ef8f9f05be5d44755098a881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451bbf4adf68c0308bf71419c9b02a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc9b2e56a3543634c1412167a4f610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dcca99fd29bf2411c6023368248bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b73b4991075c78646f0154c6d7d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bfa1063e83cf8e0482d4da4c2b40b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629683ca6c3f93e2b749cfa5ec63d82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb4d7139ac4fec574d90dadecac305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483bf003c9cb4987591740ef7b2ad05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3446ae75c352ebeb3845bd2caf7628364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776345890666e0d64c07505ac3d6db9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df34525e3dbca1f647fa6259163bad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb1a545c93f3bfe9139c310545205367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e7ef63c17baab81819ef9d1ef82b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0484bd91ec0c5b7f11339979783051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb386da74ba84620a54953b5ed5a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb7a4ee119994274be809b82d2cc15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a0d6fe42a4bd3fcbe743d0b39198372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610de28eebfd012a0ef57d5012903500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957f726ab584d6ced6e3e671949cf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3aba54fe14d5b6529494d8aef3bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a060cdccbe91c3ae8f0b74548081376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d24e4d21191417ef9834abf33bc52a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cba3db9eb6fff1c7e409ba9716f28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac35e9ab5ea1cace30a1a7bea7171379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d19a3746807a77bbc8d7ec0d83df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e58f3bc3b7623535c1c5a5605318e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6cf177db5169916b9ec6d21fbfaf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe79c85da7975b469e28b67b9828e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362876aaee683392ba4ece491edf205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895d1a10924c7b81d434b846f6b891385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b6689fd21e56d729193e1c44d0e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f2eaabdd1d3e3addb4bb855b7cb82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b44184f5cebfe8f9c9844e5a54354388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dd38598b5ec769aaefa6b68ccd09c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e225f3a7cab1dc9f26fc56b9ec3c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7ef7d685baf23ee33fd08ba0fc0c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346b03e1470461bca5820fa8fd149f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190ef2f204b00eabf4ac3c8fb6c273393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ece2b757515eb3236462fb7e2525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f4c6a6eb4bc6c98d37e2a6741389395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9679e03da9900433c56d722130d6d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c29aa79ab006d93d9503d34c1a5d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0fa7b6f3e479852bc48f9217b1f24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fbaa2291e05140a2a9977e168bc1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eca1bbf503e9a291fb2140f0b3179400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e43538724a012df3bd28d2f7933da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a37b9b66b7c27af560c35c86f848402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a505ae8f42e4bb6e3a734281345817403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc89bae10cbfb008c3f698e33ff9a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f03c85baf80ca9f41aaa7d3700722405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218994f133312ac9ebd415e894012c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceecc1e047efab66d44598c4ce1859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fb89e4024cbf444ceb7a4c211ccc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c7b7571563aa94b8a059269ebab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e5df00026786e79bb916bd18fabf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42f6b8f14a17d013b3ee763dd5a2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc59bbbaf92999629a6d2d11c600ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3416afdaf3d63b9c97ab35cab0ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a91c3619b587a70c83b535512c7074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab46c34642205c192347cca3b4aaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70af92de77d7784914998b78428f2d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858192f5b6976405ab3b3a9f2cc0f25b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150b7d748f0f3becce28d1ba022959418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b031a4b82a9fa90658606d107f5289419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c1a35d0e5a96050bc59e3ea3fa12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a75578cd62b6116d213363bdb85fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01e5ffc8cf9fbe0342063b0c12603422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef38269b418a335619831b64e1247ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5011f10128918098bd53c081c57c8ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84efa37274b2c92733e57c1f335f06b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf275c173d585f951b3bb8105e8c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34624f7cb00b6517c7f844bbdd90b16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e9b45a058567c9f56522f1b2522e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009963eb83bb6fd98dde4e59d8bc4ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419684c87d0bfe8481f99f0425d654430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a2a69f94b5e3f23a902a3833b2e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee973b5d84f618802df1a375b9cbca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9a7f594cc1c7e61bd7fda0a2e8de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4152f6a9e643e41854797442998ec9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355304a6ce3aad58d5e361b813482c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11507b2e7105cb03b65c10d9b9520436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7de4acadd946c459302dd159503c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ad7693ee40bacf2c21337b950679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef155d1c68cd4621fde6234acd8e98a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56bff53394c3df8c3358a29a199d95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ee3a92d1459bbac673aa67afb53c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e5c5f2f73f3f00d8f09c4e4f22c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd3bb20fe8622995c772e87ea8b9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb54127bfbcd4f2de449f3199a2405444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089c551b143f333e82719fbf9bc72f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061c44870ec4a96cec6dab48da1175446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd872745dc9d0c8fb28ebe757715b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49541df785011c6a37e88b78285e646448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ae963b68fe957096624ad220e66bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28669b6806f2313dc75d1f1e85256fdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcce34c6cab954ef889cf5fd28fb6d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ec380a285fc1b7227a4a7f82c45a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740d9d798c3d38a2b13f3bf352a24f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b1972eebddea074758c336646a2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ba89b182f57b8c784c427f214bf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c0dd74bed6fd18bc5a925d519f94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343689a06faf8cb27f3f8469ebe424457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002833b13a9b407caacfc4cb5cee2187458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835087e11af04d75ce5cfa341f23bca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e46bab1bf5b7d49189ee41531dc3e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71244076c8e0ce053fb75fd91c849b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639131f9784f7552a85ad00bd9a5b419462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e435cf7d8d94fcd95f93a7cd7701be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9f57b8bc0deac3bbb2a7e2c968ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d36e9a3a39f474dd83f06cfb546fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5716a960fe3add08c67f71d93336a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841be3e7e6d143153ad1e274b8b3dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33851f4e4a3c344f8854af5be543a6e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114ae00fdbb2c6fd69e07ba0e504739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca580e690b891c32dc689232373a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b180990ade64fa708b22dbc2da3ae33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b518ff9021c44fba683d0e6005ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db9d2312e9bd47c48f9f0912d1b83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd4122adfd6d9e143860adb99703a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb044ae8c3988d296be8604e19bcac6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbfa498c2bb822b3476b33100e13f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a3b5a3a4b8cc2a1fa2e3e0d0c5c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214db4938086032b6dd1394f250b79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634537b5103fe05500ef1601eeb769b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c621fb1b09406a42c3cefd8c885c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99884c608ae519fe55f93ec44dde3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee046a9db34651bd7c113b210f409482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2a49285b3d27bd4e50a32dc025b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2335742ebd528cb8f3d918ff7bb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ecc4688a833289d090d96dd7b74a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6320dc29daf5e0a61761d4f4b3121a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c055ced8f48cc080508d715b92b5eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c11f3014caab6629157072399ff71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1433dde65bb3e036c66b34fcc50788489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391f07b152112e72179d9c7a364272490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df16e5cfbad4eaa2e6fce256a560e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d853e18df17b19b8c4fcc27ecb41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bdce68a93ee590969e1f411a99655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e81d6df78ce0992bb247fea98a88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c523c0844f2d33d7bd4d85c81752b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2de36f2f4f270f6f6bb1db8b6598e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59504918b483ce6db3b0ddf6b9f2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5f7fa9fe5bc286dd11e5f7fb3b4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d4c5cc6e2b511bdf1b9904d7635c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddeeef1ffa275c1156269ec96a4ee9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6f9dc801bd3090bc8d0514402d03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148beb73ed1684f6dd3c31b2c641a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b851dcb3f797d6c95869d10e420a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7fe4e05f682786efb8aacdd8d45f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd934b223a027f5509b1175ff89a008505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd697cc9e80294e9e8bc304005170dd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf993049bb88ae93d1a15cb25604204507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ecbe063623ff94b682ee9d3339d4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa7cd14e69a627cdf1697d4533dc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc442767834c92f8553ffd98478184510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737b2ecc4a381efdbac300e5cf5f215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129fdef4f88973dede9d1f15c5ec81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ff640570e3e7ee974de70ebebb2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb4a4d2136687f627c82c06b0cb786514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c67dca1548d3deb85a8ccaf244f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970cc4aaf990c49a0d8d08939363c06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06df4715fd77266d35f9a05bf4451517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e35c13e28665d3a425f1edaa57c4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b67a926edd2f2c22cdf190051df3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf86ec35fc5254222df35e198a2427520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbcda1fcea6328d1a7cc9fb0e3bcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109eaa15c13a221b1b40daefae6fbee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051efb7553515fb8916ab9a07cc90a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7595bbb6d2f221008dad17e99793524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c00c0e8c3c39d7ecd560b775dc378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51516717976feb5d8ba1ab7ac38cf1c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e746422f0f59ab32046af7d9cd3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d79f24406db00814353b1f98e4f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e54c50f4e9a6554f76e354413a7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a985d3050c333ddbe7c78c1a4b90e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a20a6fef93557a1e802982b5b8d8a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abca8d710644ece35edf3da4ad748d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9c86e00a1b0fbed9ba82f2693ef8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352be1376a11fba244b767371866ea8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe71fca4d7ba2800f64fa461910084535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59e312d4ca6c2e1e94ae879981fca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b22924ea7fb2aad8996f06831f44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4c5fe0e89fd0739ecf8fc440884a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc53a733ac12be84db781272c5c60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f474a375a5a3515e10d8465f1eaf4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59981ede4ffe7f4226eeccc7e042d31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45842a3f4b0f44cf42f9de7a6fbb22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd759436e13b18823a043c44cb1b5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c70abd96d2722022249a4db02de59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12a1f4d9b82aa0f18ade2e6fa5d21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91aefb375d4aed942db466d72bf12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3b5f11545a75ccad791d4dbaa6dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073674df494cb6ec9a6fae1a6f7f64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a26ced99c831d194038f9b2fefc615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4686ecef48aeffdeb5c42c7d56cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e0f6aa0fe80f0bfdc97839501785551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694bafd86758456bafb2246b67ab69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3069a967aff7877590f3eb6aba66af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02de8c48505663e01aac6dc4ae426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1834139ae958eb21979bb12c38591555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02b541deaafca3ab2d9fa28f09f17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc4dad7e2acf7852ab521ec1e89c9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51bb010875866e1415474e53d92d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf274cce1a4ba06dbe32394e6b86a65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edac937e4b30971d5552c37e29608c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e9502e5ed51d9622eb7f46572d1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcd8a507b3e3029d2262c37ec0cb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71f186fbaf0c45d73df2296a9b659563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3436ed5967d21405acb270d1ec080564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da043f77ca68b5786f395f821bc50e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cae9a6353d93d5da0957fe404ca0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e2071dee9e47aec67e49d4c78537567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6db34b6e3f2582f3fc59d1311b21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f425853baf6790f331e470f4c8f9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae6c9b3d6aa0dc0c5b42e96f26c8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f07351265c8cd7aacd6982b2d5fc52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb9e648b79ad209071b15a31c1629b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb0601640ea368e353e73c2573f79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96209bdfd4e9064a93c2ff745679019574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8b4ac49bddd9fbd450bea1ae22d58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd735ebb612a832b3a53cc66667679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d624fbe4842afdfbdf6a24fa6127577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdda882a338190a4c5f190bb3a41b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db1c5a2bdfdfbb87efe2c33ba54fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33cdacb40c128955a6323dd712e2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00458742f7646ea5993cbbc8df582581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2706f3a894be3592be7c04006e7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244997ff4ff956f0afe117393b0e049583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b3df1c3bc3abd9f995673d03299fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43881c3485ef430199d1bf41ef4a711585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905da129f05bee736791846d37f3b6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462487fae822cc515820881dbf34781587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f52c21aa543c6080bef234a36ed16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38672b796be4ba31e805fad6ece59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6458e5a32a4681fee7b8ce5aab7e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b180e5c9fc59d5725a6fc07faa612591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a01224003d2a100ecc1d9b91f0cfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf277f02b7adee7247ff44392bc69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e7d6bb71fc41395a92d7eb23b69a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dadbe20cf215cbce941080f32ad88e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8acee9f7cbeafd0c5cddf30e95354e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483606a9a565925f50d17a665cbba2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8634117b30fee70d524d148a538fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f3526cc074f587361bbd928e1d307599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3aadcc52586275c9251c50f2fae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd62ed5dac0b0609022b8f83f3876601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c13dd21cc8c8f6ed067bb24433636602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b83a722fce12854f0d1ac420e57cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7655b6758a399365b6030d3d5ce7c87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710396d4253b270380643ec63500c02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae9e96023b0890dc9cf58ab4f3d31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e582499a70ddc1018bd8f739edec75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45620f575b17cd6347d84fbf4e0b4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d860df9cafee208933a88152093da7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080b3f06c1ec16a0baac256dd10404610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52587806f79396193e41b405b251e3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efa1119b2017b8c207a2a50319f3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330b76d199d38aa58fea9439165e6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2f2e3ac94ba1672ae8d8bb78e5aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e65d5245fe1074094d672338754d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fdcd751dae31777a64848067d4df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85367235c948738ef599e0df33a6c2f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ec4e3b3b09199233703a5ac872ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32b8eca5092ceb7f6a0ffdd51b0174619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1beb1980d503632172ba56f92ae36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd17230a23165ba8e3e16304cb4a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcbe2ab5ae69b0af4509d5db1fa506622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da378851b6554a8a44a2799ee886ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a960420deb5f7f56780fb8c047b785624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e1e0795688f0edae83a9431d3b3b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ebfc320cce1c8155950312147f28c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878035b3ed53d964b404bb1f2f3b40e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cd51fd75c96c4895dc24f7028334a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d4d4c5de26f5211dbfb2bab043f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df64a4357ad275628fe61fce1b845630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b02263e967a78d7b4d17ebc20979631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8488e4bb7f2f75b5e484998b0d7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7df2613c7eb8fcd30e9585d55a81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9b05817e604bce67b3557c0a85ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d12d2be3254864d434fbd34bedda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd707acac7c2d0070e492c5f83424ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dddf876947e79ad76999eeea1bf1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b424ad2f07ea6e21c184e327062c64f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819625d0d58d73d71c2b087b6d2936639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431fc95d9aad6d8e0cf7f4f89ef54be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abe7c8b6e3cb226664ccf155455d35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b38c5400e7d07774811f71663e20e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c359eecfc0ff67686c5270f54797643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086ce02b4a8c69aa1cd4253ab62c211644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655226533853eedc9f3a815169371d32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0484239d35cb697487b2e69e1410d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5de53a1054f6c1cd45626a4e75d5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ea27d5f0246e61562e418fa98d89a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f69856262a08822ee73efd1d3c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc521ce5abfe59abea2e6db5e9baa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd9a4c4de821a2ed931e5305b5fb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af140b9e9f4fcdceac6fd1cc5dcb6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bda7cd7e9bd2f77cef6410b97f44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ce92a10ce11625f85a3bc7898e5f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf8625af3858ac62c87f73b60f8f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1fd76c691f95628ce19076d7992a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616e413c2cf6d7d4f9698607308d27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d990ee510738a46f640b471ff51f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c15ee1f91576205e583440e46a86b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b28f273972011b2313bc1b639fe98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916a0d859576eb2684b8469fa9ec75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b6c810207acdc326e6682ea1357a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5415dfaad44630bf786fa20c3171663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890207186c7e35e4f9de2d26d3f634b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759c088c2af901586f6ed9b4738cb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d85c8aac10715b94884cac240a843666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139b0552415e96dcb4674e5277f7c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34ac7cb0f3b6fa5129d23e58bd3d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46085c34cdce1db799a9839ca8890d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff603c98ad56dafa2a439d788d0db2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3edc0df10f5e11965d448e508be3a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8304b3520e317c7ad084f753090f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431500caf157aa4dbd7c5f7e7242419e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a0d6baee752ae85d86db9bf9a74a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d48040717dab88b8ad6c6b8f8b516c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6efe6aee3fd1a46ca056d6c59e892b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc167e5c2ace9d007a36dc13afaabc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbcfbbe0da00b11f7f4b3fab9b2f42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2081d3d609e714423920d9aefe286b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48fd217fb6526fe7a46a2ed1451dfc680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>